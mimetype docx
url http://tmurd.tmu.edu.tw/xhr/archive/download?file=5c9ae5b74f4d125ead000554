--- v0 (2026-07-13)
+++ v1 (2026-11-02)
@@ -1,29 +1,30 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
@@ -249,183 +250,124 @@
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:kern w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="54A0E237" w14:textId="77777777" w:rsidR="00B817E9" w:rsidRPr="00B817E9" w:rsidRDefault="00B817E9" w:rsidP="00B817E9">
       <w:pPr>
         <w:adjustRightInd/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:kern w:val="2"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00B817E9">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:kern w:val="2"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>臺</w:t>
-[...10 lines deleted...]
-        <w:t>北醫學大學獎勵優秀博士後研究人員申請資料</w:t>
+        <w:t>臺北醫學大學獎勵優秀博士後研究人員申請資料</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B133484" w14:textId="77777777" w:rsidR="00B817E9" w:rsidRPr="00B817E9" w:rsidRDefault="00B817E9" w:rsidP="00B817E9">
       <w:pPr>
         <w:adjustRightInd/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:kern w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B817E9">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:kern w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Taipei Medical University</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AD2924E" w14:textId="77777777" w:rsidR="00B817E9" w:rsidRPr="00B817E9" w:rsidRDefault="00B817E9" w:rsidP="00B817E9">
+    <w:p w14:paraId="6AD2924E" w14:textId="7F600819" w:rsidR="00B817E9" w:rsidRPr="00B817E9" w:rsidRDefault="00985CF0" w:rsidP="00B817E9">
       <w:pPr>
         <w:adjustRightInd/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:kern w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B817E9">
+      <w:r w:rsidRPr="00CF62EF">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
-          <w:kern w:val="2"/>
+          <w:w w:val="90"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-        <w:t xml:space="preserve">Postdoctoral </w:t>
+          <w:fitText w:val="10426" w:id="-368324352"/>
+        </w:rPr>
+        <w:t>Application Materials for Subsidies for Outstanding Post-Doctoral Research Fellow</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B817E9">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00CF62EF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
-          <w:kern w:val="2"/>
+          <w:spacing w:val="52"/>
+          <w:w w:val="90"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...50 lines deleted...]
-        <w:t>utstanding Application Form</w:t>
+          <w:fitText w:val="10426" w:id="-368324352"/>
+        </w:rPr>
+        <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B4398D2" w14:textId="77777777" w:rsidR="00B817E9" w:rsidRPr="00B817E9" w:rsidRDefault="00B817E9">
       <w:pPr>
         <w:widowControl/>
         <w:adjustRightInd/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:kern w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5B4A8C13" w14:textId="77777777" w:rsidR="00B817E9" w:rsidRDefault="00B817E9">
       <w:pPr>
         <w:widowControl/>
         <w:adjustRightInd/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
@@ -639,148 +581,146 @@
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:kern w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="769B014D" w14:textId="77777777" w:rsidR="00B817E9" w:rsidRPr="00B817E9" w:rsidRDefault="00B817E9">
       <w:pPr>
         <w:widowControl/>
         <w:adjustRightInd/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:kern w:val="2"/>
           <w:sz w:val="52"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="338DDF02" w14:textId="4236C072" w:rsidR="00B817E9" w:rsidRPr="00B817E9" w:rsidRDefault="00B817E9" w:rsidP="00040367">
+    <w:p w14:paraId="7247371E" w14:textId="77777777" w:rsidR="00B83E91" w:rsidRPr="00985CF0" w:rsidRDefault="00B83E91" w:rsidP="00B83E91">
       <w:pPr>
         <w:widowControl/>
         <w:adjustRightInd/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B83E91">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:spacing w:val="105"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="24"/>
+          <w:fitText w:val="2714" w:id="-368291327"/>
+        </w:rPr>
+        <w:t>申請人</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B83E91">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="24"/>
+          <w:fitText w:val="2714" w:id="-368291327"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00985CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>__________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="311A6486" w14:textId="77777777" w:rsidR="00B83E91" w:rsidRPr="00985CF0" w:rsidRDefault="00B83E91" w:rsidP="00B83E91">
+      <w:pPr>
+        <w:widowControl/>
+        <w:adjustRightInd/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E259E4">
+        <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:kern w:val="2"/>
           <w:sz w:val="52"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+        <w:t>Applicant</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Hlk241760417"/>
+      <w:r w:rsidRPr="00985CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:kern w:val="2"/>
           <w:sz w:val="52"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>申請人：</w:t>
+        <w:t>：</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...2 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00985CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:kern w:val="2"/>
           <w:sz w:val="52"/>
           <w:szCs w:val="24"/>
-          <w:u w:val="single"/>
-[...1 lines deleted...]
-        <w:t>ＯＯＯ</w:t>
+        </w:rPr>
+        <w:t>__________</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-[...59 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="7B88F1DD" w14:textId="77777777" w:rsidR="00B817E9" w:rsidRPr="00B817E9" w:rsidRDefault="00B817E9" w:rsidP="00B817E9">
       <w:pPr>
         <w:widowControl/>
         <w:adjustRightInd/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:kern w:val="2"/>
           <w:sz w:val="52"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4FB39529" w14:textId="77777777" w:rsidR="00B817E9" w:rsidRDefault="00B817E9">
       <w:pPr>
         <w:widowControl/>
         <w:adjustRightInd/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
@@ -793,303 +733,228 @@
           <w:footerReference w:type="even" r:id="rId9"/>
           <w:footerReference w:type="default" r:id="rId10"/>
           <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
           <w:pgMar w:top="1079" w:right="748" w:bottom="1078" w:left="737" w:header="283" w:footer="0" w:gutter="0"/>
           <w:pgNumType w:fmt="taiwaneseCountingThousand"/>
           <w:cols w:space="425"/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="376E12B2" w14:textId="77777777" w:rsidR="00833D50" w:rsidRPr="00FF0920" w:rsidRDefault="00F02E53" w:rsidP="00FF0920">
       <w:pPr>
         <w:adjustRightInd/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:kern w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00FF0920">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:kern w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>臺</w:t>
+        <w:t>臺北醫學大學</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00FF0920">
+      <w:r w:rsidR="00696D79" w:rsidRPr="00FF0920">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:kern w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>北醫學大學</w:t>
+        <w:t>獎勵</w:t>
       </w:r>
-      <w:r w:rsidR="00696D79" w:rsidRPr="00FF0920">
+      <w:r w:rsidRPr="00FF0920">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:kern w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>獎勵</w:t>
+        <w:t>優秀博士後研究人員</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF0920">
+      <w:r w:rsidR="00833D50" w:rsidRPr="00FF0920">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:kern w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>優秀博士後研究人員</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t>申請書</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14D01779" w14:textId="77777777" w:rsidR="00FF0920" w:rsidRPr="00FF0920" w:rsidRDefault="00FF0920" w:rsidP="00FF0920">
       <w:pPr>
         <w:adjustRightInd/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:kern w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF0920">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:kern w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Taipei Medical University</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E214A83" w14:textId="77777777" w:rsidR="00FF0920" w:rsidRPr="00FF0920" w:rsidRDefault="00FF0920" w:rsidP="00FF0920">
+    <w:p w14:paraId="0E214A83" w14:textId="53A5C215" w:rsidR="00FF0920" w:rsidRPr="00FF0920" w:rsidRDefault="00985CF0" w:rsidP="00FF0920">
       <w:pPr>
         <w:adjustRightInd/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:kern w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00985CF0">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:kern w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Postdoctoral </w:t>
+        <w:t>Application Form for Subsidies for Outstanding Post-Doctoral Research Fellows</w:t>
       </w:r>
-      <w:r>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00FF0920">
+      <w:r w:rsidR="009B2250">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:kern w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">esearchers for </w:t>
+        <w:br/>
       </w:r>
-      <w:r>
-[...50 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10201" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2485"/>
-        <w:gridCol w:w="1952"/>
-[...6 lines deleted...]
-        <w:gridCol w:w="2504"/>
+        <w:gridCol w:w="1338"/>
+        <w:gridCol w:w="1275"/>
+        <w:gridCol w:w="426"/>
+        <w:gridCol w:w="992"/>
+        <w:gridCol w:w="850"/>
+        <w:gridCol w:w="1418"/>
+        <w:gridCol w:w="1417"/>
       </w:tblGrid>
       <w:tr w:rsidR="00FF0920" w:rsidRPr="00CE2A8A" w14:paraId="571C4335" w14:textId="77777777" w:rsidTr="000B6A11">
         <w:trPr>
           <w:trHeight w:val="263"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2485" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="242E78FB" w14:textId="77777777" w:rsidR="00FF0920" w:rsidRPr="00CE2A8A" w:rsidRDefault="00FF0920" w:rsidP="00FF0920">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>申請人姓名</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="25E3EC55" w14:textId="77777777" w:rsidR="00FF0920" w:rsidRPr="00CE2A8A" w:rsidRDefault="00FF0920" w:rsidP="00FF0920">
+          <w:p w14:paraId="25E3EC55" w14:textId="40EDB556" w:rsidR="00FF0920" w:rsidRPr="00CE2A8A" w:rsidRDefault="00EE5720" w:rsidP="00FF0920">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CE2A8A">
-[...3 lines deleted...]
-              <w:t>Applicant</w:t>
+            <w:r w:rsidRPr="00EE5720">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+              <w:t>Applicant Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7716" w:type="dxa"/>
-            <w:gridSpan w:val="8"/>
+            <w:gridSpan w:val="7"/>
           </w:tcPr>
           <w:p w14:paraId="33EE46BB" w14:textId="77777777" w:rsidR="00FF0920" w:rsidRPr="00CE2A8A" w:rsidRDefault="00FF0920" w:rsidP="00FF0920">
             <w:pPr>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>中文</w:t>
             </w:r>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
               <w:t>Chinese Name</w:t>
             </w:r>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>：</w:t>
@@ -1099,106 +964,104 @@
       </w:tr>
       <w:tr w:rsidR="00FF0920" w:rsidRPr="00CE2A8A" w14:paraId="37A743E1" w14:textId="77777777" w:rsidTr="000B6A11">
         <w:trPr>
           <w:trHeight w:val="263"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2485" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="724B28D5" w14:textId="77777777" w:rsidR="00FF0920" w:rsidRPr="00CE2A8A" w:rsidRDefault="00FF0920" w:rsidP="00FF0920">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7716" w:type="dxa"/>
-            <w:gridSpan w:val="8"/>
+            <w:gridSpan w:val="7"/>
           </w:tcPr>
           <w:p w14:paraId="486A78C0" w14:textId="77777777" w:rsidR="00FF0920" w:rsidRPr="00CE2A8A" w:rsidRDefault="00FF0920" w:rsidP="00FF0920">
             <w:pPr>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>英文</w:t>
             </w:r>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
               <w:t>English Name</w:t>
             </w:r>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF0920" w:rsidRPr="00CE2A8A" w14:paraId="19AB2D04" w14:textId="77777777" w:rsidTr="000B6A11">
+      <w:tr w:rsidR="00FF0920" w:rsidRPr="00CE2A8A" w14:paraId="19AB2D04" w14:textId="77777777" w:rsidTr="00296E0B">
         <w:trPr>
           <w:trHeight w:val="585"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2485" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="26E3D852" w14:textId="77777777" w:rsidR="00FF0920" w:rsidRPr="00CE2A8A" w:rsidRDefault="00FF0920" w:rsidP="00FF0920">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>院別</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>系所</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0DEE8381" w14:textId="77777777" w:rsidR="00FF0920" w:rsidRPr="00CE2A8A" w:rsidRDefault="00FF0920" w:rsidP="00FF0920">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
@@ -1210,147 +1073,114 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidR="006F3466" w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>Department</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2485" w:type="dxa"/>
+            <w:tcW w:w="2613" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="1237AACE" w14:textId="77777777" w:rsidR="00FF0920" w:rsidRPr="00CE2A8A" w:rsidRDefault="00FF0920" w:rsidP="00FF0920">
             <w:pPr>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2485" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="7CA06A7D" w14:textId="77777777" w:rsidR="00FF0920" w:rsidRPr="00CE2A8A" w:rsidRDefault="00FF0920" w:rsidP="006F3466">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>身份證字號</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="31222C75" w14:textId="77777777" w:rsidR="006F3466" w:rsidRPr="00CE2A8A" w:rsidRDefault="00FF0920" w:rsidP="006F3466">
+          <w:p w14:paraId="07103F7A" w14:textId="47D6C9A9" w:rsidR="00FF0920" w:rsidRPr="00CE2A8A" w:rsidRDefault="00EE5720" w:rsidP="006F3466">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CE2A8A">
-[...20 lines deleted...]
-              <w:jc w:val="center"/>
+            <w:r w:rsidRPr="00EE5720">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+              <w:t>National ID No. / Alien Resident Certificate (ARC) No.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="155FDCED" w14:textId="77777777" w:rsidR="00FF0920" w:rsidRPr="00CE2A8A" w:rsidRDefault="00FF0920" w:rsidP="00FF0920">
+            <w:pPr>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CE2A8A">
-[...24 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF0920" w:rsidRPr="00CE2A8A" w14:paraId="0B2B91DB" w14:textId="77777777" w:rsidTr="000B6A11">
+      <w:tr w:rsidR="00FF0920" w:rsidRPr="00CE2A8A" w14:paraId="0B2B91DB" w14:textId="77777777" w:rsidTr="00C12310">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="463"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2485" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="56EABFC7" w14:textId="77777777" w:rsidR="00FF0920" w:rsidRPr="00CE2A8A" w:rsidRDefault="00FF0920" w:rsidP="00FF0920">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>聯絡方式</w:t>
             </w:r>
           </w:p>
@@ -1368,1047 +1198,1386 @@
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
               <w:t xml:space="preserve">ontact </w:t>
             </w:r>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
               <w:t>nformation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2495" w:type="dxa"/>
+            <w:tcW w:w="4031" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="60083F05" w14:textId="4E3098C8" w:rsidR="00FF0920" w:rsidRPr="00CE2A8A" w:rsidRDefault="006C50D2" w:rsidP="00FF0920">
+            <w:pPr>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C50D2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+              <w:t>Office Phone:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6146B81E" w14:textId="45259D98" w:rsidR="006C50D2" w:rsidRDefault="006C50D2" w:rsidP="00FF0920">
+            <w:pPr>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C50D2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+              <w:t>Home Phone:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37667F34" w14:textId="00D34C60" w:rsidR="006C50D2" w:rsidRPr="00CE2A8A" w:rsidRDefault="006C50D2" w:rsidP="00FF0920">
+            <w:pPr>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C50D2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+              <w:t>Mobile Phone:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3685" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-          </w:tcPr>
-[...53 lines deleted...]
-          </w:p>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p w14:paraId="6E06850F" w14:textId="77777777" w:rsidR="00FF0920" w:rsidRPr="00CE2A8A" w:rsidRDefault="00FF0920" w:rsidP="00FF0920">
             <w:pPr>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
               <w:t>E-</w:t>
             </w:r>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>mail:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FF0920" w:rsidRPr="00CE2A8A" w14:paraId="43D25E25" w14:textId="77777777" w:rsidTr="000B6A11">
         <w:trPr>
           <w:trHeight w:val="549"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2485" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21872659" w14:textId="77777777" w:rsidR="00FF0920" w:rsidRPr="00CE2A8A" w:rsidRDefault="00FF0920" w:rsidP="00FF0920">
+          <w:p w14:paraId="21872659" w14:textId="4628D506" w:rsidR="00FF0920" w:rsidRPr="00CE2A8A" w:rsidRDefault="006311C7" w:rsidP="00FF0920">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:kern w:val="2"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CE2A8A">
+            <w:r w:rsidRPr="006311C7">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="2"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>計畫名稱</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="58D6E91D" w14:textId="77777777" w:rsidR="00FF0920" w:rsidRPr="00CE2A8A" w:rsidRDefault="00FF0920" w:rsidP="00FF0920">
+              <w:t>所屬研究計畫名稱</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="58D6E91D" w14:textId="7CD481A4" w:rsidR="00FF0920" w:rsidRPr="00CE2A8A" w:rsidRDefault="00B05079" w:rsidP="00FF0920">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CE2A8A">
-[...3 lines deleted...]
-              <w:t>Project Title</w:t>
+            <w:r>
+              <w:t>Research Project Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7716" w:type="dxa"/>
-            <w:gridSpan w:val="8"/>
+            <w:gridSpan w:val="7"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="47B9F3FF" w14:textId="77777777" w:rsidR="00FF0920" w:rsidRPr="00CE2A8A" w:rsidRDefault="00FF0920" w:rsidP="00FF0920">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF0920" w:rsidRPr="00CE2A8A" w14:paraId="0A706EE3" w14:textId="77777777" w:rsidTr="000B6A11">
+      <w:tr w:rsidR="00FF0920" w:rsidRPr="00CE2A8A" w14:paraId="0A706EE3" w14:textId="77777777" w:rsidTr="00AC0310">
         <w:trPr>
-          <w:trHeight w:val="549"/>
+          <w:trHeight w:val="798"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2485" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7872897B" w14:textId="77777777" w:rsidR="00FF0920" w:rsidRPr="00CE2A8A" w:rsidRDefault="00FF0920" w:rsidP="00FF0920">
+          <w:p w14:paraId="7872897B" w14:textId="3E2A1B57" w:rsidR="00FF0920" w:rsidRPr="00CE2A8A" w:rsidRDefault="00B05079" w:rsidP="00FF0920">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:kern w:val="2"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CE2A8A">
+            <w:r w:rsidRPr="00B05079">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="2"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>計畫編號</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="5D111DEE" w14:textId="77777777" w:rsidR="00FF0920" w:rsidRPr="00CE2A8A" w:rsidRDefault="00FF0920" w:rsidP="00FF0920">
+              <w:t>所屬研究計畫編號</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D111DEE" w14:textId="2C0F53F6" w:rsidR="00FF0920" w:rsidRPr="00CE2A8A" w:rsidRDefault="00854013" w:rsidP="00FF0920">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CE2A8A">
-[...3 lines deleted...]
-              <w:t>Project Number</w:t>
+            <w:r w:rsidRPr="00854013">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+              <w:t>Research Project No.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7716" w:type="dxa"/>
-            <w:gridSpan w:val="8"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="74B6232D" w14:textId="77777777" w:rsidR="00FF0920" w:rsidRPr="00CE2A8A" w:rsidRDefault="00FF0920" w:rsidP="00FF0920">
+            <w:gridSpan w:val="7"/>
+          </w:tcPr>
+          <w:p w14:paraId="46BA7686" w14:textId="0FA5A635" w:rsidR="000404C0" w:rsidRPr="00A80317" w:rsidRDefault="00A80317" w:rsidP="00A80317">
+            <w:pPr>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="12"/>
+                <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80317">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="12"/>
+                <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Example: NSTC 115-2314-B-038-052-MY3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74B6232D" w14:textId="004FF5DB" w:rsidR="00A80317" w:rsidRPr="00CE2A8A" w:rsidRDefault="00A80317" w:rsidP="00FF0920">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FF0920" w:rsidRPr="00CE2A8A" w14:paraId="3256C09B" w14:textId="77777777" w:rsidTr="000B6A11">
         <w:trPr>
           <w:trHeight w:val="549"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2485" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="165A9F8F" w14:textId="77777777" w:rsidR="00FF0920" w:rsidRPr="00CE2A8A" w:rsidRDefault="00FF0920" w:rsidP="00FF0920">
+          <w:p w14:paraId="165A9F8F" w14:textId="08E0CF6E" w:rsidR="00FF0920" w:rsidRPr="00CE2A8A" w:rsidRDefault="00854013" w:rsidP="00FF0920">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00854013">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>所屬研究計畫期程</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2DA7E10E" w14:textId="3F24ECB5" w:rsidR="00FF0920" w:rsidRPr="00CE2A8A" w:rsidRDefault="00D011AC" w:rsidP="00FF0920">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D011AC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+              <w:t>Research Project Period</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7716" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C71A117" w14:textId="77777777" w:rsidR="00BA0DF6" w:rsidRPr="00CE2A8A" w:rsidRDefault="00BA0DF6" w:rsidP="00BA0DF6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>自　　　年</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE2A8A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE2A8A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>西元</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE2A8A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE2A8A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　月　　日　至　　　　年</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE2A8A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE2A8A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>西元</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE2A8A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE2A8A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　月　　日</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E3DC260" w14:textId="02E1AC11" w:rsidR="00FF0920" w:rsidRPr="00CE2A8A" w:rsidRDefault="00BA0DF6" w:rsidP="00BA0DF6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE2A8A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">From    </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE2A8A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  /   </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE2A8A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   / </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE2A8A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   to   </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE2A8A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   /   </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE2A8A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   /</w:t>
+            </w:r>
+            <w:r w:rsidR="00D238FA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">       </w:t>
+            </w:r>
+            <w:r w:rsidR="00876F23" w:rsidRPr="00876F23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00876F23" w:rsidRPr="00876F23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+              <w:t>yyyy</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00876F23" w:rsidRPr="00876F23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+              <w:t>/mm/dd)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FF0920" w:rsidRPr="00CE2A8A" w14:paraId="61F227CE" w14:textId="77777777" w:rsidTr="000404C0">
+        <w:trPr>
+          <w:trHeight w:val="805"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2485" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4527CB15" w14:textId="7295FC3E" w:rsidR="00FF0920" w:rsidRPr="00CE2A8A" w:rsidRDefault="007E4477" w:rsidP="00FF0920">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="2"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>計畫期程</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="2DA7E10E" w14:textId="77777777" w:rsidR="00FF0920" w:rsidRPr="00CE2A8A" w:rsidRDefault="00FF0920" w:rsidP="00FF0920">
+              <w:t>延攬</w:t>
+            </w:r>
+            <w:r w:rsidR="00515A2E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>補助</w:t>
+            </w:r>
+            <w:r w:rsidR="00FF0920" w:rsidRPr="00CE2A8A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>編號</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22A6B721" w14:textId="092FDC43" w:rsidR="00FF0920" w:rsidRPr="00CE2A8A" w:rsidRDefault="00D71EBD" w:rsidP="00FF0920">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
-                <w:kern w:val="2"/>
-[...19 lines deleted...]
-              <w:t>Project</w:t>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D71EBD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+              <w:t>Recruitment Grant No.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7716" w:type="dxa"/>
-            <w:gridSpan w:val="8"/>
-[...4 lines deleted...]
-              <w:jc w:val="center"/>
+            <w:gridSpan w:val="7"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EE672BA" w14:textId="01DD8D30" w:rsidR="00FF0920" w:rsidRPr="00A80317" w:rsidRDefault="00A80317" w:rsidP="00A80317">
+            <w:pPr>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
-              </w:rPr>
-[...56 lines deleted...]
-          <w:p w14:paraId="4E3DC260" w14:textId="77777777" w:rsidR="00FF0920" w:rsidRPr="00CE2A8A" w:rsidRDefault="00BA0DF6" w:rsidP="00BA0DF6">
+                <w:sz w:val="16"/>
+                <w:szCs w:val="12"/>
+                <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80317">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="12"/>
+                <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Example: NSTC 115-2811-B-038-052</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="70CC1FF0" w14:textId="435C81A5" w:rsidR="00A80317" w:rsidRPr="00CE2A8A" w:rsidRDefault="00A80317" w:rsidP="00FF0920">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CE2A8A">
-[...64 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF0920" w:rsidRPr="00CE2A8A" w14:paraId="61F227CE" w14:textId="77777777" w:rsidTr="000B6A11">
+      <w:tr w:rsidR="00D238FA" w:rsidRPr="00CE2A8A" w14:paraId="65057A27" w14:textId="77777777" w:rsidTr="00913B89">
         <w:trPr>
           <w:trHeight w:val="549"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2485" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4527CB15" w14:textId="77777777" w:rsidR="00FF0920" w:rsidRPr="00CE2A8A" w:rsidRDefault="00C25A8C" w:rsidP="00FF0920">
+          <w:p w14:paraId="21EE0026" w14:textId="04DF2A7D" w:rsidR="00D238FA" w:rsidRPr="00CE2A8A" w:rsidRDefault="00D238FA" w:rsidP="00D238FA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00CE2A8A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>延攬</w:t>
+            </w:r>
+            <w:r w:rsidR="00397C64">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>補助</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE2A8A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>期間</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42888460" w14:textId="102FA7A7" w:rsidR="00D238FA" w:rsidRPr="00CE2A8A" w:rsidRDefault="00397C64" w:rsidP="00D238FA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00397C64">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:w w:val="87"/>
+                <w:fitText w:val="2160" w:id="-367862016"/>
+              </w:rPr>
+              <w:t>Recruitment Grant Perio</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00397C64">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:spacing w:val="3"/>
+                <w:w w:val="87"/>
+                <w:fitText w:val="2160" w:id="-367862016"/>
+              </w:rPr>
+              <w:t>d</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7716" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EB73CE2" w14:textId="77777777" w:rsidR="00D238FA" w:rsidRPr="00CE2A8A" w:rsidRDefault="00D238FA" w:rsidP="00D238FA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE2A8A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>自　　　年</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE2A8A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE2A8A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>西元</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE2A8A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE2A8A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　月　　日　至　　　　年</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE2A8A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE2A8A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>西元</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE2A8A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE2A8A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　月　　日</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="028FE309" w14:textId="66A79074" w:rsidR="00D238FA" w:rsidRPr="00CE2A8A" w:rsidRDefault="00D238FA" w:rsidP="00D238FA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE2A8A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">From    </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
-                <w:kern w:val="2"/>
-[...20 lines deleted...]
-            </w:pPr>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
-                <w:rFonts w:eastAsia="標楷體"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">Recruiting </w:t>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  /   </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>N</w:t>
+              <w:t xml:space="preserve">   / </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
-                <w:rFonts w:eastAsia="標楷體"/>
-[...18 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   to   </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE2A8A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   /   </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE2A8A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   /</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">       </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00876F23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00876F23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+              <w:t>yyyy</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00876F23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+              <w:t>/mm/dd)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF0920" w:rsidRPr="00CE2A8A" w14:paraId="65057A27" w14:textId="77777777" w:rsidTr="000B6A11">
+      <w:tr w:rsidR="00913B89" w:rsidRPr="00CE2A8A" w14:paraId="6A10EC89" w14:textId="77777777" w:rsidTr="00296E0B">
         <w:trPr>
           <w:trHeight w:val="549"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2485" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="21EE0026" w14:textId="77777777" w:rsidR="00FF0920" w:rsidRPr="00CE2A8A" w:rsidRDefault="00FF0920" w:rsidP="00FF0920">
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E2C189E" w14:textId="77777777" w:rsidR="00913B89" w:rsidRPr="00CE2A8A" w:rsidRDefault="00913B89" w:rsidP="00FF0920">
+            <w:pPr>
+              <w:adjustRightInd/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE2A8A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>曾獲獎勵次數</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1CB925D7" w14:textId="737C73C1" w:rsidR="00281EE2" w:rsidRPr="00CE2A8A" w:rsidRDefault="00913B89" w:rsidP="00281EE2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
-                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:kern w:val="2"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>延攬期間</w:t>
-[...9 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">Number of </w:t>
+            </w:r>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
-                <w:rFonts w:eastAsia="標楷體"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">During </w:t>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>A</w:t>
             </w:r>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
-                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
-[...2 lines deleted...]
-            </w:r>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>wards</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1338" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DE8B1F8" w14:textId="19D78C42" w:rsidR="00913B89" w:rsidRDefault="00913B89" w:rsidP="00913B89">
+            <w:pPr>
+              <w:adjustRightInd/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
-                <w:rFonts w:eastAsia="標楷體"/>
-[...16 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>初次申請</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F3C03D4" w14:textId="5D2C85A5" w:rsidR="00913B89" w:rsidRPr="00CE2A8A" w:rsidRDefault="00913B89" w:rsidP="00913B89">
+            <w:pPr>
+              <w:adjustRightInd/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
-              </w:rPr>
-[...1 lines deleted...]
-            </w:r>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00913B89">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>曾申請</w:t>
+            </w:r>
+            <w:r w:rsidR="00F92782">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00913B89">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>但未獲獎勵</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1325487D" w14:textId="712E8817" w:rsidR="00913B89" w:rsidRPr="00CE2A8A" w:rsidRDefault="00913B89" w:rsidP="00913B89">
+            <w:pPr>
+              <w:adjustRightInd/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
-              </w:rPr>
-[...1 lines deleted...]
-            </w:r>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>□一次</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="65C8BABB" w14:textId="59BA8CB7" w:rsidR="00913B89" w:rsidRPr="00CE2A8A" w:rsidRDefault="00913B89" w:rsidP="00913B89">
+            <w:pPr>
+              <w:adjustRightInd/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
-              </w:rPr>
-[...1 lines deleted...]
-            </w:r>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>□二次</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EB88BB1" w14:textId="2F05E7E8" w:rsidR="00913B89" w:rsidRPr="00913B89" w:rsidRDefault="00913B89" w:rsidP="00913B89">
+            <w:pPr>
+              <w:adjustRightInd/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
-              </w:rPr>
-[...1 lines deleted...]
-            </w:r>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>□三次</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="34F304EE" w14:textId="148D4599" w:rsidR="00913B89" w:rsidRPr="00913B89" w:rsidRDefault="00913B89" w:rsidP="00913B89">
+            <w:pPr>
+              <w:adjustRightInd/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
-              </w:rPr>
-[...39 lines deleted...]
-              <w:t>From      /      /    to      /      /</w:t>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidR="00713439">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>超過</w:t>
+            </w:r>
+            <w:r w:rsidR="00713439" w:rsidRPr="00CE2A8A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>三次</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD4296" w:rsidRPr="00CE2A8A" w14:paraId="6A10EC89" w14:textId="77777777" w:rsidTr="000B6A11">
+      <w:tr w:rsidR="00913B89" w:rsidRPr="00CE2A8A" w14:paraId="347A456C" w14:textId="77777777" w:rsidTr="00296E0B">
         <w:trPr>
           <w:trHeight w:val="549"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2485" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1E2C189E" w14:textId="77777777" w:rsidR="00CD4296" w:rsidRPr="00CE2A8A" w:rsidRDefault="00CD4296" w:rsidP="00FF0920">
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D6D3D73" w14:textId="77777777" w:rsidR="00913B89" w:rsidRPr="00CE2A8A" w:rsidRDefault="00913B89" w:rsidP="00FF0920">
             <w:pPr>
               <w:adjustRightInd/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CE2A8A">
-[...47 lines deleted...]
-          <w:p w14:paraId="05ED64AD" w14:textId="77777777" w:rsidR="00CD4296" w:rsidRDefault="00CD4296" w:rsidP="00FF0920">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1338" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="32DB1F73" w14:textId="1C0E04F3" w:rsidR="00913B89" w:rsidRPr="00913B89" w:rsidRDefault="00913B89" w:rsidP="00913B89">
             <w:pPr>
               <w:adjustRightInd/>
               <w:spacing w:line="240" w:lineRule="exact"/>
-              <w:jc w:val="both"/>
+              <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:kern w:val="2"/>
-                <w:szCs w:val="24"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00CE2A8A">
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913B89">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="2"/>
-                <w:szCs w:val="24"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00913B89">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:kern w:val="2"/>
-                <w:szCs w:val="24"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="7F3C03D4" w14:textId="77777777" w:rsidR="00CD4296" w:rsidRPr="00CE2A8A" w:rsidRDefault="00CD4296" w:rsidP="00CD4296">
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>First application</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00913B89">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B523ADF" w14:textId="7F8481E2" w:rsidR="00913B89" w:rsidRPr="00913B89" w:rsidRDefault="00913B89" w:rsidP="00913B89">
             <w:pPr>
               <w:adjustRightInd/>
               <w:spacing w:line="240" w:lineRule="exact"/>
-              <w:jc w:val="both"/>
+              <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
-              <w:rPr>
-[...13 lines deleted...]
-            <w:r w:rsidRPr="00CD4296">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="24"/>
-[...2 lines deleted...]
-            </w:r>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00913B89">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Previously applied but never received a subsidy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="3C6BEB0E" w14:textId="77777777" w:rsidR="00CD4296" w:rsidRDefault="00CD4296" w:rsidP="00CD4296">
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CA94A6A" w14:textId="36743B73" w:rsidR="00913B89" w:rsidRPr="00913B89" w:rsidRDefault="00913B89" w:rsidP="00913B89">
             <w:pPr>
               <w:adjustRightInd/>
               <w:spacing w:line="240" w:lineRule="exact"/>
-              <w:jc w:val="both"/>
+              <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:kern w:val="2"/>
-                <w:szCs w:val="24"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00CE2A8A">
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913B89">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="2"/>
-                <w:szCs w:val="24"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="1325487D" w14:textId="77777777" w:rsidR="00CD4296" w:rsidRPr="00CE2A8A" w:rsidRDefault="00CD4296" w:rsidP="00CD4296">
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00913B89">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Once</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00913B89">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="45989056" w14:textId="3332663E" w:rsidR="00913B89" w:rsidRPr="00913B89" w:rsidRDefault="00913B89" w:rsidP="00913B89">
             <w:pPr>
               <w:adjustRightInd/>
               <w:spacing w:line="240" w:lineRule="exact"/>
-              <w:jc w:val="both"/>
+              <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
-              <w:rPr>
-[...13 lines deleted...]
-            <w:r w:rsidRPr="00CD4296">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="24"/>
-[...3 lines deleted...]
-            <w:r>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913B89">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00913B89">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Twice</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00913B89">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="185A9311" w14:textId="77777777" w:rsidR="00CD4296" w:rsidRPr="00CE2A8A" w:rsidRDefault="00CD4296" w:rsidP="006F3466">
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="08E60631" w14:textId="148902D5" w:rsidR="00913B89" w:rsidRPr="00913B89" w:rsidRDefault="00913B89" w:rsidP="00913B89">
             <w:pPr>
               <w:adjustRightInd/>
               <w:spacing w:line="240" w:lineRule="exact"/>
-              <w:jc w:val="both"/>
+              <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:kern w:val="2"/>
-                <w:szCs w:val="24"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00CE2A8A">
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="2"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>□二次</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="65C8BABB" w14:textId="77777777" w:rsidR="00CD4296" w:rsidRPr="00CE2A8A" w:rsidRDefault="00CD4296" w:rsidP="00CD4296">
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CD4296">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Three times</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B883C32" w14:textId="0DB4D4D8" w:rsidR="00913B89" w:rsidRPr="00913B89" w:rsidRDefault="00913B89" w:rsidP="00913B89">
             <w:pPr>
               <w:adjustRightInd/>
               <w:spacing w:line="240" w:lineRule="exact"/>
-              <w:jc w:val="both"/>
+              <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
-                <w:kern w:val="2"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="24"/>
-[...121 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="2"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="00CD4296">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>More than three times</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
@@ -2425,306 +2594,298 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2485" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="264F27F3" w14:textId="77777777" w:rsidR="006F3466" w:rsidRPr="00CE2A8A" w:rsidRDefault="006F3466" w:rsidP="006F3466">
             <w:pPr>
               <w:adjustRightInd/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="2"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>獲獎勵之學年度</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="45BC697F" w14:textId="77777777" w:rsidR="006F3466" w:rsidRPr="00CE2A8A" w:rsidRDefault="006F3466" w:rsidP="006F3466">
+          <w:p w14:paraId="45BC697F" w14:textId="40BC1FB9" w:rsidR="006F3466" w:rsidRPr="00CE2A8A" w:rsidRDefault="00103930" w:rsidP="006F3466">
             <w:pPr>
               <w:adjustRightInd/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CE2A8A">
-[...27 lines deleted...]
-              <w:t>ear</w:t>
+            <w:r w:rsidRPr="00103930">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+              <w:t>Academic Year(s) in Which Subsidies Were Received</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7716" w:type="dxa"/>
-            <w:gridSpan w:val="8"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="68280D45" w14:textId="77777777" w:rsidR="006F3466" w:rsidRPr="00CE2A8A" w:rsidRDefault="006F3466" w:rsidP="006F3466">
+            <w:gridSpan w:val="7"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="68280D45" w14:textId="1B03F59E" w:rsidR="006F3466" w:rsidRPr="00CE2A8A" w:rsidRDefault="006F3466" w:rsidP="004B0A19">
             <w:pPr>
               <w:adjustRightInd/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:kern w:val="2"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="2"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">　　　、　　　、　　　、</w:t>
+              <w:t xml:space="preserve">　　　、　　　、</w:t>
             </w:r>
             <w:r w:rsidR="00405349" w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="2"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　、　　　、</w:t>
             </w:r>
+            <w:r w:rsidR="004B0A19">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>____</w:t>
+            </w:r>
+            <w:r w:rsidR="004B0A19">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006F3466" w:rsidRPr="00CE2A8A" w14:paraId="667F7EAB" w14:textId="77777777" w:rsidTr="000B6A11">
+      <w:tr w:rsidR="006F3466" w:rsidRPr="00CE2A8A" w14:paraId="667F7EAB" w14:textId="77777777" w:rsidTr="00296E0B">
         <w:trPr>
           <w:trHeight w:val="549"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2485" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="700957FA" w14:textId="77777777" w:rsidR="006F3466" w:rsidRPr="00CE2A8A" w:rsidRDefault="006F3466" w:rsidP="006F3466">
             <w:pPr>
               <w:adjustRightInd/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:kern w:val="2"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>計畫主持人姓名</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3180FF84" w14:textId="77777777" w:rsidR="006F3466" w:rsidRPr="00CE2A8A" w:rsidRDefault="006F3466" w:rsidP="006F3466">
+          <w:p w14:paraId="3180FF84" w14:textId="47C7A91E" w:rsidR="006F3466" w:rsidRPr="00CE2A8A" w:rsidRDefault="00103930" w:rsidP="006F3466">
             <w:pPr>
               <w:adjustRightInd/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:kern w:val="2"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CE2A8A">
+            <w:r w:rsidRPr="00103930">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:kern w:val="2"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Project Leader</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2485" w:type="dxa"/>
+              <w:t>Principal Investigator (PI) Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2613" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3CD741CC" w14:textId="77777777" w:rsidR="006F3466" w:rsidRPr="00CE2A8A" w:rsidRDefault="006F3466" w:rsidP="006F3466">
             <w:pPr>
               <w:adjustRightInd/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:kern w:val="2"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2485" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2903F698" w14:textId="77777777" w:rsidR="006F3466" w:rsidRPr="00CE2A8A" w:rsidRDefault="006F3466" w:rsidP="006F3466">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>院別</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>系所</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1817E3A3" w14:textId="77777777" w:rsidR="006F3466" w:rsidRPr="00CE2A8A" w:rsidRDefault="006F3466" w:rsidP="006F3466">
             <w:pPr>
               <w:adjustRightInd/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:kern w:val="2"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>College / Department</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2746" w:type="dxa"/>
+            <w:tcW w:w="2835" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6784A374" w14:textId="77777777" w:rsidR="006F3466" w:rsidRPr="00CE2A8A" w:rsidRDefault="006F3466" w:rsidP="006F3466">
             <w:pPr>
               <w:adjustRightInd/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:kern w:val="2"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006F3466" w:rsidRPr="00CE2A8A" w14:paraId="7333DAE3" w14:textId="77777777" w:rsidTr="000B6A11">
+      <w:tr w:rsidR="006F3466" w:rsidRPr="00CE2A8A" w14:paraId="7333DAE3" w14:textId="77777777" w:rsidTr="00C12310">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="463"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2485" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="442B44AE" w14:textId="77777777" w:rsidR="006F3466" w:rsidRPr="00CE2A8A" w:rsidRDefault="006F3466" w:rsidP="008E3300">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>聯絡方式</w:t>
             </w:r>
           </w:p>
@@ -2742,1001 +2903,590 @@
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
               <w:t xml:space="preserve">ontact </w:t>
             </w:r>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
               <w:t>nformation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2495" w:type="dxa"/>
+            <w:tcW w:w="4031" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="10FDFDBA" w14:textId="77777777" w:rsidR="00FA78D7" w:rsidRPr="00CE2A8A" w:rsidRDefault="00FA78D7" w:rsidP="00FA78D7">
+            <w:pPr>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C50D2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+              <w:t>Office Phone:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7AFB8842" w14:textId="77777777" w:rsidR="00FA78D7" w:rsidRDefault="00FA78D7" w:rsidP="00FA78D7">
+            <w:pPr>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C50D2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+              <w:t>Home Phone:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0487682F" w14:textId="1EA734F4" w:rsidR="006F3466" w:rsidRPr="00CE2A8A" w:rsidRDefault="00FA78D7" w:rsidP="00FA78D7">
+            <w:pPr>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C50D2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+              <w:t>Mobile Phone:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3685" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-          </w:tcPr>
-          <w:p w14:paraId="73E07222" w14:textId="77777777" w:rsidR="006F3466" w:rsidRPr="00CE2A8A" w:rsidRDefault="006F3466" w:rsidP="008E3300">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CC02AB8" w14:textId="77777777" w:rsidR="006F3466" w:rsidRPr="00CE2A8A" w:rsidRDefault="006F3466" w:rsidP="008E3300">
             <w:pPr>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
-                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
-[...10 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+              <w:t>E-</w:t>
+            </w:r>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>(H):</w:t>
-[...44 lines deleted...]
-              </w:rPr>
               <w:t>mail:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E33D0F" w:rsidRPr="00CE2A8A" w14:paraId="365F9623" w14:textId="77777777" w:rsidTr="000B6A11">
+      <w:tr w:rsidR="004A373E" w:rsidRPr="00CE2A8A" w14:paraId="365F9623" w14:textId="77777777" w:rsidTr="0093789E">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="3972"/>
+          <w:trHeight w:val="3532"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2485" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27613505" w14:textId="77777777" w:rsidR="00E33D0F" w:rsidRPr="00526184" w:rsidRDefault="00E33D0F" w:rsidP="00B817E9">
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體"/>
+          <w:p w14:paraId="12C8CD1E" w14:textId="77777777" w:rsidR="004A373E" w:rsidRPr="007652BF" w:rsidRDefault="004A373E" w:rsidP="00CF62EF">
+            <w:pPr>
+              <w:spacing w:line="320" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007652BF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>申請文件：</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C71B7E3" w14:textId="571D228E" w:rsidR="004A373E" w:rsidRDefault="004A373E" w:rsidP="00CF62EF">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>請提供右列文件電子檔</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="573BD2B6" w14:textId="7DB9091D" w:rsidR="004A373E" w:rsidRPr="004A373E" w:rsidRDefault="004A373E" w:rsidP="00CF62EF">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>，</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00322C83">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>並</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D55502">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
                 <w:highlight w:val="yellow"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>將第</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D55502">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
                 <w:highlight w:val="yellow"/>
-              </w:rPr>
-[...18 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> I</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D55502">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
                 <w:highlight w:val="yellow"/>
-              </w:rPr>
-[...6 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D55502">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
                 <w:highlight w:val="yellow"/>
-              </w:rPr>
-[...6 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">II </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D55502">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
                 <w:highlight w:val="yellow"/>
-              </w:rPr>
-[...9 lines deleted...]
-          <w:p w14:paraId="69997BBF" w14:textId="77777777" w:rsidR="00040367" w:rsidRDefault="00E33D0F" w:rsidP="00040367">
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>頁各單位簽核完成之紙本</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>送至</w:t>
+            </w:r>
+            <w:r w:rsidR="00821548" w:rsidRPr="00821548">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>研究發展處研究推動中心</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006D4DBA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>申請</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7716" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="766D2F9D" w14:textId="77777777" w:rsidR="004A373E" w:rsidRDefault="004A373E" w:rsidP="00D55502">
             <w:pPr>
               <w:pStyle w:val="af0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
-              <w:ind w:leftChars="0" w:left="316" w:hanging="316"/>
-[...3 lines deleted...]
-            </w:pPr>
+              <w:ind w:leftChars="0" w:left="175" w:hanging="175"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D55502">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>申請書</w:t>
+            </w:r>
             <w:r w:rsidRPr="00B817E9">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>申請表：第</w:t>
-[...64 lines deleted...]
-          <w:p w14:paraId="46716A5F" w14:textId="48A12872" w:rsidR="00E33D0F" w:rsidRPr="00040367" w:rsidRDefault="00E33D0F" w:rsidP="00040367">
+              <w:t>：</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>包含以下內容</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55C8990A" w14:textId="77777777" w:rsidR="004A373E" w:rsidRDefault="004A373E" w:rsidP="00D55502">
             <w:pPr>
               <w:pStyle w:val="af0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="18"/>
+                <w:numId w:val="22"/>
               </w:numPr>
-              <w:ind w:leftChars="0" w:left="316" w:hanging="316"/>
-[...27 lines deleted...]
-                <w:b/>
+              <w:ind w:leftChars="0" w:left="458" w:hanging="283"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>個人資料表</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0BA3E9FB" w14:textId="5A665773" w:rsidR="004A373E" w:rsidRDefault="00E24770" w:rsidP="00D55502">
+            <w:pPr>
+              <w:pStyle w:val="af0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="22"/>
+              </w:numPr>
+              <w:ind w:leftChars="0" w:left="458" w:hanging="283"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E24770">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>研究人員近五年內</w:t>
+            </w:r>
+            <w:r w:rsidR="004A373E" w:rsidRPr="00D55502">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>研究成果統計及獲獎勵情形</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A53F164" w14:textId="1A871717" w:rsidR="004A373E" w:rsidRDefault="00E24770" w:rsidP="00D55502">
+            <w:pPr>
+              <w:pStyle w:val="af0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="22"/>
+              </w:numPr>
+              <w:ind w:leftChars="0" w:left="458" w:hanging="283"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E24770">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>研究人員近五年內</w:t>
+            </w:r>
+            <w:r w:rsidR="004A373E" w:rsidRPr="00D55502">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>研究論文著作積分統計</w:t>
+            </w:r>
+            <w:r w:rsidR="003D390A" w:rsidRPr="003D390A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>（表</w:t>
+            </w:r>
+            <w:r w:rsidR="003D390A" w:rsidRPr="003D390A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>B</w:t>
+            </w:r>
+            <w:r w:rsidR="003D390A" w:rsidRPr="003D390A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>）</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71604D6F" w14:textId="4E83D7CE" w:rsidR="004A373E" w:rsidRDefault="004A373E" w:rsidP="00D55502">
+            <w:pPr>
+              <w:pStyle w:val="af0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="22"/>
+              </w:numPr>
+              <w:ind w:leftChars="0" w:left="458" w:hanging="283"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D55502">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>計畫書封面及</w:t>
+            </w:r>
+            <w:r w:rsidR="00A67C26">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>經費</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D55502">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>核定</w:t>
+            </w:r>
+            <w:r w:rsidR="00F97A99">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>清單</w:t>
+            </w:r>
+            <w:r w:rsidR="006D4736">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>影本</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16879FCD" w14:textId="21C4B06D" w:rsidR="004A373E" w:rsidRDefault="004A373E" w:rsidP="00D55502">
+            <w:pPr>
+              <w:pStyle w:val="af0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="22"/>
+              </w:numPr>
+              <w:ind w:leftChars="0" w:left="458" w:hanging="283"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D55502">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>研究計畫主持人之中</w:t>
+            </w:r>
+            <w:r w:rsidR="00A9180B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D55502">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>英文計畫摘要</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C0A3457" w14:textId="77777777" w:rsidR="004A373E" w:rsidRDefault="004A373E" w:rsidP="00D55502">
+            <w:pPr>
+              <w:pStyle w:val="af0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="22"/>
+              </w:numPr>
+              <w:ind w:leftChars="0" w:left="458" w:hanging="283"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D55502">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>優秀博士後研究人員之具體工作計畫</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E86E8A3" w14:textId="341297A4" w:rsidR="004A373E" w:rsidRDefault="003747CA" w:rsidP="00D55502">
+            <w:pPr>
+              <w:pStyle w:val="af0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="22"/>
+              </w:numPr>
+              <w:ind w:leftChars="0" w:left="458" w:hanging="283"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>博士</w:t>
+            </w:r>
+            <w:r w:rsidR="004A373E" w:rsidRPr="00D55502">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>畢業證書</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="789798F1" w14:textId="77777777" w:rsidR="004A373E" w:rsidRPr="00D55502" w:rsidRDefault="004A373E" w:rsidP="00D55502">
+            <w:pPr>
+              <w:pStyle w:val="af0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="22"/>
+              </w:numPr>
+              <w:ind w:leftChars="0" w:left="458" w:hanging="283"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D55502">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>其他有助審查之資料（例：專利、技轉證明、獲獎證明等）</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51A4B278" w14:textId="5CCF1174" w:rsidR="004A373E" w:rsidRPr="00693154" w:rsidRDefault="004A373E" w:rsidP="004A373E">
+            <w:pPr>
+              <w:pStyle w:val="af0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="25"/>
+              </w:numPr>
+              <w:ind w:leftChars="0" w:left="175" w:hanging="175"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B03A71">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>一份</w:t>
-[...4 lines deleted...]
-                <w:b/>
+              <w:t>檢</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B03A71">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>PDF</w:t>
-[...4 lines deleted...]
-                <w:b/>
+              <w:t>附各篇論文全文電子檔，每篇論文請以獨立檔案提供，勿合併為單一檔案</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B03A71">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>檔</w:t>
-[...5 lines deleted...]
-              <w:t>案寄至</w:t>
+              <w:t>，並同步</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B03A71">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>寄</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B03A71">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>給</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B03A71">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>康小姐</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r w:rsidR="00405349" w:rsidRPr="00040367">
+              <w:r w:rsidRPr="00B03A71">
                 <w:rPr>
                   <w:rStyle w:val="af"/>
-                  <w:rFonts w:eastAsia="標楷體"/>
+                  <w:highlight w:val="yellow"/>
                 </w:rPr>
                 <w:t>m513097010@tmu.edu.tw</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00405349" w:rsidRPr="00040367">
-[...19 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00B03A71">
+              <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>Full paper</w:t>
-[...617 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006F3466" w:rsidRPr="00CE2A8A" w14:paraId="1E268E37" w14:textId="77777777" w:rsidTr="000B6A11">
+      <w:tr w:rsidR="006F3466" w:rsidRPr="00CE2A8A" w14:paraId="1E268E37" w14:textId="77777777" w:rsidTr="00296E0B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="463"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2485" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C0F8FD0" w14:textId="77777777" w:rsidR="006F3466" w:rsidRPr="00CE2A8A" w:rsidRDefault="006F3466" w:rsidP="008E3300">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
@@ -3745,87 +3495,103 @@
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>請</w:t>
             </w:r>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>人</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4C0CE2E6" w14:textId="77777777" w:rsidR="006F3466" w:rsidRPr="00CE2A8A" w:rsidRDefault="006F3466" w:rsidP="008E3300">
-[...16 lines deleted...]
-            <w:tcW w:w="2485" w:type="dxa"/>
+          <w:p w14:paraId="4C0CE2E6" w14:textId="05B2BCDD" w:rsidR="006F3466" w:rsidRPr="00CE2A8A" w:rsidRDefault="00103930" w:rsidP="008E3300">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00103930">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applicant </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2613" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="25695E35" w14:textId="77777777" w:rsidR="006F3466" w:rsidRPr="00CE2A8A" w:rsidRDefault="006F3466" w:rsidP="008E3300">
-[...11 lines deleted...]
-            <w:gridSpan w:val="4"/>
+          <w:p w14:paraId="7C917581" w14:textId="77777777" w:rsidR="006F3466" w:rsidRDefault="006F3466" w:rsidP="008E3300">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="25695E35" w14:textId="7355D89C" w:rsidR="00103930" w:rsidRPr="00CE2A8A" w:rsidRDefault="00103930" w:rsidP="00103930">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00103930">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="12"/>
+                <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>(Signature / Stamp)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="564FEA20" w14:textId="77777777" w:rsidR="006F3466" w:rsidRPr="00CE2A8A" w:rsidRDefault="006F3466" w:rsidP="008E3300">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>日期</w:t>
             </w:r>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="00CE2A8A">
@@ -3862,1305 +3628,1432 @@
             </w:r>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>yyyy</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>/mm/dd)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2746" w:type="dxa"/>
+            <w:tcW w:w="2835" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="68EB18E2" w14:textId="77777777" w:rsidR="006F3466" w:rsidRPr="00CE2A8A" w:rsidRDefault="006F3466" w:rsidP="008E3300">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　</w:t>
             </w:r>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006F3466" w:rsidRPr="00CE2A8A" w14:paraId="35DFA01C" w14:textId="77777777" w:rsidTr="000B6A11">
+      <w:tr w:rsidR="00103930" w:rsidRPr="00CE2A8A" w14:paraId="35DFA01C" w14:textId="77777777" w:rsidTr="00296E0B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="463"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="482A8DFA" w14:textId="77777777" w:rsidR="006F3466" w:rsidRPr="00CE2A8A" w:rsidRDefault="006F3466" w:rsidP="008E3300">
+          <w:p w14:paraId="482A8DFA" w14:textId="77777777" w:rsidR="00103930" w:rsidRPr="00CE2A8A" w:rsidRDefault="00103930" w:rsidP="00103930">
             <w:pPr>
               <w:adjustRightInd/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:kern w:val="2"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>計畫主持人</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="239579ED" w14:textId="77777777" w:rsidR="006F3466" w:rsidRPr="00CE2A8A" w:rsidRDefault="006F3466" w:rsidP="008E3300">
+          <w:p w14:paraId="239579ED" w14:textId="340376F0" w:rsidR="00103930" w:rsidRPr="00CE2A8A" w:rsidRDefault="00103930" w:rsidP="00103930">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00544C35">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:spacing w:val="1"/>
+                <w:w w:val="82"/>
+                <w:szCs w:val="24"/>
+                <w:fitText w:val="2074" w:id="-368311552"/>
+              </w:rPr>
+              <w:t>Principal Investigator (PI</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544C35">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:spacing w:val="6"/>
+                <w:w w:val="82"/>
+                <w:szCs w:val="24"/>
+                <w:fitText w:val="2074" w:id="-368311552"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00103930">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2613" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="560638AF" w14:textId="77777777" w:rsidR="00103930" w:rsidRDefault="00103930" w:rsidP="00103930">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3873453A" w14:textId="47B96D70" w:rsidR="00103930" w:rsidRPr="00CE2A8A" w:rsidRDefault="00103930" w:rsidP="00103930">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00103930">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="12"/>
+                <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>(Signature / Stamp)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="39338A87" w14:textId="77777777" w:rsidR="00103930" w:rsidRPr="00CE2A8A" w:rsidRDefault="00103930" w:rsidP="00103930">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
-                <w:rFonts w:eastAsia="標楷體"/>
-[...34 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>日期</w:t>
+            </w:r>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>日期</w:t>
+              <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>(</w:t>
+              <w:t>西元</w:t>
             </w:r>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>西元</w:t>
-[...4 lines deleted...]
-              </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="09562953" w14:textId="77777777" w:rsidR="006F3466" w:rsidRPr="00CE2A8A" w:rsidRDefault="006F3466" w:rsidP="008E3300">
+          <w:p w14:paraId="09562953" w14:textId="77777777" w:rsidR="00103930" w:rsidRPr="00CE2A8A" w:rsidRDefault="00103930" w:rsidP="00103930">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>yyyy</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>/mm/dd)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2746" w:type="dxa"/>
+            <w:tcW w:w="2835" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="497C052E" w14:textId="77777777" w:rsidR="006F3466" w:rsidRPr="00CE2A8A" w:rsidRDefault="006F3466" w:rsidP="008E3300">
+          <w:p w14:paraId="497C052E" w14:textId="77777777" w:rsidR="00103930" w:rsidRPr="00CE2A8A" w:rsidRDefault="00103930" w:rsidP="00103930">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　</w:t>
             </w:r>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006F3466" w:rsidRPr="00CE2A8A" w14:paraId="6A9BBEFA" w14:textId="77777777" w:rsidTr="000B6A11">
+      <w:tr w:rsidR="00103930" w:rsidRPr="00CE2A8A" w14:paraId="6A9BBEFA" w14:textId="77777777" w:rsidTr="00296E0B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="463"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5F0E2950" w14:textId="77777777" w:rsidR="006F3466" w:rsidRPr="00CE2A8A" w:rsidRDefault="006F3466" w:rsidP="008E3300">
+          <w:p w14:paraId="5F0E2950" w14:textId="77777777" w:rsidR="00103930" w:rsidRPr="00CE2A8A" w:rsidRDefault="00103930" w:rsidP="00103930">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>單位主管</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3D53C56B" w14:textId="77777777" w:rsidR="006F3466" w:rsidRPr="00CE2A8A" w:rsidRDefault="006F3466" w:rsidP="008E3300">
+          <w:p w14:paraId="3D53C56B" w14:textId="56C6B5CE" w:rsidR="00103930" w:rsidRPr="00CE2A8A" w:rsidRDefault="00103930" w:rsidP="00103930">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00103930">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+              <w:t>Unit Head</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2613" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DBB4CC2" w14:textId="77777777" w:rsidR="00103930" w:rsidRDefault="00103930" w:rsidP="00103930">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="51C96E2A" w14:textId="157CA983" w:rsidR="00103930" w:rsidRPr="00CE2A8A" w:rsidRDefault="00103930" w:rsidP="00103930">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00103930">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="12"/>
+                <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>(Signature / Stamp)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3794285C" w14:textId="77777777" w:rsidR="00103930" w:rsidRPr="00CE2A8A" w:rsidRDefault="00103930" w:rsidP="00103930">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
-                <w:rFonts w:eastAsia="標楷體"/>
-[...32 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>日期</w:t>
+            </w:r>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>日期</w:t>
+              <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>(</w:t>
+              <w:t>西元</w:t>
             </w:r>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>西元</w:t>
-[...4 lines deleted...]
-              </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="49DD28DD" w14:textId="77777777" w:rsidR="006F3466" w:rsidRPr="00CE2A8A" w:rsidRDefault="006F3466" w:rsidP="008E3300">
+          <w:p w14:paraId="49DD28DD" w14:textId="77777777" w:rsidR="00103930" w:rsidRPr="00CE2A8A" w:rsidRDefault="00103930" w:rsidP="00103930">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>yyyy</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>/mm/dd)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2746" w:type="dxa"/>
+            <w:tcW w:w="2835" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="44757F26" w14:textId="77777777" w:rsidR="006F3466" w:rsidRPr="00CE2A8A" w:rsidRDefault="006F3466" w:rsidP="008E3300">
+          <w:p w14:paraId="44757F26" w14:textId="77777777" w:rsidR="00103930" w:rsidRPr="00CE2A8A" w:rsidRDefault="00103930" w:rsidP="00103930">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　</w:t>
             </w:r>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006F3466" w:rsidRPr="00CE2A8A" w14:paraId="123F3342" w14:textId="77777777" w:rsidTr="000B6A11">
+      <w:tr w:rsidR="00D238FA" w:rsidRPr="00CE2A8A" w14:paraId="123F3342" w14:textId="77777777" w:rsidTr="0091778D">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="463"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="73FA656B" w14:textId="77777777" w:rsidR="006F3466" w:rsidRPr="00CE2A8A" w:rsidRDefault="006F3466" w:rsidP="006F3466">
-[...1 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="73FA656B" w14:textId="2CE89142" w:rsidR="00D238FA" w:rsidRPr="00CE2A8A" w:rsidRDefault="00D238FA" w:rsidP="001F1C79">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00876F23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>北醫博士後年資</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6811A996" w14:textId="26BED474" w:rsidR="00D238FA" w:rsidRPr="00CE2A8A" w:rsidRDefault="00D238FA" w:rsidP="001F1C79">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Postdoctoral Experience at TMU</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7716" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="01E4B4F4" w14:textId="77777777" w:rsidR="00D238FA" w:rsidRPr="00CE2A8A" w:rsidRDefault="00D238FA" w:rsidP="00D238FA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>北醫年資</w:t>
-[...8 lines deleted...]
-            </w:pPr>
+              <w:t>自　　　年</w:t>
+            </w:r>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>TMU Years</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="7716" w:type="dxa"/>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE2A8A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>西元</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE2A8A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE2A8A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　月　　日　至　　　　年</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE2A8A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE2A8A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>西元</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE2A8A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE2A8A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　月　　日</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10CC8CB8" w14:textId="3DFEA92A" w:rsidR="00D238FA" w:rsidRPr="00CE2A8A" w:rsidRDefault="00D238FA" w:rsidP="00D238FA">
+            <w:pPr>
+              <w:adjustRightInd/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE2A8A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">From    </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE2A8A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  /   </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE2A8A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   / </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE2A8A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   to   </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE2A8A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   /   </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE2A8A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   /</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">       </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00876F23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00876F23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+              <w:t>yyyy</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00876F23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+              <w:t>/mm/dd)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC39CF" w:rsidRPr="00CE2A8A" w14:paraId="0B39684F" w14:textId="77777777" w:rsidTr="0091778D">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="235"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10201" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="638BF4C0" w14:textId="25B09A6E" w:rsidR="00AC39CF" w:rsidRPr="00AC39CF" w:rsidRDefault="0091778D" w:rsidP="0091778D">
+            <w:pPr>
+              <w:adjustRightInd/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="distribute"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091778D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="A6A6A6"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>此欄申請人免填</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC39CF" w:rsidRPr="00CE2A8A" w14:paraId="3204B9DF" w14:textId="77777777" w:rsidTr="0091778D">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="1237"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2485" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="08A3D91B" w14:textId="77777777" w:rsidR="006F3466" w:rsidRPr="00CE2A8A" w:rsidRDefault="006F3466" w:rsidP="006F3466">
-[...2 lines deleted...]
-              <w:textAlignment w:val="center"/>
+          <w:p w14:paraId="572152B6" w14:textId="77777777" w:rsidR="00AC39CF" w:rsidRPr="00CE2A8A" w:rsidRDefault="00AC39CF" w:rsidP="00AC39CF">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>自　　　年</w:t>
-[...50 lines deleted...]
-          <w:p w14:paraId="10CC8CB8" w14:textId="77777777" w:rsidR="006F3466" w:rsidRPr="00CE2A8A" w:rsidRDefault="006F3466" w:rsidP="006F3466">
+              <w:t>人資處確認年資</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48FAFE37" w14:textId="346EF126" w:rsidR="00AC39CF" w:rsidRPr="00AC39CF" w:rsidRDefault="00AC39CF" w:rsidP="00AC39CF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00876F23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+              <w:t>Verified by HR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7716" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E395C9C" w14:textId="45FE1A96" w:rsidR="00AC39CF" w:rsidRPr="00592E5A" w:rsidRDefault="00592E5A" w:rsidP="00AC39CF">
             <w:pPr>
               <w:adjustRightInd/>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:kern w:val="2"/>
-                <w:szCs w:val="24"/>
-[...67 lines deleted...]
-            </w:r>
+                <w:sz w:val="20"/>
+                <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00592E5A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>&lt;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00592E5A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>請協助填寫所有</w:t>
+            </w:r>
+            <w:r w:rsidR="006F4090">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>博後</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00592E5A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>聘任區間以便計算年資，謝謝</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00592E5A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>&gt;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="19A28C5D" w14:textId="77777777" w:rsidR="00AC39CF" w:rsidRPr="00876F23" w:rsidRDefault="00AC39CF" w:rsidP="00AC39CF">
+            <w:pPr>
+              <w:adjustRightInd/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0BEF8E66" w14:textId="77777777" w:rsidR="00AC39CF" w:rsidRPr="000B6A11" w:rsidRDefault="00AC39CF" w:rsidP="00AC39CF">
+            <w:pPr>
+              <w:adjustRightInd/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0036A4E4" w14:textId="77777777" w:rsidR="00AC39CF" w:rsidRDefault="00AC39CF" w:rsidP="00AC39CF">
+            <w:pPr>
+              <w:adjustRightInd/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4B607D65" w14:textId="77777777" w:rsidR="00AC39CF" w:rsidRDefault="00AC39CF" w:rsidP="00AC39CF">
+            <w:pPr>
+              <w:adjustRightInd/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4FB758DE" w14:textId="77777777" w:rsidR="00AC39CF" w:rsidRDefault="00AC39CF" w:rsidP="00AC39CF">
+            <w:pPr>
+              <w:adjustRightInd/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="473767DF" w14:textId="77777777" w:rsidR="00093652" w:rsidRDefault="00093652" w:rsidP="00AC39CF">
+            <w:pPr>
+              <w:adjustRightInd/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="47D92852" w14:textId="77777777" w:rsidR="00AC39CF" w:rsidRDefault="00AC39CF" w:rsidP="00AC39CF">
+            <w:pPr>
+              <w:adjustRightInd/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5FF76C5B" w14:textId="77777777" w:rsidR="00AC39CF" w:rsidRDefault="00AC39CF" w:rsidP="00AC39CF">
+            <w:pPr>
+              <w:adjustRightInd/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006F3466" w:rsidRPr="00CE2A8A" w14:paraId="0B39684F" w14:textId="77777777" w:rsidTr="000B6A11">
+      <w:tr w:rsidR="00AC39CF" w:rsidRPr="00CE2A8A" w14:paraId="6A8278C8" w14:textId="77777777" w:rsidTr="00CD51F8">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="463"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2485" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1D9E183C" w14:textId="77777777" w:rsidR="006F3466" w:rsidRPr="00CE2A8A" w:rsidRDefault="006F3466" w:rsidP="006F3466">
-[...6 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+          <w:p w14:paraId="34634A29" w14:textId="77777777" w:rsidR="00AC39CF" w:rsidRPr="00CE2A8A" w:rsidRDefault="00AC39CF" w:rsidP="00AC39CF">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>人資處確認</w:t>
-[...44 lines deleted...]
-              <w:t>ears</w:t>
+              <w:t>研發處收件</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6020C7DB" w14:textId="58C375B7" w:rsidR="00AC39CF" w:rsidRPr="00CE2A8A" w:rsidRDefault="00AC39CF" w:rsidP="00AC39CF">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F26C10">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+              <w:t>Received by the Office of Research and Development</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7716" w:type="dxa"/>
-            <w:gridSpan w:val="8"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0F2DC508" w14:textId="77777777" w:rsidR="006F3466" w:rsidRPr="004A70B9" w:rsidRDefault="004A70B9" w:rsidP="006F3466">
+          <w:p w14:paraId="33282585" w14:textId="16EA9FDB" w:rsidR="00AC39CF" w:rsidRPr="00592E5A" w:rsidRDefault="00592E5A" w:rsidP="00AC39CF">
             <w:pPr>
               <w:adjustRightInd/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="24"/>
                 <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="24"/>
                 <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>&lt;</w:t>
             </w:r>
-            <w:r w:rsidRPr="004A70B9">
+            <w:r w:rsidR="00F34AFD" w:rsidRPr="00592E5A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="24"/>
                 <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>請協助填寫所有聘任區間以便計算年資，謝謝</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>第</w:t>
+            </w:r>
+            <w:r w:rsidR="00F34AFD" w:rsidRPr="00592E5A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="24"/>
                 <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
+              <w:t xml:space="preserve"> I</w:t>
+            </w:r>
+            <w:r w:rsidR="00F34AFD" w:rsidRPr="00592E5A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
+            <w:r w:rsidR="00F34AFD" w:rsidRPr="00592E5A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">II </w:t>
+            </w:r>
+            <w:r w:rsidR="00F34AFD" w:rsidRPr="00592E5A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>頁</w:t>
+            </w:r>
+            <w:r w:rsidR="00327EFF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>簽核完成紙本</w:t>
+            </w:r>
+            <w:r w:rsidR="00327EFF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>+</w:t>
+            </w:r>
+            <w:r w:rsidR="00327EFF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>論文全文電子檔</w:t>
+            </w:r>
+            <w:r w:rsidR="00327EFF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
               <w:t>&gt;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="69EC7309" w14:textId="77777777" w:rsidR="004A70B9" w:rsidRDefault="004A70B9" w:rsidP="006F3466">
+          <w:p w14:paraId="38BE9087" w14:textId="77777777" w:rsidR="00F34AFD" w:rsidRDefault="00F34AFD" w:rsidP="00AC39CF">
             <w:pPr>
               <w:adjustRightInd/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:kern w:val="2"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2F0603C7" w14:textId="77777777" w:rsidR="004A70B9" w:rsidRDefault="004A70B9" w:rsidP="006F3466">
+          <w:p w14:paraId="32C2B950" w14:textId="77777777" w:rsidR="00F34AFD" w:rsidRDefault="00F34AFD" w:rsidP="00AC39CF">
             <w:pPr>
               <w:adjustRightInd/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:kern w:val="2"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="14CBA52A" w14:textId="37D2E54F" w:rsidR="004A70B9" w:rsidRDefault="004A70B9" w:rsidP="006F3466">
+          <w:p w14:paraId="64A008E7" w14:textId="73417F6F" w:rsidR="0099038E" w:rsidRPr="00CE2A8A" w:rsidRDefault="0099038E" w:rsidP="00AC39CF">
             <w:pPr>
               <w:adjustRightInd/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:kern w:val="2"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="30B3DC72" w14:textId="77777777" w:rsidR="000B6A11" w:rsidRPr="000B6A11" w:rsidRDefault="000B6A11" w:rsidP="006F3466">
-[...70 lines deleted...]
-          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006F3466" w:rsidRPr="00CE2A8A" w14:paraId="6A8278C8" w14:textId="77777777" w:rsidTr="000B6A11">
+      <w:tr w:rsidR="00AC39CF" w:rsidRPr="00CE2A8A" w14:paraId="6D38B5C7" w14:textId="77777777" w:rsidTr="00CD51F8">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="463"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2485" w:type="dxa"/>
             <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="34634A29" w14:textId="77777777" w:rsidR="006F3466" w:rsidRPr="00CE2A8A" w:rsidRDefault="006F3466" w:rsidP="005C483E">
-[...4 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="2A607BF5" w14:textId="77777777" w:rsidR="00AC39CF" w:rsidRPr="00CE2A8A" w:rsidRDefault="00AC39CF" w:rsidP="00AC39CF">
+            <w:pPr>
+              <w:pStyle w:val="af7"/>
             </w:pPr>
             <w:r w:rsidRPr="00CE2A8A">
-              <w:rPr>
-[...28 lines deleted...]
-              <w:t>Recipient</w:t>
+              <w:t>備註</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52801DAD" w14:textId="110A594B" w:rsidR="00AC39CF" w:rsidRPr="00CE2A8A" w:rsidRDefault="00AC39CF" w:rsidP="00AC39CF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F26C10">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+              <w:t>Notes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7716" w:type="dxa"/>
-            <w:gridSpan w:val="8"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="64A008E7" w14:textId="77777777" w:rsidR="006F3466" w:rsidRPr="00CE2A8A" w:rsidRDefault="006F3466" w:rsidP="006F3466">
-[...65 lines deleted...]
-          <w:p w14:paraId="17FF4E1E" w14:textId="77777777" w:rsidR="00CE2A8A" w:rsidRPr="00CE2A8A" w:rsidRDefault="00CE2A8A" w:rsidP="008E3300">
+          <w:p w14:paraId="17FF4E1E" w14:textId="77777777" w:rsidR="00AC39CF" w:rsidRPr="00CE2A8A" w:rsidRDefault="00AC39CF" w:rsidP="00AC39CF">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:adjustRightInd/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:kern w:val="2"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="2"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>優秀博士後研究人員之審查，由校長</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t>優秀博士後研究人員之審查，由校長遴聘委員五至七人組成審查小組進行審查事宜。獲選之優秀博士後研究人員頒發獎狀</w:t>
+            </w:r>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="2"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>遴</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>(</w:t>
+            </w:r>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="2"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>聘委員五至七人組成審查小組進行審查事宜。獲選之優秀博士後研究人員頒發獎狀</w:t>
+              <w:t>牌</w:t>
             </w:r>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="2"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>(</w:t>
+              <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="2"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>牌</w:t>
-[...14 lines deleted...]
-              </w:rPr>
               <w:t>，在職期間另頒發獎勵金，每年最高獎勵金經費上限為新台幣壹拾貳萬元整。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="38648753" w14:textId="77777777" w:rsidR="00CE2A8A" w:rsidRDefault="00CE2A8A" w:rsidP="008E3300">
+          <w:p w14:paraId="38648753" w14:textId="77777777" w:rsidR="00AC39CF" w:rsidRDefault="00AC39CF" w:rsidP="00AC39CF">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:adjustRightInd/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:kern w:val="2"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="2"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>若博士後研究人員為執行多年期計畫，得視每年計畫執行情況於計畫期間再提出申請。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="03A85E5D" w14:textId="77777777" w:rsidR="00843381" w:rsidRPr="000919A7" w:rsidRDefault="00843381" w:rsidP="000919A7">
+          <w:p w14:paraId="03A85E5D" w14:textId="77777777" w:rsidR="00AC39CF" w:rsidRPr="000919A7" w:rsidRDefault="00AC39CF" w:rsidP="00AC39CF">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:adjustRightInd/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C01379">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>獲本獎勵滿三年者，若於獎勵期間未有以</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="000919A7" w:rsidRPr="00C01379">
+              <w:t>獲本獎勵滿三年者，若於獎勵期間未有以第一作者發表北醫名義之</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C01379">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>第一作者</w:t>
+              <w:t>SCI</w:t>
             </w:r>
             <w:r w:rsidRPr="00C01379">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>發表北醫名義之</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00C01379">
+              <w:t>期刊論文，將不繼續給予獎勵。</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00155889">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-              </w:rPr>
-[...46 lines deleted...]
-              <w:t>作者）</w:t>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>（第一作者定義為單一第一作者或第一第一作者）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="33A282A3" w14:textId="77777777" w:rsidR="00FF0920" w:rsidRDefault="00FF0920" w:rsidP="00123DBF">
+    <w:p w14:paraId="7C7A7E0E" w14:textId="77777777" w:rsidR="00B817E9" w:rsidRDefault="00B817E9" w:rsidP="00123DBF">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="500" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
           <w:sz w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...10 lines deleted...]
-        </w:rPr>
         <w:sectPr w:rsidR="00B817E9" w:rsidSect="00B817E9">
-          <w:footerReference w:type="default" r:id="rId13"/>
+          <w:footerReference w:type="default" r:id="rId12"/>
           <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
           <w:pgMar w:top="1079" w:right="748" w:bottom="1078" w:left="737" w:header="283" w:footer="0" w:gutter="0"/>
           <w:pgNumType w:fmt="upperRoman" w:start="1"/>
           <w:cols w:space="425"/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0242CCEF" w14:textId="77777777" w:rsidR="009B15D3" w:rsidRPr="00B3392F" w:rsidRDefault="009B15D3" w:rsidP="005E25E6">
+    <w:p w14:paraId="57BCAB63" w14:textId="65BD1019" w:rsidR="00D7711B" w:rsidRPr="00B3392F" w:rsidRDefault="009B15D3" w:rsidP="00084D92">
       <w:pPr>
         <w:pStyle w:val="af1"/>
-        <w:ind w:leftChars="315" w:left="2437" w:hangingChars="400" w:hanging="1681"/>
+        <w:ind w:left="1832" w:hangingChars="572" w:hanging="1832"/>
         <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00084D92">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:smallCaps w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>個人資料表</w:t>
+      </w:r>
+      <w:r w:rsidR="006D3B98">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:spacing w:val="40"/>
-          <w:sz w:val="36"/>
-[...12 lines deleted...]
-        <w:t>優秀博士後研究人員</w:t>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00B3392F">
-[...22 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="695"/>
         <w:gridCol w:w="1389"/>
         <w:gridCol w:w="522"/>
         <w:gridCol w:w="322"/>
         <w:gridCol w:w="563"/>
         <w:gridCol w:w="676"/>
         <w:gridCol w:w="732"/>
         <w:gridCol w:w="309"/>
         <w:gridCol w:w="1040"/>
         <w:gridCol w:w="1562"/>
@@ -5190,51 +5083,51 @@
               <w:t>姓名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2833" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="566F9127" w14:textId="77777777" w:rsidR="005E25E6" w:rsidRPr="00B3392F" w:rsidRDefault="005E25E6" w:rsidP="00D7711B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5551" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="11205B6A" w14:textId="77777777" w:rsidR="005E25E6" w:rsidRPr="00B3392F" w:rsidRDefault="005E25E6" w:rsidP="00D7711B">
+          <w:p w14:paraId="11205B6A" w14:textId="63CB7465" w:rsidR="005E25E6" w:rsidRPr="00B3392F" w:rsidRDefault="005E25E6" w:rsidP="00D7711B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B3392F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>填表日期</w:t>
             </w:r>
             <w:r w:rsidR="00D7711B" w:rsidRPr="00B3392F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="00D7711B" w:rsidRPr="00B3392F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -5265,3280 +5158,3131 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>日</w:t>
             </w:r>
             <w:r w:rsidR="00D7711B" w:rsidRPr="00B3392F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="00B3392F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r w:rsidR="00D7711B" w:rsidRPr="00B3392F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">　　　</w:t>
+              <w:t xml:space="preserve">　　</w:t>
             </w:r>
             <w:r w:rsidR="00D7711B" w:rsidRPr="00B3392F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidR="00D7711B" w:rsidRPr="00B3392F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">　　</w:t>
             </w:r>
             <w:r w:rsidR="00D7711B" w:rsidRPr="00B3392F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D7711B" w:rsidRPr="00B3392F" w14:paraId="3E5F9CE8" w14:textId="77777777" w:rsidTr="00D63F76">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10479" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="6DADC4B1" w14:textId="77777777" w:rsidR="005E25E6" w:rsidRPr="00B3392F" w:rsidRDefault="005E25E6" w:rsidP="00D7711B">
-            <w:pPr>
+          <w:p w14:paraId="6DADC4B1" w14:textId="18C864D7" w:rsidR="005E25E6" w:rsidRPr="00A962E5" w:rsidRDefault="005E25E6" w:rsidP="00585797">
+            <w:pPr>
+              <w:pStyle w:val="af0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="26"/>
+              </w:numPr>
+              <w:ind w:leftChars="0" w:left="164" w:hanging="164"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
-                <w:szCs w:val="24"/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A962E5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
-                <w:szCs w:val="24"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+              <w:t>主要學歷</w:t>
+            </w:r>
+            <w:r w:rsidR="00D7711B" w:rsidRPr="00A962E5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
-                <w:szCs w:val="24"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>（</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A962E5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
-                <w:szCs w:val="24"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+              <w:t>由最高學歷依次填寫，若仍在學者，請在學位欄填「肄業」</w:t>
+            </w:r>
+            <w:r w:rsidR="00D7711B" w:rsidRPr="00A962E5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
-                <w:szCs w:val="24"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005E25E6" w:rsidRPr="00B3392F" w14:paraId="5B758F77" w14:textId="77777777" w:rsidTr="00D63F76">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2095" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="75134B9E" w14:textId="77777777" w:rsidR="005E25E6" w:rsidRPr="00B3392F" w:rsidRDefault="005E25E6" w:rsidP="003C7898">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B3392F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>學校名稱</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1415" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0048D65A" w14:textId="77777777" w:rsidR="005E25E6" w:rsidRPr="00B3392F" w:rsidRDefault="005E25E6" w:rsidP="003C7898">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B3392F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>國別</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2777" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0553E82E" w14:textId="77777777" w:rsidR="005E25E6" w:rsidRPr="00B3392F" w:rsidRDefault="005E25E6" w:rsidP="003C7898">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B3392F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>主修學門系所</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1618" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EFEEA00" w14:textId="77777777" w:rsidR="005E25E6" w:rsidRPr="00B3392F" w:rsidRDefault="005E25E6" w:rsidP="003C7898">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B3392F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>學位</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2574" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1464008B" w14:textId="77777777" w:rsidR="005E25E6" w:rsidRPr="00B3392F" w:rsidRDefault="005E25E6" w:rsidP="003C7898">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B3392F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>起訖年月</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3392F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3392F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>西元年</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3392F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3392F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3392F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005E25E6" w:rsidRPr="00B3392F" w14:paraId="3D428EF4" w14:textId="77777777" w:rsidTr="00D63F76">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2095" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="480DA032" w14:textId="77777777" w:rsidR="005E25E6" w:rsidRPr="00B3392F" w:rsidRDefault="005E25E6" w:rsidP="003C7898">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1415" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DC78172" w14:textId="77777777" w:rsidR="005E25E6" w:rsidRPr="00B3392F" w:rsidRDefault="005E25E6" w:rsidP="00D7711B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2777" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="79BDBFBD" w14:textId="77777777" w:rsidR="005E25E6" w:rsidRPr="00B3392F" w:rsidRDefault="005E25E6" w:rsidP="00D7711B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1618" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F71A0E1" w14:textId="77777777" w:rsidR="005E25E6" w:rsidRPr="00B3392F" w:rsidRDefault="005E25E6" w:rsidP="00D7711B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2574" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4535D53E" w14:textId="77777777" w:rsidR="005E25E6" w:rsidRPr="00B3392F" w:rsidRDefault="005E25E6" w:rsidP="00D7711B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B3392F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>自</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3392F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   /   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3392F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>至</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3392F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   /</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005E25E6" w:rsidRPr="00B3392F" w14:paraId="25897924" w14:textId="77777777" w:rsidTr="00D63F76">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2095" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D7301E7" w14:textId="77777777" w:rsidR="005E25E6" w:rsidRPr="00B3392F" w:rsidRDefault="005E25E6" w:rsidP="00D7711B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1415" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="001CDDE7" w14:textId="77777777" w:rsidR="005E25E6" w:rsidRPr="00B3392F" w:rsidRDefault="005E25E6" w:rsidP="00D7711B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2777" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E79985E" w14:textId="77777777" w:rsidR="005E25E6" w:rsidRPr="00B3392F" w:rsidRDefault="005E25E6" w:rsidP="00D7711B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1618" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="49D749DB" w14:textId="77777777" w:rsidR="005E25E6" w:rsidRPr="00B3392F" w:rsidRDefault="005E25E6" w:rsidP="00D7711B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2574" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="63393A96" w14:textId="77777777" w:rsidR="005E25E6" w:rsidRPr="00B3392F" w:rsidRDefault="005E25E6" w:rsidP="00D7711B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B3392F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>自</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3392F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   /   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3392F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>至</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3392F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   /</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005E25E6" w:rsidRPr="00B3392F" w14:paraId="0CEA3D23" w14:textId="77777777" w:rsidTr="00D63F76">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2095" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="25F91C18" w14:textId="77777777" w:rsidR="005E25E6" w:rsidRPr="00B3392F" w:rsidRDefault="005E25E6" w:rsidP="00D7711B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1415" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="60B7792B" w14:textId="77777777" w:rsidR="005E25E6" w:rsidRPr="00B3392F" w:rsidRDefault="005E25E6" w:rsidP="003C7898">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2777" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="79B04627" w14:textId="77777777" w:rsidR="005E25E6" w:rsidRPr="00B3392F" w:rsidRDefault="005E25E6" w:rsidP="00D7711B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1618" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A8036B5" w14:textId="77777777" w:rsidR="005E25E6" w:rsidRPr="00B3392F" w:rsidRDefault="005E25E6" w:rsidP="00D7711B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2574" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="23BFB75D" w14:textId="77777777" w:rsidR="005E25E6" w:rsidRPr="00B3392F" w:rsidRDefault="005E25E6" w:rsidP="00D7711B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B3392F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>自</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3392F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   /   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3392F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>至</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3392F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   /</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005E25E6" w:rsidRPr="00B3392F" w14:paraId="626E3E72" w14:textId="77777777" w:rsidTr="00D63F76">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10479" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="11380CBC" w14:textId="2BDB86A3" w:rsidR="00D7711B" w:rsidRPr="00903B42" w:rsidRDefault="00296F28" w:rsidP="00903B42">
+            <w:pPr>
+              <w:pStyle w:val="af0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="26"/>
+              </w:numPr>
+              <w:ind w:leftChars="0" w:left="164" w:hanging="164"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00903B42">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>現職及相關經歷（與研究相關之專任職務）</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E4D316F" w14:textId="50C09D7B" w:rsidR="005E25E6" w:rsidRPr="00B3392F" w:rsidRDefault="009C1F58" w:rsidP="00DD05C0">
+            <w:pPr>
+              <w:ind w:leftChars="-50" w:hangingChars="50" w:hanging="120"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidR="00D7711B" w:rsidRPr="00B3392F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>（</w:t>
+            </w:r>
+            <w:r w:rsidR="005E25E6" w:rsidRPr="00B3392F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>請依任職之時間先後順序由最近者往前追溯</w:t>
+            </w:r>
+            <w:r w:rsidR="00D7711B" w:rsidRPr="00B3392F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E25E6" w:rsidRPr="00B3392F" w14:paraId="5B758F77" w14:textId="77777777" w:rsidTr="00D63F76">
+      <w:tr w:rsidR="005E25E6" w:rsidRPr="00B3392F" w14:paraId="6E9D2944" w14:textId="77777777" w:rsidTr="00D63F76">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2095" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="75134B9E" w14:textId="77777777" w:rsidR="005E25E6" w:rsidRPr="00B3392F" w:rsidRDefault="005E25E6" w:rsidP="003C7898">
+          <w:p w14:paraId="3A5E946D" w14:textId="77777777" w:rsidR="005E25E6" w:rsidRPr="00B3392F" w:rsidRDefault="005E25E6" w:rsidP="003C7898">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B3392F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>學校名稱</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1415" w:type="dxa"/>
+              <w:t>服務機構</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2096" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5970DA7C" w14:textId="77777777" w:rsidR="005E25E6" w:rsidRPr="00B3392F" w:rsidRDefault="005E25E6" w:rsidP="003C7898">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B3392F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>服務部門／系所</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2096" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0048D65A" w14:textId="77777777" w:rsidR="005E25E6" w:rsidRPr="00B3392F" w:rsidRDefault="005E25E6" w:rsidP="003C7898">
+          <w:p w14:paraId="597AAC6C" w14:textId="77777777" w:rsidR="005E25E6" w:rsidRPr="00B3392F" w:rsidRDefault="005E25E6" w:rsidP="003C7898">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B3392F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>國別</w:t>
-[...10 lines deleted...]
-          <w:p w14:paraId="0553E82E" w14:textId="77777777" w:rsidR="005E25E6" w:rsidRPr="00B3392F" w:rsidRDefault="005E25E6" w:rsidP="003C7898">
+              <w:t>職稱</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4192" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5235A238" w14:textId="77777777" w:rsidR="005E25E6" w:rsidRPr="00B3392F" w:rsidRDefault="005E25E6" w:rsidP="003C7898">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B3392F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>主修學門系所</w:t>
-[...17 lines deleted...]
-            </w:pPr>
+              <w:t>起訖年月</w:t>
+            </w:r>
             <w:r w:rsidRPr="00B3392F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>學位</w:t>
-[...16 lines deleted...]
-            </w:pPr>
+              <w:t>(</w:t>
+            </w:r>
             <w:r w:rsidRPr="00B3392F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>起訖年月</w:t>
+              <w:t>西元年</w:t>
             </w:r>
             <w:r w:rsidRPr="00B3392F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>(</w:t>
+              <w:t>/</w:t>
             </w:r>
             <w:r w:rsidRPr="00B3392F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>西元年</w:t>
+              <w:t>月</w:t>
             </w:r>
             <w:r w:rsidRPr="00B3392F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>/</w:t>
-[...12 lines deleted...]
-              </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E25E6" w:rsidRPr="00B3392F" w14:paraId="3D428EF4" w14:textId="77777777" w:rsidTr="00D63F76">
+      <w:tr w:rsidR="005E25E6" w:rsidRPr="00B3392F" w14:paraId="032C1398" w14:textId="77777777" w:rsidTr="00D63F76">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2095" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-          </w:tcPr>
-[...11 lines deleted...]
-            <w:tcW w:w="1415" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E44F743" w14:textId="77777777" w:rsidR="005E25E6" w:rsidRPr="00B3392F" w:rsidRDefault="005E25E6" w:rsidP="00D7711B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B3392F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>現職：</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2096" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="56CE8BFF" w14:textId="77777777" w:rsidR="005E25E6" w:rsidRPr="00B3392F" w:rsidRDefault="005E25E6" w:rsidP="00D7711B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2096" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="4DC78172" w14:textId="77777777" w:rsidR="005E25E6" w:rsidRPr="00B3392F" w:rsidRDefault="005E25E6" w:rsidP="00D7711B">
-[...43 lines deleted...]
-          <w:p w14:paraId="4535D53E" w14:textId="77777777" w:rsidR="005E25E6" w:rsidRPr="00B3392F" w:rsidRDefault="005E25E6" w:rsidP="00D7711B">
+          <w:p w14:paraId="4CDD9A7D" w14:textId="77777777" w:rsidR="005E25E6" w:rsidRPr="00B3392F" w:rsidRDefault="005E25E6" w:rsidP="00D7711B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4192" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C7C99FB" w14:textId="77777777" w:rsidR="005E25E6" w:rsidRPr="00B3392F" w:rsidRDefault="00D7711B" w:rsidP="00D7711B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B3392F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>自</w:t>
             </w:r>
             <w:r w:rsidRPr="00B3392F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">   /   </w:t>
+              <w:t xml:space="preserve">     /     </w:t>
             </w:r>
             <w:r w:rsidRPr="00B3392F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>至</w:t>
             </w:r>
             <w:r w:rsidRPr="00B3392F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">   /</w:t>
+              <w:t xml:space="preserve">     /     </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E25E6" w:rsidRPr="00B3392F" w14:paraId="25897924" w14:textId="77777777" w:rsidTr="00D63F76">
+      <w:tr w:rsidR="00D7711B" w:rsidRPr="00B3392F" w14:paraId="26D4E08C" w14:textId="77777777" w:rsidTr="00D63F76">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2095" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-          </w:tcPr>
-[...11 lines deleted...]
-            <w:tcW w:w="1415" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CF866CA" w14:textId="77777777" w:rsidR="00D7711B" w:rsidRPr="00B3392F" w:rsidRDefault="00D7711B" w:rsidP="00D7711B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B3392F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>經歷：</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2096" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="708C328B" w14:textId="77777777" w:rsidR="00D7711B" w:rsidRPr="00B3392F" w:rsidRDefault="00D7711B" w:rsidP="00D7711B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2096" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="001CDDE7" w14:textId="77777777" w:rsidR="005E25E6" w:rsidRPr="00B3392F" w:rsidRDefault="005E25E6" w:rsidP="00D7711B">
-[...43 lines deleted...]
-          <w:p w14:paraId="63393A96" w14:textId="77777777" w:rsidR="005E25E6" w:rsidRPr="00B3392F" w:rsidRDefault="005E25E6" w:rsidP="00D7711B">
+          <w:p w14:paraId="4D7BE333" w14:textId="77777777" w:rsidR="00D7711B" w:rsidRPr="00B3392F" w:rsidRDefault="00D7711B" w:rsidP="00D7711B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4192" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="24C7FA2A" w14:textId="77777777" w:rsidR="00D7711B" w:rsidRPr="00B3392F" w:rsidRDefault="00D7711B" w:rsidP="00D7711B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B3392F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>自</w:t>
             </w:r>
             <w:r w:rsidRPr="00B3392F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">   /   </w:t>
+              <w:t xml:space="preserve">     /     </w:t>
             </w:r>
             <w:r w:rsidRPr="00B3392F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>至</w:t>
             </w:r>
             <w:r w:rsidRPr="00B3392F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">   /</w:t>
+              <w:t xml:space="preserve">     /     </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E25E6" w:rsidRPr="00B3392F" w14:paraId="0CEA3D23" w14:textId="77777777" w:rsidTr="00D63F76">
+      <w:tr w:rsidR="00D7711B" w:rsidRPr="00B3392F" w14:paraId="61BC6875" w14:textId="77777777" w:rsidTr="00D63F76">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2095" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="25F91C18" w14:textId="77777777" w:rsidR="005E25E6" w:rsidRPr="00B3392F" w:rsidRDefault="005E25E6" w:rsidP="00D7711B">
-[...10 lines deleted...]
-            <w:tcW w:w="1415" w:type="dxa"/>
+          <w:p w14:paraId="4FB712AE" w14:textId="77777777" w:rsidR="00D7711B" w:rsidRPr="00B3392F" w:rsidRDefault="00D7711B" w:rsidP="00D7711B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2096" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D54836A" w14:textId="77777777" w:rsidR="00D7711B" w:rsidRPr="00B3392F" w:rsidRDefault="00D7711B" w:rsidP="00D7711B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2096" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="60B7792B" w14:textId="77777777" w:rsidR="005E25E6" w:rsidRPr="00B3392F" w:rsidRDefault="005E25E6" w:rsidP="003C7898">
-[...43 lines deleted...]
-          <w:p w14:paraId="23BFB75D" w14:textId="77777777" w:rsidR="005E25E6" w:rsidRPr="00B3392F" w:rsidRDefault="005E25E6" w:rsidP="00D7711B">
+          <w:p w14:paraId="6E424A0E" w14:textId="77777777" w:rsidR="00D7711B" w:rsidRPr="00B3392F" w:rsidRDefault="00D7711B" w:rsidP="00D7711B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4192" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="001FDF0B" w14:textId="77777777" w:rsidR="00D7711B" w:rsidRPr="00B3392F" w:rsidRDefault="00D7711B" w:rsidP="00D7711B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B3392F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>自</w:t>
             </w:r>
             <w:r w:rsidRPr="00B3392F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">   /   </w:t>
+              <w:t xml:space="preserve">     /     </w:t>
             </w:r>
             <w:r w:rsidRPr="00B3392F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>至</w:t>
             </w:r>
             <w:r w:rsidRPr="00B3392F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">   /</w:t>
+              <w:t xml:space="preserve">     /     </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E25E6" w:rsidRPr="00B3392F" w14:paraId="626E3E72" w14:textId="77777777" w:rsidTr="00D63F76">
+      <w:tr w:rsidR="00D7711B" w:rsidRPr="00B3392F" w14:paraId="6A47B9C5" w14:textId="77777777" w:rsidTr="00D63F76">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10479" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="11380CBC" w14:textId="77777777" w:rsidR="00D7711B" w:rsidRPr="00B3392F" w:rsidRDefault="005E25E6" w:rsidP="00D7711B">
-            <w:pPr>
+          <w:p w14:paraId="14004AF1" w14:textId="4191305C" w:rsidR="00D7711B" w:rsidRPr="00903B42" w:rsidRDefault="00D7711B" w:rsidP="00903B42">
+            <w:pPr>
+              <w:pStyle w:val="af0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="26"/>
+              </w:numPr>
+              <w:ind w:leftChars="0" w:left="164" w:hanging="164"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
-                <w:szCs w:val="24"/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00903B42">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
-                <w:szCs w:val="24"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+              <w:t>專長</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00903B42">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
-                <w:szCs w:val="24"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00B3392F">
+              </w:rPr>
+              <w:t>（</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00903B42">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
-                <w:szCs w:val="24"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+              <w:t>請自行填寫與研究方向有關之學門及次領域名稱</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00903B42">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
-                <w:szCs w:val="24"/>
-[...5 lines deleted...]
-            <w:pPr>
+              </w:rPr>
+              <w:t>）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D7711B" w:rsidRPr="00B3392F" w14:paraId="52EB5C24" w14:textId="77777777" w:rsidTr="00D63F76">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2619" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CAE9993" w14:textId="77777777" w:rsidR="00D7711B" w:rsidRPr="00B3392F" w:rsidRDefault="00D7711B" w:rsidP="00D7711B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B3392F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2620" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="31468288" w14:textId="77777777" w:rsidR="00D7711B" w:rsidRPr="00B3392F" w:rsidRDefault="00D7711B" w:rsidP="00D7711B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B3392F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2620" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="790A64FC" w14:textId="77777777" w:rsidR="00D7711B" w:rsidRPr="00B3392F" w:rsidRDefault="00D7711B" w:rsidP="00D7711B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B3392F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2620" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="1ED0FFA0" w14:textId="77777777" w:rsidR="00D7711B" w:rsidRPr="00B3392F" w:rsidRDefault="00D7711B" w:rsidP="00D7711B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B3392F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D7711B" w:rsidRPr="00B3392F" w14:paraId="265A3AF4" w14:textId="77777777" w:rsidTr="00D63F76">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10479" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A3AA1B4" w14:textId="4A9DB8DD" w:rsidR="00D7711B" w:rsidRPr="00903B42" w:rsidRDefault="00D7711B" w:rsidP="00903B42">
+            <w:pPr>
+              <w:pStyle w:val="af0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="26"/>
+              </w:numPr>
+              <w:ind w:leftChars="0" w:left="164" w:hanging="164"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
-                <w:szCs w:val="24"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00B3392F">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00903B42">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
-                <w:szCs w:val="24"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+              <w:t>研發成果資料</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00903B42">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
-                <w:szCs w:val="24"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00B3392F">
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00903B42">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
-                <w:szCs w:val="24"/>
-[...1 lines deleted...]
-              <w:t>）</w:t>
+              </w:rPr>
+              <w:t>含專利、技術移轉等</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00903B42">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E25E6" w:rsidRPr="00B3392F" w14:paraId="6E9D2944" w14:textId="77777777" w:rsidTr="00D63F76">
-[...9 lines deleted...]
-              <w:jc w:val="center"/>
+      <w:tr w:rsidR="00D7711B" w:rsidRPr="00B3392F" w14:paraId="18CB7EF2" w14:textId="77777777" w:rsidTr="00D63F76">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="696" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E945DD5" w14:textId="77777777" w:rsidR="00D7711B" w:rsidRPr="00B3392F" w:rsidRDefault="00D7711B" w:rsidP="00D7711B">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B3392F">
               <w:rPr>
-                <w:rFonts w:eastAsia="標楷體"/>
-[...13 lines deleted...]
-          <w:p w14:paraId="5970DA7C" w14:textId="77777777" w:rsidR="005E25E6" w:rsidRPr="00B3392F" w:rsidRDefault="005E25E6" w:rsidP="003C7898">
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2247" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CE0A140" w14:textId="77777777" w:rsidR="00D7711B" w:rsidRPr="00B3392F" w:rsidRDefault="00D7711B" w:rsidP="003C7898">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B3392F">
               <w:rPr>
-                <w:rFonts w:eastAsia="標楷體"/>
-[...8 lines deleted...]
-            <w:tcW w:w="2096" w:type="dxa"/>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>技術</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3392F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3392F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>創作名稱</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7536" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="6096EB3D" w14:textId="77777777" w:rsidR="00D7711B" w:rsidRPr="00B3392F" w:rsidRDefault="00D7711B" w:rsidP="00D7711B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D7711B" w:rsidRPr="00B3392F" w14:paraId="0B6355EE" w14:textId="77777777" w:rsidTr="00D63F76">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="696" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="51D1C016" w14:textId="77777777" w:rsidR="00D7711B" w:rsidRPr="00B3392F" w:rsidRDefault="00D7711B" w:rsidP="00D7711B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2247" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="597AAC6C" w14:textId="77777777" w:rsidR="005E25E6" w:rsidRPr="00B3392F" w:rsidRDefault="005E25E6" w:rsidP="003C7898">
+          <w:p w14:paraId="76C2F257" w14:textId="77777777" w:rsidR="00D7711B" w:rsidRPr="00B3392F" w:rsidRDefault="00D7711B" w:rsidP="003C7898">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B3392F">
               <w:rPr>
-                <w:rFonts w:eastAsia="標楷體"/>
-[...8 lines deleted...]
-            <w:tcW w:w="4192" w:type="dxa"/>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>發明人</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3392F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3392F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>創作人</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7536" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FD7F874" w14:textId="77777777" w:rsidR="00D7711B" w:rsidRPr="00B3392F" w:rsidRDefault="00D7711B" w:rsidP="00D7711B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D7711B" w:rsidRPr="00B3392F" w14:paraId="72403DFB" w14:textId="77777777" w:rsidTr="00D63F76">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="696" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CE4527D" w14:textId="77777777" w:rsidR="00D7711B" w:rsidRPr="00B3392F" w:rsidRDefault="00D7711B" w:rsidP="00D7711B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2247" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5235A238" w14:textId="77777777" w:rsidR="005E25E6" w:rsidRPr="00B3392F" w:rsidRDefault="005E25E6" w:rsidP="003C7898">
+          <w:p w14:paraId="7A5B1CD9" w14:textId="3CADB9B2" w:rsidR="00D7711B" w:rsidRPr="00B3392F" w:rsidRDefault="00D7711B" w:rsidP="00040367">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B3392F">
               <w:rPr>
-                <w:rFonts w:eastAsia="標楷體"/>
-[...3 lines deleted...]
-            </w:r>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>專利或技轉編號</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7536" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="146E9B15" w14:textId="77777777" w:rsidR="00D7711B" w:rsidRPr="00B3392F" w:rsidRDefault="00D7711B" w:rsidP="00D7711B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D7711B" w:rsidRPr="00B3392F" w14:paraId="78CBDB15" w14:textId="77777777" w:rsidTr="00D63F76">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="696" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="2596BFB8" w14:textId="77777777" w:rsidR="00D7711B" w:rsidRPr="00B3392F" w:rsidRDefault="00D7711B" w:rsidP="00D7711B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2247" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2345C14C" w14:textId="77777777" w:rsidR="00D7711B" w:rsidRPr="00B3392F" w:rsidRDefault="00D7711B" w:rsidP="003C7898">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00B3392F">
               <w:rPr>
-                <w:rFonts w:eastAsia="標楷體"/>
-[...3 lines deleted...]
-            </w:r>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>技術說明</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46155714" w14:textId="77777777" w:rsidR="00D7711B" w:rsidRPr="00B3392F" w:rsidRDefault="00D7711B" w:rsidP="003C7898">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00B3392F">
               <w:rPr>
-                <w:rFonts w:eastAsia="標楷體"/>
-[...2 lines deleted...]
-              <w:t>西元年</w:t>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>（中文</w:t>
             </w:r>
             <w:r w:rsidRPr="00B3392F">
               <w:rPr>
-                <w:rFonts w:eastAsia="標楷體"/>
-[...2 lines deleted...]
-              <w:t>/</w:t>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>100</w:t>
             </w:r>
             <w:r w:rsidRPr="00B3392F">
               <w:rPr>
-                <w:rFonts w:eastAsia="標楷體"/>
-[...10 lines deleted...]
-            </w:r>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>字內）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7536" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BBA6545" w14:textId="77777777" w:rsidR="00D7711B" w:rsidRPr="00B3392F" w:rsidRDefault="00D7711B" w:rsidP="00D7711B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E25E6" w:rsidRPr="00B3392F" w14:paraId="032C1398" w14:textId="77777777" w:rsidTr="00D63F76">
-[...285 lines deleted...]
-      <w:tr w:rsidR="00D7711B" w:rsidRPr="00B3392F" w14:paraId="6A47B9C5" w14:textId="77777777" w:rsidTr="00D63F76">
+      <w:tr w:rsidR="00D7711B" w:rsidRPr="00B3392F" w14:paraId="14C1900F" w14:textId="77777777" w:rsidTr="00D63F76">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10479" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="14004AF1" w14:textId="77777777" w:rsidR="00D7711B" w:rsidRPr="00B3392F" w:rsidRDefault="00D7711B" w:rsidP="00D7711B">
-            <w:pPr>
+          <w:p w14:paraId="3FA0BEB9" w14:textId="54E76E0C" w:rsidR="00D7711B" w:rsidRPr="00903B42" w:rsidRDefault="00D7711B" w:rsidP="00903B42">
+            <w:pPr>
+              <w:pStyle w:val="af0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="26"/>
+              </w:numPr>
+              <w:ind w:leftChars="0" w:left="164" w:hanging="164"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
-                <w:szCs w:val="24"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00B3392F">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00903B42">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
-                <w:szCs w:val="24"/>
-[...37 lines deleted...]
-              <w:t>）</w:t>
+              </w:rPr>
+              <w:t>著作目錄</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D7711B" w:rsidRPr="00B3392F" w14:paraId="52EB5C24" w14:textId="77777777" w:rsidTr="00D63F76">
-[...89 lines deleted...]
-      <w:tr w:rsidR="00D7711B" w:rsidRPr="00B3392F" w14:paraId="265A3AF4" w14:textId="77777777" w:rsidTr="00D63F76">
+      <w:tr w:rsidR="00D7711B" w:rsidRPr="00B3392F" w14:paraId="375FBC06" w14:textId="77777777" w:rsidTr="00D63F76">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10479" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="2A3AA1B4" w14:textId="77777777" w:rsidR="00D7711B" w:rsidRPr="00B3392F" w:rsidRDefault="00D7711B" w:rsidP="00D7711B">
-[...22 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="64E83A5F" w14:textId="77777777" w:rsidR="00B13736" w:rsidRDefault="00D7711B" w:rsidP="00B13736">
+            <w:pPr>
+              <w:pStyle w:val="af0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="27"/>
+              </w:numPr>
+              <w:ind w:leftChars="0" w:left="306" w:hanging="306"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="DFKaiShu-SB-Estd-BF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B13736">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="DFKaiShu-SB-Estd-BF" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>請詳列個人最近五年內（此段期間曾生產、請育嬰假或生產並請育嬰假者，得延長至七年內，但須檢附相關證明文件）發表之學術性著作，包括：期刊論文、專書及專書論文、研討會論文、技術報告及其他等，並請依各類著作之重要性自行排列先後順序。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28118098" w14:textId="77777777" w:rsidR="00B13736" w:rsidRDefault="00D7711B" w:rsidP="00B13736">
+            <w:pPr>
+              <w:pStyle w:val="af0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="27"/>
+              </w:numPr>
+              <w:ind w:leftChars="0" w:left="306" w:hanging="306"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="DFKaiShu-SB-Estd-BF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B13736">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="DFKaiShu-SB-Estd-BF" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>各類著作請按發表時間先後順序填寫。各項著作請依作者姓名（按原出版之次序）、出版年、月份、題目、期刊名稱（專書出版社）、起迄頁數之順序填寫，被接受刊登尚未正式出版者請附被接受函。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26A50081" w14:textId="4988DE00" w:rsidR="00D7711B" w:rsidRPr="00B13736" w:rsidRDefault="00D7711B" w:rsidP="00B13736">
+            <w:pPr>
+              <w:pStyle w:val="af0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="27"/>
+              </w:numPr>
+              <w:ind w:leftChars="0" w:left="306" w:hanging="306"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="DFKaiShu-SB-Estd-BF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B13736">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="DFKaiShu-SB-Estd-BF" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>若期刊屬於</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B13736">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+              <w:t>SCI</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B13736">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="DFKaiShu-SB-Estd-BF" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>、</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B3392F">
-[...362 lines deleted...]
-          <w:p w14:paraId="60C0428C" w14:textId="77777777" w:rsidR="00D7711B" w:rsidRPr="00B3392F" w:rsidRDefault="00D7711B" w:rsidP="00D7711B">
+            <w:r w:rsidRPr="00B13736">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+              <w:t>EI</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B13736">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="DFKaiShu-SB-Estd-BF" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B13736">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SSCI </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B13736">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="DFKaiShu-SB-Estd-BF" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>或</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B13736">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A&amp;HCI </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B13736">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="DFKaiShu-SB-Estd-BF" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>等時，請註明；若著作係經由</w:t>
+            </w:r>
+            <w:r w:rsidR="00CE0713">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="DFKaiShu-SB-Estd-BF" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>政府</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B13736">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="DFKaiShu-SB-Estd-BF" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>補助之研究計畫所產生，請於最後填入相關之計畫編號。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="23112138" w14:textId="77777777" w:rsidR="00D7711B" w:rsidRPr="00B3392F" w:rsidRDefault="00D7711B" w:rsidP="00D7711B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="DFKaiShu-SB-Estd-BF"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B3392F">
-[...7 lines deleted...]
-          <w:p w14:paraId="4AC5F06A" w14:textId="77777777" w:rsidR="00D7711B" w:rsidRPr="00B3392F" w:rsidRDefault="00D7711B" w:rsidP="00D7711B">
+          </w:p>
+          <w:p w14:paraId="63341857" w14:textId="77777777" w:rsidR="00D7711B" w:rsidRPr="00B3392F" w:rsidRDefault="00D7711B" w:rsidP="00D7711B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="DFKaiShu-SB-Estd-BF"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B3392F">
-[...39 lines deleted...]
-          <w:p w14:paraId="26A50081" w14:textId="77777777" w:rsidR="00D7711B" w:rsidRPr="00B3392F" w:rsidRDefault="00D7711B" w:rsidP="00D7711B">
+          </w:p>
+          <w:p w14:paraId="6096A7E2" w14:textId="77777777" w:rsidR="00D7711B" w:rsidRPr="00B3392F" w:rsidRDefault="00D7711B" w:rsidP="00D7711B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="DFKaiShu-SB-Estd-BF"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B3392F">
-[...91 lines deleted...]
-          <w:p w14:paraId="23112138" w14:textId="77777777" w:rsidR="00D7711B" w:rsidRPr="00B3392F" w:rsidRDefault="00D7711B" w:rsidP="00D7711B">
+          </w:p>
+          <w:p w14:paraId="0EB3609F" w14:textId="77777777" w:rsidR="00D7711B" w:rsidRPr="00B3392F" w:rsidRDefault="00D7711B" w:rsidP="00D7711B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="DFKaiShu-SB-Estd-BF"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="63341857" w14:textId="77777777" w:rsidR="00D7711B" w:rsidRPr="00B3392F" w:rsidRDefault="00D7711B" w:rsidP="00D7711B">
+          <w:p w14:paraId="128E6D3C" w14:textId="523DB269" w:rsidR="00D7711B" w:rsidRDefault="00D7711B" w:rsidP="00D7711B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="DFKaiShu-SB-Estd-BF"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6096A7E2" w14:textId="77777777" w:rsidR="00D7711B" w:rsidRPr="00B3392F" w:rsidRDefault="00D7711B" w:rsidP="00D7711B">
+          <w:p w14:paraId="23F24C20" w14:textId="77777777" w:rsidR="00670AD0" w:rsidRPr="00B3392F" w:rsidRDefault="00670AD0" w:rsidP="00D7711B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="DFKaiShu-SB-Estd-BF"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0EB3609F" w14:textId="77777777" w:rsidR="00D7711B" w:rsidRPr="00B3392F" w:rsidRDefault="00D7711B" w:rsidP="00D7711B">
-[...23 lines deleted...]
-          <w:p w14:paraId="7D01567C" w14:textId="77777777" w:rsidR="00D7711B" w:rsidRPr="00B3392F" w:rsidRDefault="00D7711B" w:rsidP="00D7711B">
+          <w:p w14:paraId="73CB39A2" w14:textId="77777777" w:rsidR="00D7711B" w:rsidRDefault="00D7711B" w:rsidP="00D7711B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="36BA4A63" w14:textId="77777777" w:rsidR="006D3B98" w:rsidRDefault="006D3B98" w:rsidP="00D7711B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7D01567C" w14:textId="4C56BDC0" w:rsidR="006D3B98" w:rsidRPr="00B3392F" w:rsidRDefault="006D3B98" w:rsidP="00D7711B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6EBCF816" w14:textId="77777777" w:rsidR="001B5ECF" w:rsidRPr="00B3392F" w:rsidRDefault="001B5ECF" w:rsidP="009B15D3">
-[...9 lines deleted...]
-    </w:p>
     <w:p w14:paraId="62864FE3" w14:textId="77777777" w:rsidR="003A48E6" w:rsidRPr="00B3392F" w:rsidRDefault="005E25E6" w:rsidP="00710F39">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B3392F">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:cs="DFKaiShu-SB-Estd-BF"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="RANGE!B1:G23"/>
+      <w:bookmarkStart w:id="1" w:name="RANGE!B1:G23"/>
       <w:r w:rsidR="00710F39" w:rsidRPr="00710F39">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>一、</w:t>
       </w:r>
       <w:r w:rsidR="00710F39" w:rsidRPr="00B3392F">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>研究人員近五年內</w:t>
       </w:r>
       <w:r w:rsidR="00710F39" w:rsidRPr="00710F39">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>研究成果統計及獲獎勵情形</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="0"/>
+      <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="10485" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1746"/>
         <w:gridCol w:w="1203"/>
         <w:gridCol w:w="527"/>
         <w:gridCol w:w="1212"/>
         <w:gridCol w:w="525"/>
         <w:gridCol w:w="80"/>
         <w:gridCol w:w="1203"/>
         <w:gridCol w:w="454"/>
         <w:gridCol w:w="1349"/>
         <w:gridCol w:w="381"/>
-        <w:gridCol w:w="1732"/>
+        <w:gridCol w:w="1805"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003A48E6" w:rsidRPr="00B3392F" w14:paraId="308159A1" w14:textId="77777777" w:rsidTr="003C7898">
-[...2 lines deleted...]
-            <w:tcW w:w="3011" w:type="dxa"/>
+      <w:tr w:rsidR="003A48E6" w:rsidRPr="00B3392F" w14:paraId="308159A1" w14:textId="77777777" w:rsidTr="00E31839">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2949" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="55B3A6E2" w14:textId="77777777" w:rsidR="003A48E6" w:rsidRPr="00B3392F" w:rsidRDefault="003A48E6" w:rsidP="003C7898">
-[...11 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="55B3A6E2" w14:textId="77777777" w:rsidR="003A48E6" w:rsidRPr="00F06E14" w:rsidRDefault="003A48E6" w:rsidP="003C7898">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F06E14">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>姓名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7627" w:type="dxa"/>
+            <w:tcW w:w="7536" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="681609C3" w14:textId="77777777" w:rsidR="003A48E6" w:rsidRPr="00B3392F" w:rsidRDefault="003A48E6" w:rsidP="000E3BFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A48E6" w:rsidRPr="00B3392F" w14:paraId="175E0759" w14:textId="77777777" w:rsidTr="003C7898">
-[...2 lines deleted...]
-            <w:tcW w:w="3011" w:type="dxa"/>
+      <w:tr w:rsidR="003A48E6" w:rsidRPr="00B3392F" w14:paraId="175E0759" w14:textId="77777777" w:rsidTr="00E31839">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2949" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6D583C85" w14:textId="77777777" w:rsidR="003A48E6" w:rsidRPr="00B3392F" w:rsidRDefault="003A48E6" w:rsidP="003C7898">
-[...11 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="6D583C85" w14:textId="77777777" w:rsidR="003A48E6" w:rsidRPr="00F06E14" w:rsidRDefault="003A48E6" w:rsidP="003C7898">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F06E14">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>任職機關系所</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7627" w:type="dxa"/>
+            <w:tcW w:w="7536" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6D169BA5" w14:textId="77777777" w:rsidR="003A48E6" w:rsidRPr="00B3392F" w:rsidRDefault="003A48E6" w:rsidP="000E3BFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A48E6" w:rsidRPr="00B3392F" w14:paraId="506DFE6B" w14:textId="77777777" w:rsidTr="003C7898">
-[...2 lines deleted...]
-            <w:tcW w:w="10638" w:type="dxa"/>
+      <w:tr w:rsidR="003A48E6" w:rsidRPr="00B3392F" w14:paraId="506DFE6B" w14:textId="77777777" w:rsidTr="00E31839">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10485" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0D4CA54C" w14:textId="77777777" w:rsidR="003A48E6" w:rsidRPr="00B3392F" w:rsidRDefault="003A48E6" w:rsidP="000E3BFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B3392F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>※本表所填寫下列各項數量</w:t>
-[...19 lines deleted...]
-              <w:t>研究人員個人資料表所填列之資料為依據。</w:t>
+              <w:t>※本表所填寫下列各項數量資料均應以研究人員個人資料表所填列之資料為依據。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A48E6" w:rsidRPr="00B3392F" w14:paraId="1D1FC841" w14:textId="77777777" w:rsidTr="003C7898">
-[...2 lines deleted...]
-            <w:tcW w:w="10638" w:type="dxa"/>
+      <w:tr w:rsidR="003A48E6" w:rsidRPr="00B3392F" w14:paraId="1D1FC841" w14:textId="77777777" w:rsidTr="00E31839">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10485" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="26C63659" w14:textId="4D4DA233" w:rsidR="003A48E6" w:rsidRPr="00B3392F" w:rsidRDefault="003A48E6" w:rsidP="0040177E">
-[...8 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體"/>
+          <w:p w14:paraId="26C63659" w14:textId="29E75ED1" w:rsidR="003A48E6" w:rsidRPr="003B3246" w:rsidRDefault="003A48E6" w:rsidP="003B3246">
+            <w:pPr>
+              <w:pStyle w:val="af0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="29"/>
+              </w:numPr>
+              <w:ind w:leftChars="0" w:left="164" w:hanging="164"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003B3246">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
-                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>請填寫五年內</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003B3246">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:bCs/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-[...33 lines deleted...]
-            <w:r w:rsidR="008548E4">
+            <w:r w:rsidR="008548E4" w:rsidRPr="003B3246">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
-                <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
-            <w:r w:rsidR="002131AF">
+            <w:r w:rsidR="002131AF" w:rsidRPr="003B3246">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
-                <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="00474E25">
+            <w:r w:rsidR="00474E25" w:rsidRPr="003B3246">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
-                <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidRPr="000F115C">
+            <w:r w:rsidRPr="003B3246">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
-                <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidR="0040177E">
+            <w:r w:rsidR="0040177E" w:rsidRPr="003B3246">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
-                <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
-            <w:r w:rsidRPr="000F115C">
+            <w:r w:rsidRPr="003B3246">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
-                <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
-            <w:r w:rsidR="0040177E">
+            <w:r w:rsidR="0040177E" w:rsidRPr="003B3246">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
-                <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
-            <w:r w:rsidRPr="000F115C">
+            <w:r w:rsidRPr="003B3246">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
-                <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidRPr="000F115C">
+            <w:r w:rsidRPr="003B3246">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
-                <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>迄今</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B3392F">
+            <w:r w:rsidRPr="003B3246">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:bCs/>
-                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B3392F">
+            <w:r w:rsidRPr="003B3246">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
-                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>已發表或已被接受發表之研究論文數量</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A48E6" w:rsidRPr="00B3392F" w14:paraId="0120069B" w14:textId="77777777" w:rsidTr="003C7898">
+      <w:tr w:rsidR="003A48E6" w:rsidRPr="00B3392F" w14:paraId="0120069B" w14:textId="77777777" w:rsidTr="00E31839">
         <w:trPr>
           <w:trHeight w:val="52"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3011" w:type="dxa"/>
+            <w:tcW w:w="2949" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:tl2br w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="675229DF" w14:textId="77777777" w:rsidR="003A48E6" w:rsidRPr="00B3392F" w:rsidRDefault="003A48E6" w:rsidP="003C7898">
+          <w:p w14:paraId="675229DF" w14:textId="77777777" w:rsidR="003A48E6" w:rsidRPr="00F8274B" w:rsidRDefault="003A48E6" w:rsidP="003C7898">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
-                <w:bCs/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F8274B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>研究成果</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="561D3C0F" w14:textId="77777777" w:rsidR="003A48E6" w:rsidRPr="00F8274B" w:rsidRDefault="003A48E6" w:rsidP="000E3BFD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3A95E271" w14:textId="77777777" w:rsidR="003A48E6" w:rsidRPr="00F8274B" w:rsidRDefault="003A48E6" w:rsidP="000E3BFD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="231CDE79" w14:textId="77777777" w:rsidR="003A48E6" w:rsidRPr="00F8274B" w:rsidRDefault="003A48E6" w:rsidP="000E3BFD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F8274B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>作者序</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5350" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="258F7E22" w14:textId="77777777" w:rsidR="003A48E6" w:rsidRPr="00F96C6F" w:rsidRDefault="003A48E6" w:rsidP="003C7898">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F96C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>SCI</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F96C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F96C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>SSCI</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F96C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F96C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>EI</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F96C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>期刊論文</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0CE69E58" w14:textId="56F56239" w:rsidR="003A48E6" w:rsidRPr="00B3392F" w:rsidRDefault="003A48E6" w:rsidP="000E3BFD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B3392F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
-                <w:bCs/>
-[...29 lines deleted...]
-            </w:pPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
             <w:r w:rsidRPr="00B3392F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
-                <w:bCs/>
-[...21 lines deleted...]
-            </w:pPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>包括填表說明</w:t>
+            </w:r>
+            <w:r w:rsidR="004475F7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>二</w:t>
+            </w:r>
             <w:r w:rsidRPr="00B3392F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
-                <w:b/>
-[...2 lines deleted...]
-              <w:t>SCI</w:t>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="00B3392F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
-                <w:b/>
-[...2 lines deleted...]
-              <w:t>、</w:t>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>一</w:t>
             </w:r>
             <w:r w:rsidRPr="00B3392F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
-                <w:b/>
-[...2 lines deleted...]
-              <w:t>SSCI</w:t>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="00B3392F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
-                <w:b/>
-[...2 lines deleted...]
-              <w:t>、</w:t>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>之</w:t>
             </w:r>
             <w:r w:rsidRPr="00B3392F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
-                <w:b/>
-[...2 lines deleted...]
-              <w:t>EI</w:t>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1.</w:t>
             </w:r>
             <w:r w:rsidRPr="00B3392F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
-                <w:b/>
-[...11 lines deleted...]
-            </w:pPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>所列四類論文：正式論文、簡報型論文、病例報告、綜合評論</w:t>
+            </w:r>
             <w:r w:rsidRPr="00B3392F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...28 lines deleted...]
-              </w:rPr>
               <w:t>)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B3392F">
-[...31 lines deleted...]
-            <w:tcW w:w="2166" w:type="dxa"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2186" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="06554E18" w14:textId="77777777" w:rsidR="003A48E6" w:rsidRPr="00B3392F" w:rsidRDefault="003A48E6" w:rsidP="000E3BFD">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00B3392F">
+          <w:p w14:paraId="5B6FC2B6" w14:textId="77777777" w:rsidR="00F5237F" w:rsidRPr="00F5237F" w:rsidRDefault="00F5237F" w:rsidP="00F5237F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5237F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>其他學術期刊論文</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="11A1A412" w14:textId="77777777" w:rsidR="003A48E6" w:rsidRPr="00B3392F" w:rsidRDefault="003A48E6" w:rsidP="000E3BFD">
-[...39 lines deleted...]
-              <w:t>)</w:t>
+          <w:p w14:paraId="11A1A412" w14:textId="698DB23B" w:rsidR="003A48E6" w:rsidRPr="00B3392F" w:rsidRDefault="00F5237F" w:rsidP="00F5237F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5237F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>（未收錄於</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F5237F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> SCI</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F5237F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F5237F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SSCI </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F5237F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>或</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F5237F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EI </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F5237F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>之期刊論文）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A48E6" w:rsidRPr="00B3392F" w14:paraId="1563BB9C" w14:textId="77777777" w:rsidTr="003C7898">
+      <w:tr w:rsidR="003A48E6" w:rsidRPr="00B3392F" w14:paraId="1563BB9C" w14:textId="77777777" w:rsidTr="00E31839">
         <w:trPr>
           <w:trHeight w:val="50"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3011" w:type="dxa"/>
+            <w:tcW w:w="2949" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:tl2br w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="44AA2766" w14:textId="77777777" w:rsidR="003A48E6" w:rsidRPr="00B3392F" w:rsidRDefault="003A48E6" w:rsidP="000E3BFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1775" w:type="dxa"/>
+            <w:tcW w:w="1739" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4EB64BA5" w14:textId="77777777" w:rsidR="003A48E6" w:rsidRPr="00B3392F" w:rsidRDefault="003A48E6" w:rsidP="003C7898">
+          <w:p w14:paraId="4EB64BA5" w14:textId="77777777" w:rsidR="003A48E6" w:rsidRPr="00A95F8C" w:rsidRDefault="003A48E6" w:rsidP="003C7898">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B3392F">
+            <w:r w:rsidRPr="00A95F8C">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>SCI</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B3392F">
+            <w:r w:rsidRPr="00A95F8C">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>論文</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="1808" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4280EB35" w14:textId="77777777" w:rsidR="003A48E6" w:rsidRPr="00B3392F" w:rsidRDefault="003A48E6" w:rsidP="003C7898">
+          <w:p w14:paraId="4280EB35" w14:textId="77777777" w:rsidR="003A48E6" w:rsidRPr="00A95F8C" w:rsidRDefault="003A48E6" w:rsidP="003C7898">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B3392F">
+            <w:r w:rsidRPr="00A95F8C">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>SSCI</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B3392F">
+            <w:r w:rsidRPr="00A95F8C">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>論文</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="1803" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="66CC2A2A" w14:textId="77777777" w:rsidR="003A48E6" w:rsidRPr="00B3392F" w:rsidRDefault="003A48E6" w:rsidP="003C7898">
+          <w:p w14:paraId="66CC2A2A" w14:textId="77777777" w:rsidR="003A48E6" w:rsidRPr="00A95F8C" w:rsidRDefault="003A48E6" w:rsidP="003C7898">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B3392F">
+            <w:r w:rsidRPr="00A95F8C">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>EI</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B3392F">
+            <w:r w:rsidRPr="00A95F8C">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>論文</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2166" w:type="dxa"/>
+            <w:tcW w:w="2186" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="417A8C43" w14:textId="77777777" w:rsidR="003A48E6" w:rsidRPr="00B3392F" w:rsidRDefault="003A48E6" w:rsidP="000E3BFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A48E6" w:rsidRPr="00B3392F" w14:paraId="523DC2CD" w14:textId="77777777" w:rsidTr="003C7898">
+      <w:tr w:rsidR="003A48E6" w:rsidRPr="00B3392F" w14:paraId="523DC2CD" w14:textId="77777777" w:rsidTr="00E31839">
         <w:trPr>
           <w:trHeight w:val="50"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3011" w:type="dxa"/>
+            <w:tcW w:w="2949" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2E211E46" w14:textId="77777777" w:rsidR="003A48E6" w:rsidRPr="00B3392F" w:rsidRDefault="003A48E6" w:rsidP="003C7898">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B3392F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>第一作者</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="47932BA9" w14:textId="77777777" w:rsidR="003A48E6" w:rsidRPr="00B3392F" w:rsidRDefault="003A48E6" w:rsidP="003C7898">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B3392F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>論文篇數</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1775" w:type="dxa"/>
+            <w:tcW w:w="1739" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="73FED021" w14:textId="77777777" w:rsidR="003A48E6" w:rsidRPr="00B3392F" w:rsidRDefault="003A48E6" w:rsidP="000E3BFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="1808" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="118364BF" w14:textId="77777777" w:rsidR="003A48E6" w:rsidRPr="00B3392F" w:rsidRDefault="003A48E6" w:rsidP="000E3BFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="1803" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="78BCB672" w14:textId="77777777" w:rsidR="003A48E6" w:rsidRPr="00B3392F" w:rsidRDefault="003A48E6" w:rsidP="000E3BFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2166" w:type="dxa"/>
+            <w:tcW w:w="2186" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7AB0230E" w14:textId="77777777" w:rsidR="003A48E6" w:rsidRPr="00B3392F" w:rsidRDefault="003A48E6" w:rsidP="000E3BFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A48E6" w:rsidRPr="00B3392F" w14:paraId="5F584378" w14:textId="77777777" w:rsidTr="003C7898">
+      <w:tr w:rsidR="003A48E6" w:rsidRPr="00B3392F" w14:paraId="5F584378" w14:textId="77777777" w:rsidTr="00E31839">
         <w:trPr>
           <w:trHeight w:val="50"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3011" w:type="dxa"/>
+            <w:tcW w:w="2949" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="26670FE9" w14:textId="77777777" w:rsidR="000E3BFD" w:rsidRPr="00B3392F" w:rsidRDefault="003A48E6" w:rsidP="003C7898">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B3392F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>非第一作者之通訊作者</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5ADA2486" w14:textId="77777777" w:rsidR="003A48E6" w:rsidRPr="00B3392F" w:rsidRDefault="003A48E6" w:rsidP="003C7898">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B3392F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>論文篇數</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1775" w:type="dxa"/>
+            <w:tcW w:w="1739" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7DB8226F" w14:textId="77777777" w:rsidR="003A48E6" w:rsidRPr="00B3392F" w:rsidRDefault="003A48E6" w:rsidP="000E3BFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="1808" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1C0E02E6" w14:textId="77777777" w:rsidR="003A48E6" w:rsidRPr="00B3392F" w:rsidRDefault="003A48E6" w:rsidP="000E3BFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="1803" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6091EDB8" w14:textId="77777777" w:rsidR="003A48E6" w:rsidRPr="00B3392F" w:rsidRDefault="003A48E6" w:rsidP="000E3BFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2166" w:type="dxa"/>
+            <w:tcW w:w="2186" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5959A693" w14:textId="77777777" w:rsidR="003A48E6" w:rsidRPr="00B3392F" w:rsidRDefault="003A48E6" w:rsidP="000E3BFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A48E6" w:rsidRPr="00B3392F" w14:paraId="64EAAF00" w14:textId="77777777" w:rsidTr="003C7898">
+      <w:tr w:rsidR="003A48E6" w:rsidRPr="00B3392F" w14:paraId="64EAAF00" w14:textId="77777777" w:rsidTr="00E31839">
         <w:trPr>
           <w:trHeight w:val="50"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3011" w:type="dxa"/>
+            <w:tcW w:w="2949" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="58214C47" w14:textId="77777777" w:rsidR="003A48E6" w:rsidRPr="00B3392F" w:rsidRDefault="003A48E6" w:rsidP="003C7898">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B3392F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>非第一或通訊作者之</w:t>
-[...21 lines deleted...]
-            <w:tcW w:w="1775" w:type="dxa"/>
+              <w:t>非第一或通訊作者之其他序位作者論文篇數</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1739" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="10781909" w14:textId="77777777" w:rsidR="003A48E6" w:rsidRPr="00B3392F" w:rsidRDefault="003A48E6" w:rsidP="000E3BFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="1808" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6A652E8E" w14:textId="77777777" w:rsidR="003A48E6" w:rsidRPr="00B3392F" w:rsidRDefault="003A48E6" w:rsidP="000E3BFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="1803" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B7F7F2" w14:textId="77777777" w:rsidR="003A48E6" w:rsidRPr="00B3392F" w:rsidRDefault="003A48E6" w:rsidP="000E3BFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2166" w:type="dxa"/>
+            <w:tcW w:w="2186" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1AAFCA25" w14:textId="77777777" w:rsidR="003A48E6" w:rsidRPr="00B3392F" w:rsidRDefault="003A48E6" w:rsidP="000E3BFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A48E6" w:rsidRPr="00B3392F" w14:paraId="40DAE33A" w14:textId="77777777" w:rsidTr="003C7898">
+      <w:tr w:rsidR="003A48E6" w:rsidRPr="00B3392F" w14:paraId="40DAE33A" w14:textId="77777777" w:rsidTr="00E31839">
         <w:trPr>
           <w:trHeight w:val="50"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3011" w:type="dxa"/>
+            <w:tcW w:w="2949" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1A4890BB" w14:textId="77777777" w:rsidR="003A48E6" w:rsidRPr="00B3392F" w:rsidRDefault="003A48E6" w:rsidP="003C7898">
+          <w:p w14:paraId="1A4890BB" w14:textId="77777777" w:rsidR="003A48E6" w:rsidRPr="004A0594" w:rsidRDefault="003A48E6" w:rsidP="003C7898">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="004A0594">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>總篇</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A0594">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A0594">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>件</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A0594">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A0594">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>數</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6CE527D4" w14:textId="77777777" w:rsidR="003A48E6" w:rsidRPr="00B3392F" w:rsidRDefault="003A48E6" w:rsidP="003C7898">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00B3392F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
-                <w:b/>
-[...4 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
             <w:r w:rsidRPr="00B3392F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
-                <w:b/>
-[...2 lines deleted...]
-              <w:t>(</w:t>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>以上三項總和</w:t>
             </w:r>
             <w:r w:rsidRPr="00B3392F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
-                <w:b/>
-[...7 lines deleted...]
-                <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B3392F">
-[...57 lines deleted...]
-            <w:tcW w:w="1775" w:type="dxa"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1739" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2E35DE50" w14:textId="77777777" w:rsidR="003A48E6" w:rsidRPr="00B3392F" w:rsidRDefault="003A48E6" w:rsidP="000E3BFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="1808" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="639E64EC" w14:textId="77777777" w:rsidR="003A48E6" w:rsidRPr="00B3392F" w:rsidRDefault="003A48E6" w:rsidP="000E3BFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="1803" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4E92A4F9" w14:textId="77777777" w:rsidR="003A48E6" w:rsidRPr="00B3392F" w:rsidRDefault="003A48E6" w:rsidP="000E3BFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2166" w:type="dxa"/>
+            <w:tcW w:w="2186" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6ACFCC3B" w14:textId="77777777" w:rsidR="003A48E6" w:rsidRPr="00B3392F" w:rsidRDefault="003A48E6" w:rsidP="000E3BFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A48E6" w:rsidRPr="00B3392F" w14:paraId="06FD98CE" w14:textId="77777777" w:rsidTr="003C7898">
+      <w:tr w:rsidR="003A48E6" w:rsidRPr="00B3392F" w14:paraId="06FD98CE" w14:textId="77777777" w:rsidTr="00E31839">
         <w:trPr>
           <w:trHeight w:val="50"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10638" w:type="dxa"/>
+            <w:tcW w:w="10485" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="284C0236" w14:textId="5C02C900" w:rsidR="003A48E6" w:rsidRPr="00B3392F" w:rsidRDefault="000E3BFD" w:rsidP="002B349A">
+          <w:p w14:paraId="284C0236" w14:textId="0DC15C5C" w:rsidR="003A48E6" w:rsidRPr="00B3392F" w:rsidRDefault="000E3BFD" w:rsidP="002B349A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B3392F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>SCI</w:t>
             </w:r>
             <w:r w:rsidR="003A48E6" w:rsidRPr="00B3392F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>、</w:t>
             </w:r>
             <w:r w:rsidR="003A48E6" w:rsidRPr="00B3392F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>SSCI</w:t>
             </w:r>
             <w:r w:rsidR="003A48E6" w:rsidRPr="00B3392F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>、</w:t>
             </w:r>
             <w:r w:rsidR="003A48E6" w:rsidRPr="00B3392F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>EI</w:t>
             </w:r>
             <w:r w:rsidR="003A48E6" w:rsidRPr="00B3392F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>之期刊論文資料，可就近至各大學圖書館、</w:t>
             </w:r>
-            <w:r w:rsidR="00DC28E0">
-[...4 lines deleted...]
-              <w:t>科技部</w:t>
+            <w:r w:rsidR="000E7912">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>國科會</w:t>
             </w:r>
             <w:r w:rsidR="003A48E6" w:rsidRPr="00B3392F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>科技政策研究與資訊中心等查閱或上網檢索。上述</w:t>
             </w:r>
             <w:r w:rsidR="003A48E6" w:rsidRPr="00B3392F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>SCI</w:t>
             </w:r>
             <w:r w:rsidR="003A48E6" w:rsidRPr="00B3392F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>、</w:t>
             </w:r>
             <w:r w:rsidR="003A48E6" w:rsidRPr="00B3392F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
@@ -8594,944 +8338,864 @@
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="003D14B1" w:rsidRPr="00103014">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>年</w:t>
             </w:r>
             <w:r w:rsidR="003A48E6" w:rsidRPr="00B3392F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>版本為</w:t>
-[...15 lines deleted...]
-              <w:t>。</w:t>
+              <w:t>版本為準。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A48E6" w:rsidRPr="00B3392F" w14:paraId="0D638DF7" w14:textId="77777777" w:rsidTr="003C7898">
+      <w:tr w:rsidR="003A48E6" w:rsidRPr="00B3392F" w14:paraId="0D638DF7" w14:textId="77777777" w:rsidTr="00E31839">
         <w:trPr>
           <w:trHeight w:val="50"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10638" w:type="dxa"/>
+            <w:tcW w:w="10485" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="49DBB961" w14:textId="1E2C270B" w:rsidR="003A48E6" w:rsidRPr="00B3392F" w:rsidRDefault="003A48E6" w:rsidP="0040177E">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00B3392F">
+          <w:p w14:paraId="49DBB961" w14:textId="29156089" w:rsidR="003A48E6" w:rsidRPr="003B3246" w:rsidRDefault="003A48E6" w:rsidP="003B3246">
+            <w:pPr>
+              <w:pStyle w:val="af0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="29"/>
+              </w:numPr>
+              <w:ind w:leftChars="0" w:left="164" w:hanging="164"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003B3246">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
-                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>請填寫五年內</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003B3246">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:bCs/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B3392F">
-[...31 lines deleted...]
-            <w:r w:rsidR="008548E4">
+            <w:r w:rsidR="008548E4" w:rsidRPr="003B3246">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
-                <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
-            <w:r w:rsidR="002131AF">
+            <w:r w:rsidR="002131AF" w:rsidRPr="003B3246">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
-                <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="00474E25">
+            <w:r w:rsidR="00474E25" w:rsidRPr="003B3246">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
-                <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="00776A78" w:rsidRPr="000F115C">
+            <w:r w:rsidR="00776A78" w:rsidRPr="003B3246">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
-                <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidR="00776A78">
+            <w:r w:rsidR="00776A78" w:rsidRPr="003B3246">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
-                <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
-            <w:r w:rsidR="00776A78" w:rsidRPr="000F115C">
+            <w:r w:rsidR="00776A78" w:rsidRPr="003B3246">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
-                <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
-            <w:r w:rsidR="00776A78">
+            <w:r w:rsidR="00776A78" w:rsidRPr="003B3246">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
-                <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
-            <w:r w:rsidR="00776A78" w:rsidRPr="000F115C">
+            <w:r w:rsidR="00776A78" w:rsidRPr="003B3246">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
-                <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="00776A78" w:rsidRPr="000F115C">
+            <w:r w:rsidR="00776A78" w:rsidRPr="003B3246">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
-                <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>迄今</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B3392F">
+            <w:r w:rsidRPr="003B3246">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
-                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B3392F">
+            <w:r w:rsidRPr="003B3246">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
-                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>已獲得或已刊登之下列研究成果數量</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E3BFD" w:rsidRPr="00B3392F" w14:paraId="7D018221" w14:textId="77777777" w:rsidTr="003C7898">
+      <w:tr w:rsidR="000E3BFD" w:rsidRPr="00B3392F" w14:paraId="7D018221" w14:textId="77777777" w:rsidTr="00E31839">
         <w:trPr>
           <w:trHeight w:val="225"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1773" w:type="dxa"/>
-[...8 lines deleted...]
-                <w:b/>
+            <w:tcW w:w="1746" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F49FA66" w14:textId="77777777" w:rsidR="000E3BFD" w:rsidRPr="00F06E14" w:rsidRDefault="000E3BFD" w:rsidP="003C7898">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F06E14">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>成果名稱</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1730" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1417E157" w14:textId="77777777" w:rsidR="000E3BFD" w:rsidRPr="00B3392F" w:rsidRDefault="000E3BFD" w:rsidP="003C7898">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B3392F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
-                <w:b/>
-[...8 lines deleted...]
-            <w:tcW w:w="1773" w:type="dxa"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>專利</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1737" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1417E157" w14:textId="77777777" w:rsidR="000E3BFD" w:rsidRPr="00B3392F" w:rsidRDefault="000E3BFD" w:rsidP="003C7898">
+          <w:p w14:paraId="732C889D" w14:textId="77777777" w:rsidR="000E3BFD" w:rsidRPr="00B3392F" w:rsidRDefault="000E3BFD" w:rsidP="003C7898">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B3392F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>專利</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1773" w:type="dxa"/>
+              <w:t>技轉</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1737" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E81F037" w14:textId="77777777" w:rsidR="000E3BFD" w:rsidRPr="00B3392F" w:rsidRDefault="000E3BFD" w:rsidP="003C7898">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B3392F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>研討會</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29E92727" w14:textId="77777777" w:rsidR="000E3BFD" w:rsidRPr="00B3392F" w:rsidRDefault="000E3BFD" w:rsidP="003C7898">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B3392F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>論文摘要</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1730" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="732C889D" w14:textId="77777777" w:rsidR="000E3BFD" w:rsidRPr="00B3392F" w:rsidRDefault="000E3BFD" w:rsidP="003C7898">
+          <w:p w14:paraId="708FCD58" w14:textId="77777777" w:rsidR="000E3BFD" w:rsidRPr="00B3392F" w:rsidRDefault="000E3BFD" w:rsidP="003C7898">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B3392F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>技轉</w:t>
-[...10 lines deleted...]
-          <w:p w14:paraId="0E81F037" w14:textId="77777777" w:rsidR="000E3BFD" w:rsidRPr="00B3392F" w:rsidRDefault="000E3BFD" w:rsidP="003C7898">
+              <w:t>專書或</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57C5A26D" w14:textId="77777777" w:rsidR="000E3BFD" w:rsidRPr="00B3392F" w:rsidRDefault="000E3BFD" w:rsidP="003C7898">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B3392F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>研討會</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="29E92727" w14:textId="77777777" w:rsidR="000E3BFD" w:rsidRPr="00B3392F" w:rsidRDefault="000E3BFD" w:rsidP="003C7898">
+              <w:t>專書章節</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1805" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="53F51A5F" w14:textId="77777777" w:rsidR="000E3BFD" w:rsidRPr="00B3392F" w:rsidRDefault="000E3BFD" w:rsidP="003C7898">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B3392F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>論文摘要</w:t>
-[...61 lines deleted...]
-              </w:rPr>
               <w:t>其他</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E3BFD" w:rsidRPr="00B3392F" w14:paraId="20E7CD60" w14:textId="77777777" w:rsidTr="003C7898">
+      <w:tr w:rsidR="000E3BFD" w:rsidRPr="00B3392F" w14:paraId="20E7CD60" w14:textId="77777777" w:rsidTr="00E31839">
         <w:trPr>
           <w:trHeight w:val="224"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1773" w:type="dxa"/>
+            <w:tcW w:w="1746" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3DEA211A" w14:textId="77777777" w:rsidR="000E3BFD" w:rsidRPr="00B3392F" w:rsidRDefault="000E3BFD" w:rsidP="000E3BFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B3392F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>（件、冊、章、篇）數</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1773" w:type="dxa"/>
+            <w:tcW w:w="1730" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5A04B8B0" w14:textId="77777777" w:rsidR="000E3BFD" w:rsidRPr="00B3392F" w:rsidRDefault="000E3BFD" w:rsidP="000E3BFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1773" w:type="dxa"/>
+            <w:tcW w:w="1737" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="022E1467" w14:textId="77777777" w:rsidR="000E3BFD" w:rsidRPr="00B3392F" w:rsidRDefault="000E3BFD" w:rsidP="000E3BFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1773" w:type="dxa"/>
+            <w:tcW w:w="1737" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3CD16C70" w14:textId="77777777" w:rsidR="000E3BFD" w:rsidRPr="00B3392F" w:rsidRDefault="000E3BFD" w:rsidP="000E3BFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1773" w:type="dxa"/>
+            <w:tcW w:w="1730" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4939E74C" w14:textId="77777777" w:rsidR="000E3BFD" w:rsidRPr="00B3392F" w:rsidRDefault="000E3BFD" w:rsidP="000E3BFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1773" w:type="dxa"/>
+            <w:tcW w:w="1805" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4D6B1A96" w14:textId="77777777" w:rsidR="000E3BFD" w:rsidRPr="00B3392F" w:rsidRDefault="000E3BFD" w:rsidP="000E3BFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E3BFD" w:rsidRPr="00B3392F" w14:paraId="6981E855" w14:textId="77777777" w:rsidTr="003C7898">
-[...2 lines deleted...]
-            <w:tcW w:w="10638" w:type="dxa"/>
+      <w:tr w:rsidR="000E3BFD" w:rsidRPr="00B3392F" w14:paraId="6981E855" w14:textId="77777777" w:rsidTr="00E31839">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10485" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="77BEB064" w14:textId="73E11D8A" w:rsidR="000E3BFD" w:rsidRPr="00B3392F" w:rsidRDefault="000E3BFD" w:rsidP="0040177E">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00B3392F">
+          <w:p w14:paraId="77BEB064" w14:textId="3349E89E" w:rsidR="000E3BFD" w:rsidRPr="003B3246" w:rsidRDefault="000E3BFD" w:rsidP="003B3246">
+            <w:pPr>
+              <w:pStyle w:val="af0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="29"/>
+              </w:numPr>
+              <w:ind w:leftChars="0" w:left="164" w:hanging="164"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003B3246">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
-                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>請填寫五年內</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003B3246">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:bCs/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B3392F">
-[...31 lines deleted...]
-            <w:r w:rsidR="008548E4">
+            <w:r w:rsidR="008548E4" w:rsidRPr="003B3246">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
-                <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
-            <w:r w:rsidR="002131AF">
+            <w:r w:rsidR="002131AF" w:rsidRPr="003B3246">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
-                <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="00474E25">
+            <w:r w:rsidR="00474E25" w:rsidRPr="003B3246">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
-                <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="00776A78" w:rsidRPr="000F115C">
+            <w:r w:rsidR="00776A78" w:rsidRPr="003B3246">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
-                <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidR="00776A78">
+            <w:r w:rsidR="00776A78" w:rsidRPr="003B3246">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
-                <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
-            <w:r w:rsidR="00776A78" w:rsidRPr="000F115C">
+            <w:r w:rsidR="00776A78" w:rsidRPr="003B3246">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
-                <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
-            <w:r w:rsidR="00776A78">
+            <w:r w:rsidR="00776A78" w:rsidRPr="003B3246">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
-                <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
-            <w:r w:rsidR="00776A78" w:rsidRPr="000F115C">
+            <w:r w:rsidR="00776A78" w:rsidRPr="003B3246">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
-                <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="00776A78" w:rsidRPr="000F115C">
+            <w:r w:rsidR="00776A78" w:rsidRPr="003B3246">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
-                <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>迄今</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B3392F">
+            <w:r w:rsidRPr="003B3246">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
-                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B3392F">
+            <w:r w:rsidRPr="003B3246">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
-                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>獲得獎勵情形</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E3BFD" w:rsidRPr="00B3392F" w14:paraId="710A0384" w14:textId="77777777" w:rsidTr="003C7898">
-[...2 lines deleted...]
-            <w:tcW w:w="5399" w:type="dxa"/>
+      <w:tr w:rsidR="000E3BFD" w:rsidRPr="00B3392F" w14:paraId="710A0384" w14:textId="77777777" w:rsidTr="00E31839">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5293" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="37BAF665" w14:textId="77777777" w:rsidR="000E3BFD" w:rsidRPr="00B3392F" w:rsidRDefault="000E3BFD" w:rsidP="003C7898">
-[...11 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="37BAF665" w14:textId="77777777" w:rsidR="000E3BFD" w:rsidRPr="002D390D" w:rsidRDefault="000E3BFD" w:rsidP="003C7898">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D390D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>年　　　度</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5239" w:type="dxa"/>
+            <w:tcW w:w="5192" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1A8B61A7" w14:textId="77777777" w:rsidR="000E3BFD" w:rsidRPr="00B3392F" w:rsidRDefault="000E3BFD" w:rsidP="003C7898">
-[...11 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="1A8B61A7" w14:textId="77777777" w:rsidR="000E3BFD" w:rsidRPr="002D390D" w:rsidRDefault="000E3BFD" w:rsidP="003C7898">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D390D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>請選填下列獎項名稱：</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="702DF8CA" w14:textId="77777777" w:rsidR="000E3BFD" w:rsidRPr="00B3392F" w:rsidRDefault="000E3BFD" w:rsidP="003C7898">
-[...11 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="702DF8CA" w14:textId="77777777" w:rsidR="000E3BFD" w:rsidRPr="002D390D" w:rsidRDefault="000E3BFD" w:rsidP="003C7898">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D390D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>傑出獎、吳大猷獎、其他獎</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2EAE5545" w14:textId="77777777" w:rsidR="000E3BFD" w:rsidRPr="00B3392F" w:rsidRDefault="000E3BFD" w:rsidP="003C7898">
-[...11 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="2EAE5545" w14:textId="77777777" w:rsidR="000E3BFD" w:rsidRPr="002D390D" w:rsidRDefault="000E3BFD" w:rsidP="003C7898">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D390D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B3392F">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="002D390D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>請填其他獎之名稱</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B3392F">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="002D390D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A48E6" w:rsidRPr="00B3392F" w14:paraId="125E6DF2" w14:textId="77777777" w:rsidTr="003C7898">
-[...2 lines deleted...]
-            <w:tcW w:w="5399" w:type="dxa"/>
+      <w:tr w:rsidR="003A48E6" w:rsidRPr="00B3392F" w14:paraId="125E6DF2" w14:textId="77777777" w:rsidTr="00E31839">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5293" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2835DBC9" w14:textId="77777777" w:rsidR="003A48E6" w:rsidRPr="00B3392F" w:rsidRDefault="003A48E6" w:rsidP="000E3BFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5239" w:type="dxa"/>
+            <w:tcW w:w="5192" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="353D792C" w14:textId="77777777" w:rsidR="003A48E6" w:rsidRPr="00B3392F" w:rsidRDefault="003A48E6" w:rsidP="000E3BFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A48E6" w:rsidRPr="00B3392F" w14:paraId="4F94D8FC" w14:textId="77777777" w:rsidTr="003C7898">
-[...2 lines deleted...]
-            <w:tcW w:w="5399" w:type="dxa"/>
+      <w:tr w:rsidR="003A48E6" w:rsidRPr="00B3392F" w14:paraId="4F94D8FC" w14:textId="77777777" w:rsidTr="00E31839">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5293" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4BAC920A" w14:textId="77777777" w:rsidR="003A48E6" w:rsidRPr="00B3392F" w:rsidRDefault="003A48E6" w:rsidP="000E3BFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5239" w:type="dxa"/>
+            <w:tcW w:w="5192" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="366B5B28" w14:textId="77777777" w:rsidR="003A48E6" w:rsidRPr="00B3392F" w:rsidRDefault="003A48E6" w:rsidP="000E3BFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A48E6" w:rsidRPr="00B3392F" w14:paraId="66E8D186" w14:textId="77777777" w:rsidTr="003C7898">
-[...2 lines deleted...]
-            <w:tcW w:w="5399" w:type="dxa"/>
+      <w:tr w:rsidR="003A48E6" w:rsidRPr="00B3392F" w14:paraId="66E8D186" w14:textId="77777777" w:rsidTr="00E31839">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5293" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1C551204" w14:textId="77777777" w:rsidR="003A48E6" w:rsidRPr="00B3392F" w:rsidRDefault="003A48E6" w:rsidP="000E3BFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5239" w:type="dxa"/>
+            <w:tcW w:w="5192" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="06A0EE76" w14:textId="77777777" w:rsidR="003A48E6" w:rsidRPr="00B3392F" w:rsidRDefault="003A48E6" w:rsidP="000E3BFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0CBAE56A" w14:textId="77777777" w:rsidR="000E3BFD" w:rsidRPr="00B3392F" w:rsidRDefault="000E3BFD" w:rsidP="003A48E6">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="78FFBDEA" w14:textId="77777777" w:rsidR="00F9516C" w:rsidRPr="00B3392F" w:rsidRDefault="000E3BFD" w:rsidP="00F9516C">
+    <w:p w14:paraId="78FFBDEA" w14:textId="26DC7BB8" w:rsidR="00F9516C" w:rsidRPr="00B3392F" w:rsidRDefault="000E3BFD" w:rsidP="00F9516C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B3392F">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
-      <w:bookmarkStart w:id="1" w:name="RANGE!B1:H20"/>
+      <w:bookmarkStart w:id="2" w:name="RANGE!B1:H20"/>
       <w:r w:rsidR="00710F39">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:cs="DFKaiShu-SB-Estd-BF" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>二</w:t>
       </w:r>
       <w:r w:rsidR="00710F39" w:rsidRPr="00710F39">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:cs="DFKaiShu-SB-Estd-BF" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
       <w:r w:rsidR="00710F39" w:rsidRPr="00B3392F">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
@@ -9539,331 +9203,279 @@
         </w:rPr>
         <w:t>研究人員近五年內</w:t>
       </w:r>
       <w:r w:rsidR="00710F39" w:rsidRPr="00B3392F">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>研究論文著作積分</w:t>
       </w:r>
       <w:r w:rsidR="00710F39" w:rsidRPr="00710F39">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>統計</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidR="008731A9" w:rsidRPr="00B3392F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="008731A9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>表</w:t>
+      </w:r>
+      <w:r w:rsidR="008731A9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidR="008731A9" w:rsidRPr="00B3392F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="11004" w:type="dxa"/>
+        <w:tblW w:w="10773" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="615"/>
-[...7 lines deleted...]
-        <w:gridCol w:w="22"/>
+        <w:gridCol w:w="567"/>
+        <w:gridCol w:w="850"/>
+        <w:gridCol w:w="1413"/>
+        <w:gridCol w:w="3549"/>
+        <w:gridCol w:w="992"/>
+        <w:gridCol w:w="709"/>
+        <w:gridCol w:w="850"/>
+        <w:gridCol w:w="709"/>
+        <w:gridCol w:w="1134"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F9516C" w:rsidRPr="00B3392F" w14:paraId="4945F5DC" w14:textId="77777777" w:rsidTr="00F9516C">
+      <w:tr w:rsidR="00432399" w:rsidRPr="00B3392F" w14:paraId="4945F5DC" w14:textId="77777777" w:rsidTr="00432399">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1777" w:type="dxa"/>
+            <w:tcW w:w="2830" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0625B2DF" w14:textId="7D0BE66C" w:rsidR="00432399" w:rsidRPr="00B3392F" w:rsidRDefault="00432399" w:rsidP="00432399">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F06E14">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>姓名</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7943" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F4BC809" w14:textId="77777777" w:rsidR="00432399" w:rsidRDefault="00432399" w:rsidP="00432399">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00432399" w:rsidRPr="00B3392F" w14:paraId="59383B89" w14:textId="77777777" w:rsidTr="00432399">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2830" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BF5C4AD" w14:textId="5CE26BE5" w:rsidR="00432399" w:rsidRPr="00B3392F" w:rsidRDefault="00432399" w:rsidP="00432399">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F06E14">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>任職機關系所</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7943" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E86ECD3" w14:textId="77777777" w:rsidR="00432399" w:rsidRDefault="00432399" w:rsidP="00432399">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F9516C" w:rsidRPr="00B3392F" w14:paraId="430A16D5" w14:textId="77777777" w:rsidTr="00404634">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D50CB4A" w14:textId="77777777" w:rsidR="00F9516C" w:rsidRPr="00B3392F" w:rsidRDefault="00F9516C" w:rsidP="00F9516C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B3392F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>序號</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="77DD0745" w14:textId="26304D25" w:rsidR="00F9516C" w:rsidRPr="00B3392F" w:rsidRDefault="007F7D5E" w:rsidP="00F9516C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007F7D5E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>參見填表說明之「研究成果類別代碼」</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4962" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="0625B2DF" w14:textId="77777777" w:rsidR="00F9516C" w:rsidRPr="00B3392F" w:rsidRDefault="00F9516C" w:rsidP="009D1890">
-[...238 lines deleted...]
-          </w:tcPr>
           <w:p w14:paraId="756CCA97" w14:textId="4513C9DB" w:rsidR="00F9516C" w:rsidRPr="00B3392F" w:rsidRDefault="00F9516C" w:rsidP="003C7898">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B3392F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>五年內</w:t>
             </w:r>
             <w:r w:rsidRPr="00C01379">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
@@ -9978,1428 +9590,1360 @@
             <w:r w:rsidRPr="00C01379">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="00C01379">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>代</w:t>
             </w:r>
             <w:r w:rsidRPr="00B3392F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>表性研究成果名稱</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="69A4EBAE" w14:textId="77777777" w:rsidR="00F9516C" w:rsidRPr="00B3392F" w:rsidRDefault="00F9516C" w:rsidP="009064D1">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00B3392F">
+          <w:p w14:paraId="78CA8F5D" w14:textId="77777777" w:rsidR="00AA5E69" w:rsidRDefault="00F9516C" w:rsidP="009064D1">
+            <w:pPr>
+              <w:pStyle w:val="af0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="30"/>
+              </w:numPr>
+              <w:ind w:leftChars="0" w:left="314" w:hanging="314"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA5E69">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>學術論文必須填寫所有作者</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B3392F">
+            <w:r w:rsidRPr="00AA5E69">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B3392F">
+            <w:r w:rsidRPr="00AA5E69">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>按期刊所刊登之原排序</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B3392F">
+            <w:r w:rsidRPr="00AA5E69">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B3392F">
-[...46 lines deleted...]
-            <w:r w:rsidRPr="00B3392F">
+            <w:r w:rsidRPr="00AA5E69">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>、著作名稱、期刊名稱、年份、卷期、起迄頁數。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5230E8ED" w14:textId="77777777" w:rsidR="00AA5E69" w:rsidRDefault="00F9516C" w:rsidP="009064D1">
+            <w:pPr>
+              <w:pStyle w:val="af0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="30"/>
+              </w:numPr>
+              <w:ind w:leftChars="0" w:left="314" w:hanging="314"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA5E69">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>專利必須填寫專利名稱、發明人、證書號碼、國別、專利期限。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4908D8A2" w14:textId="77777777" w:rsidR="00F9516C" w:rsidRPr="00B3392F" w:rsidRDefault="00F9516C" w:rsidP="009064D1">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00B3392F">
+          <w:p w14:paraId="2865438C" w14:textId="77777777" w:rsidR="00AA5E69" w:rsidRDefault="00F9516C" w:rsidP="002B349A">
+            <w:pPr>
+              <w:pStyle w:val="af0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="30"/>
+              </w:numPr>
+              <w:ind w:leftChars="0" w:left="314" w:hanging="314"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA5E69">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>技術移轉必須填寫技術名稱、技轉金額及對象、年份。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="736BADAB" w14:textId="0F06419F" w:rsidR="00F9516C" w:rsidRPr="00B3392F" w:rsidRDefault="00F9516C" w:rsidP="002B349A">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00B3392F">
+          <w:p w14:paraId="736BADAB" w14:textId="2BB3B64C" w:rsidR="00F9516C" w:rsidRPr="00AA5E69" w:rsidRDefault="00F9516C" w:rsidP="002B349A">
+            <w:pPr>
+              <w:pStyle w:val="af0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="30"/>
+              </w:numPr>
+              <w:ind w:leftChars="0" w:left="314" w:hanging="314"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA5E69">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>刊登雜誌分類排名以</w:t>
             </w:r>
-            <w:r w:rsidR="000919A7">
+            <w:r w:rsidR="000919A7" w:rsidRPr="00AA5E69">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:highlight w:val="yellow"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
-            <w:r w:rsidR="00C01379">
+            <w:r w:rsidR="00C01379" w:rsidRPr="00AA5E69">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:highlight w:val="yellow"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="00474E25">
+            <w:r w:rsidR="00474E25" w:rsidRPr="00AA5E69">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:highlight w:val="yellow"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D21C6F">
+            <w:r w:rsidRPr="00AA5E69">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:highlight w:val="yellow"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>年</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B3392F">
+            <w:r w:rsidRPr="00AA5E69">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>版本之</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B3392F">
+            <w:r w:rsidRPr="00AA5E69">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>SCI</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B3392F">
+            <w:r w:rsidRPr="00AA5E69">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>及</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B3392F">
+            <w:r w:rsidRPr="00AA5E69">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>SSCI</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B3392F">
-[...17 lines deleted...]
-            <w:tcW w:w="822" w:type="dxa"/>
+            <w:r w:rsidRPr="00AA5E69">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>資料為準</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="04F26BC4" w14:textId="77777777" w:rsidR="00F9516C" w:rsidRDefault="00F347DA" w:rsidP="00F9516C">
+          <w:p w14:paraId="04F26BC4" w14:textId="77777777" w:rsidR="00F9516C" w:rsidRDefault="00F347DA" w:rsidP="00F16867">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002131AF">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>畢業後</w:t>
             </w:r>
             <w:r w:rsidR="00F9516C">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>以北醫名義發表</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="631CEE61" w14:textId="77777777" w:rsidR="00F9516C" w:rsidRPr="00F9516C" w:rsidRDefault="00F9516C" w:rsidP="00F9516C">
-[...10 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="631CEE61" w14:textId="77777777" w:rsidR="00F9516C" w:rsidRPr="00491052" w:rsidRDefault="00F9516C" w:rsidP="00F16867">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F37FFD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F9516C">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00F37FFD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>是</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F9516C">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00F37FFD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F9516C">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00F37FFD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>否</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F9516C">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00F37FFD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="822" w:type="dxa"/>
+            <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="67F1F792" w14:textId="77777777" w:rsidR="00F9516C" w:rsidRPr="00B3392F" w:rsidRDefault="00F9516C" w:rsidP="009D1890">
+          <w:p w14:paraId="67F1F792" w14:textId="77777777" w:rsidR="00F9516C" w:rsidRPr="00B3392F" w:rsidRDefault="00F9516C" w:rsidP="00F16867">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B3392F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>論文</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="48B3914D" w14:textId="77777777" w:rsidR="00F9516C" w:rsidRPr="00B3392F" w:rsidRDefault="00F9516C" w:rsidP="009D1890">
+          <w:p w14:paraId="48B3914D" w14:textId="77777777" w:rsidR="00F9516C" w:rsidRPr="00B3392F" w:rsidRDefault="00F9516C" w:rsidP="00F16867">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B3392F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>性質</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2BDA1B14" w14:textId="77777777" w:rsidR="00F9516C" w:rsidRPr="00B3392F" w:rsidRDefault="00F9516C" w:rsidP="009D1890">
+          <w:p w14:paraId="2BDA1B14" w14:textId="77777777" w:rsidR="00F9516C" w:rsidRPr="00B3392F" w:rsidRDefault="00F9516C" w:rsidP="00F16867">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B3392F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>分數</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="694D9B84" w14:textId="77777777" w:rsidR="00F9516C" w:rsidRPr="00B3392F" w:rsidRDefault="00F9516C" w:rsidP="009D1890">
-[...16 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體"/>
+          <w:p w14:paraId="694D9B84" w14:textId="77777777" w:rsidR="00F9516C" w:rsidRPr="00B3392F" w:rsidRDefault="00F9516C" w:rsidP="00F16867">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6153FB35" w14:textId="77777777" w:rsidR="00F9516C" w:rsidRPr="00B3392F" w:rsidRDefault="00F9516C" w:rsidP="00F16867">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F37FFD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>(C)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="876" w:type="dxa"/>
+            <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="6DD8FB70" w14:textId="77777777" w:rsidR="00F9516C" w:rsidRPr="00B3392F" w:rsidRDefault="00F9516C" w:rsidP="009D1890">
+          <w:p w14:paraId="6DD8FB70" w14:textId="77777777" w:rsidR="00F9516C" w:rsidRPr="00B3392F" w:rsidRDefault="00F9516C" w:rsidP="00F16867">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B3392F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>刊登</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3832FA10" w14:textId="77777777" w:rsidR="00F9516C" w:rsidRPr="00B3392F" w:rsidRDefault="00F9516C" w:rsidP="009D1890">
+          <w:p w14:paraId="3832FA10" w14:textId="77777777" w:rsidR="00F9516C" w:rsidRPr="00B3392F" w:rsidRDefault="00F9516C" w:rsidP="00F16867">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B3392F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>雜誌</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="16B013C1" w14:textId="77777777" w:rsidR="00F9516C" w:rsidRPr="00B3392F" w:rsidRDefault="00F9516C" w:rsidP="009D1890">
+          <w:p w14:paraId="16B013C1" w14:textId="77777777" w:rsidR="00F9516C" w:rsidRPr="00B3392F" w:rsidRDefault="00F9516C" w:rsidP="00F16867">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B3392F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>分類</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7BF281B7" w14:textId="77777777" w:rsidR="00F9516C" w:rsidRPr="00B3392F" w:rsidRDefault="00F9516C" w:rsidP="009D1890">
+          <w:p w14:paraId="7BF281B7" w14:textId="77777777" w:rsidR="00F9516C" w:rsidRPr="00B3392F" w:rsidRDefault="00F9516C" w:rsidP="00F16867">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B3392F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>分數</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="216748F0" w14:textId="77777777" w:rsidR="00F9516C" w:rsidRPr="00B3392F" w:rsidRDefault="00F9516C" w:rsidP="009D1890">
-[...8 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體"/>
+          <w:p w14:paraId="216748F0" w14:textId="77777777" w:rsidR="00F9516C" w:rsidRPr="00B3392F" w:rsidRDefault="00F9516C" w:rsidP="00F16867">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F37FFD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>(J)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="876" w:type="dxa"/>
+            <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1265D19E" w14:textId="77777777" w:rsidR="00F9516C" w:rsidRPr="00B3392F" w:rsidRDefault="00F9516C" w:rsidP="009D1890">
+          <w:p w14:paraId="1265D19E" w14:textId="77777777" w:rsidR="00F9516C" w:rsidRPr="00B3392F" w:rsidRDefault="00F9516C" w:rsidP="00F16867">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B3392F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>作者</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6727573D" w14:textId="77777777" w:rsidR="00F9516C" w:rsidRPr="00B3392F" w:rsidRDefault="00F9516C" w:rsidP="009D1890">
+          <w:p w14:paraId="6727573D" w14:textId="77777777" w:rsidR="00F9516C" w:rsidRPr="00B3392F" w:rsidRDefault="00F9516C" w:rsidP="00F16867">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B3392F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>排名</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6B4AABE1" w14:textId="77777777" w:rsidR="00F9516C" w:rsidRPr="00B3392F" w:rsidRDefault="00F9516C" w:rsidP="009D1890">
+          <w:p w14:paraId="6B4AABE1" w14:textId="77777777" w:rsidR="00F9516C" w:rsidRPr="00B3392F" w:rsidRDefault="00F9516C" w:rsidP="00F16867">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B3392F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>分數</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2AB0C615" w14:textId="77777777" w:rsidR="00F9516C" w:rsidRPr="00B3392F" w:rsidRDefault="00F9516C" w:rsidP="009D1890">
-[...16 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體"/>
+          <w:p w14:paraId="2AB0C615" w14:textId="77777777" w:rsidR="00F9516C" w:rsidRPr="00B3392F" w:rsidRDefault="00F9516C" w:rsidP="00F16867">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5AABEA78" w14:textId="77777777" w:rsidR="00F9516C" w:rsidRPr="00B3392F" w:rsidRDefault="00F9516C" w:rsidP="00F16867">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F37FFD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>(A)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1059" w:type="dxa"/>
+            <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="104EEB71" w14:textId="77777777" w:rsidR="00F9516C" w:rsidRPr="00B3392F" w:rsidRDefault="00F9516C" w:rsidP="009D1890">
+          <w:p w14:paraId="104EEB71" w14:textId="77777777" w:rsidR="00F9516C" w:rsidRPr="00B3392F" w:rsidRDefault="00F9516C" w:rsidP="00F16867">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B3392F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>分數</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3EAB0C77" w14:textId="77777777" w:rsidR="00F9516C" w:rsidRPr="00B3392F" w:rsidRDefault="00F9516C" w:rsidP="009D1890">
-[...8 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體"/>
+          <w:p w14:paraId="3EAB0C77" w14:textId="02EF5FAB" w:rsidR="00F9516C" w:rsidRPr="00B3392F" w:rsidRDefault="00F9516C" w:rsidP="00F16867">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F37FFD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體"/>
+            <w:r w:rsidR="005C0404" w:rsidRPr="005C0404">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>C × J × A</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F37FFD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F9516C" w:rsidRPr="00B3392F" w14:paraId="208078D8" w14:textId="77777777" w:rsidTr="00F9516C">
+      <w:tr w:rsidR="00F9516C" w:rsidRPr="00B3392F" w14:paraId="208078D8" w14:textId="77777777" w:rsidTr="00404634">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11004" w:type="dxa"/>
+            <w:tcW w:w="10773" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="751ACEE7" w14:textId="77777777" w:rsidR="00F9516C" w:rsidRPr="00B3392F" w:rsidRDefault="00F9516C" w:rsidP="00F9516C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0074458A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>請依期刊發表時間從新到舊</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>排序</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F9516C" w:rsidRPr="00B3392F" w14:paraId="6D093C13" w14:textId="77777777" w:rsidTr="00F9516C">
-[...527 lines deleted...]
-      <w:tr w:rsidR="00F9516C" w:rsidRPr="00B3392F" w14:paraId="12EB444C" w14:textId="77777777" w:rsidTr="00F9516C">
+      <w:tr w:rsidR="00F9516C" w:rsidRPr="00B3392F" w14:paraId="6D093C13" w14:textId="77777777" w:rsidTr="00404634">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9923" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="7083E86B" w14:textId="77777777" w:rsidR="00F9516C" w:rsidRPr="00B3392F" w:rsidRDefault="00F9516C" w:rsidP="00F9516C">
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BA8B2EF" w14:textId="77777777" w:rsidR="00F9516C" w:rsidRPr="00B3392F" w:rsidRDefault="00F9516C" w:rsidP="003C7898">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B3392F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
-                <w:b/>
-[...7 lines deleted...]
-            <w:tcW w:w="1081" w:type="dxa"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="11E56B12" w14:textId="77777777" w:rsidR="00F9516C" w:rsidRPr="00B3392F" w:rsidRDefault="00F9516C" w:rsidP="003C7898">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4962" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:jc w:val="center"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="294948EA" w14:textId="77777777" w:rsidR="00F9516C" w:rsidRPr="00B3392F" w:rsidRDefault="00F9516C" w:rsidP="009064D1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7B7EF566" w14:textId="77777777" w:rsidR="00F9516C" w:rsidRPr="00B3392F" w:rsidRDefault="00F9516C" w:rsidP="009064D1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="50993354" w14:textId="77777777" w:rsidR="00F9516C" w:rsidRPr="00B3392F" w:rsidRDefault="00F9516C" w:rsidP="009064D1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B3392F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3392F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>期刊類型</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3392F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, IF=,  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3392F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>排名</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3392F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3392F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>領域</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3392F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="2052FF4D" w14:textId="77777777" w:rsidR="00F9516C" w:rsidRPr="00B3392F" w:rsidRDefault="00F9516C" w:rsidP="009064D1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B18E206" w14:textId="77777777" w:rsidR="00F9516C" w:rsidRPr="00B3392F" w:rsidRDefault="00F9516C" w:rsidP="009064D1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="74A3CABB" w14:textId="77777777" w:rsidR="00F9516C" w:rsidRPr="00B3392F" w:rsidRDefault="00F9516C" w:rsidP="009064D1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AA55DDF" w14:textId="77777777" w:rsidR="00F9516C" w:rsidRPr="00B3392F" w:rsidRDefault="00F9516C" w:rsidP="009064D1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="450F0A41" w14:textId="77777777" w:rsidR="00F9516C" w:rsidRPr="00B3392F" w:rsidRDefault="00F9516C" w:rsidP="009064D1">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F9516C" w:rsidRPr="00B3392F" w14:paraId="7C6A552C" w14:textId="77777777" w:rsidTr="00F9516C">
+      <w:tr w:rsidR="00F9516C" w:rsidRPr="00B3392F" w14:paraId="674E1EEA" w14:textId="77777777" w:rsidTr="00404634">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9923" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="66A7E3BC" w14:textId="77777777" w:rsidR="00F9516C" w:rsidRPr="00B3392F" w:rsidRDefault="00F9516C" w:rsidP="00F9516C">
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1652844A" w14:textId="77777777" w:rsidR="00F9516C" w:rsidRPr="00B3392F" w:rsidRDefault="00F9516C" w:rsidP="003C7898">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B3392F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
-                <w:b/>
-[...3 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="76A9C732" w14:textId="77777777" w:rsidR="00F9516C" w:rsidRPr="00B3392F" w:rsidRDefault="00F9516C" w:rsidP="003C7898">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4962" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A4BD1D5" w14:textId="77777777" w:rsidR="00F9516C" w:rsidRPr="00B3392F" w:rsidRDefault="00F9516C" w:rsidP="009064D1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="79BDBE34" w14:textId="77777777" w:rsidR="00F9516C" w:rsidRPr="00B3392F" w:rsidRDefault="00F9516C" w:rsidP="009064D1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7F36CB52" w14:textId="77777777" w:rsidR="00F9516C" w:rsidRPr="00B3392F" w:rsidRDefault="00F9516C" w:rsidP="009064D1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00B3392F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
-                <w:b/>
-[...3 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
             <w:r w:rsidRPr="00B3392F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
-                <w:b/>
-[...1 lines deleted...]
-              <w:t>畢業：西元年</w:t>
+              </w:rPr>
+              <w:t>期刊類型</w:t>
             </w:r>
             <w:r w:rsidRPr="00B3392F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
-                <w:b/>
-[...1 lines deleted...]
-              <w:t>/</w:t>
+              </w:rPr>
+              <w:t xml:space="preserve">, IF=,  </w:t>
             </w:r>
             <w:r w:rsidRPr="00B3392F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
-                <w:b/>
-[...3 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              </w:rPr>
+              <w:t>排名</w:t>
+            </w:r>
             <w:r w:rsidRPr="00B3392F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
-                <w:b/>
-[...13 lines deleted...]
-              <w:jc w:val="center"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3392F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>領域</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3392F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7423017F" w14:textId="77777777" w:rsidR="00F9516C" w:rsidRPr="00B3392F" w:rsidRDefault="00F9516C" w:rsidP="009064D1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DFD56F3" w14:textId="77777777" w:rsidR="00F9516C" w:rsidRPr="00B3392F" w:rsidRDefault="00F9516C" w:rsidP="009064D1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AFDA52E" w14:textId="77777777" w:rsidR="00F9516C" w:rsidRPr="00B3392F" w:rsidRDefault="00F9516C" w:rsidP="009064D1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FB6CE1E" w14:textId="77777777" w:rsidR="00F9516C" w:rsidRPr="00B3392F" w:rsidRDefault="00F9516C" w:rsidP="009064D1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="530E5134" w14:textId="77777777" w:rsidR="00F9516C" w:rsidRPr="00B3392F" w:rsidRDefault="00F9516C" w:rsidP="009064D1">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F9516C" w:rsidRPr="00B3392F" w14:paraId="4A39FC76" w14:textId="77777777" w:rsidTr="00F9516C">
+      <w:tr w:rsidR="00F9516C" w:rsidRPr="00B3392F" w14:paraId="01673C60" w14:textId="77777777" w:rsidTr="00404634">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9923" w:type="dxa"/>
-            <w:gridSpan w:val="7"/>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B04EDD8" w14:textId="77777777" w:rsidR="00F9516C" w:rsidRPr="00B3392F" w:rsidRDefault="00F9516C" w:rsidP="003C7898">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B3392F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="47255474" w14:textId="77777777" w:rsidR="00F9516C" w:rsidRPr="00B3392F" w:rsidRDefault="00F9516C" w:rsidP="003C7898">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4962" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E25CFF0" w14:textId="77777777" w:rsidR="00F9516C" w:rsidRPr="00B3392F" w:rsidRDefault="00F9516C" w:rsidP="009064D1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0BA71650" w14:textId="77777777" w:rsidR="00F9516C" w:rsidRPr="00B3392F" w:rsidRDefault="00F9516C" w:rsidP="009064D1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="240FB2BC" w14:textId="77777777" w:rsidR="00F9516C" w:rsidRPr="00B3392F" w:rsidRDefault="00F9516C" w:rsidP="009064D1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B3392F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3392F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>期刊類型</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3392F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, IF=,  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3392F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>排名</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3392F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3392F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>領域</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3392F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="0948AE91" w14:textId="77777777" w:rsidR="00F9516C" w:rsidRPr="00B3392F" w:rsidRDefault="00F9516C" w:rsidP="009064D1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="445DA31A" w14:textId="77777777" w:rsidR="00F9516C" w:rsidRPr="00B3392F" w:rsidRDefault="00F9516C" w:rsidP="009064D1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5746FFA6" w14:textId="77777777" w:rsidR="00F9516C" w:rsidRPr="00B3392F" w:rsidRDefault="00F9516C" w:rsidP="009064D1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="59CA7006" w14:textId="77777777" w:rsidR="00F9516C" w:rsidRPr="00B3392F" w:rsidRDefault="00F9516C" w:rsidP="009064D1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="46388586" w14:textId="77777777" w:rsidR="00F9516C" w:rsidRPr="00B3392F" w:rsidRDefault="00F9516C" w:rsidP="009064D1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F9516C" w:rsidRPr="00B3392F" w14:paraId="12EB444C" w14:textId="77777777" w:rsidTr="00404634">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9639" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7083E86B" w14:textId="77777777" w:rsidR="00F9516C" w:rsidRPr="00B3392F" w:rsidRDefault="00F9516C" w:rsidP="00F9516C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B3392F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>積分（以上各項研究成果分數之總和）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F783DE5" w14:textId="77777777" w:rsidR="00F9516C" w:rsidRPr="00B3392F" w:rsidRDefault="00F9516C" w:rsidP="00F9516C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F9516C" w:rsidRPr="00B3392F" w14:paraId="7C6A552C" w14:textId="77777777" w:rsidTr="00404634">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9639" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="66A7E3BC" w14:textId="4575C8AC" w:rsidR="00F9516C" w:rsidRPr="00B3392F" w:rsidRDefault="00694A7F" w:rsidP="00F9516C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694A7F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>博士後任職年資</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="51D8921D" w14:textId="77777777" w:rsidR="00F9516C" w:rsidRPr="00B3392F" w:rsidRDefault="00F9516C" w:rsidP="00F9516C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F9516C" w:rsidRPr="00B3392F" w14:paraId="4A39FC76" w14:textId="77777777" w:rsidTr="00404634">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9639" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="165275BE" w14:textId="77777777" w:rsidR="00F9516C" w:rsidRPr="00B3392F" w:rsidRDefault="00F9516C" w:rsidP="00F9516C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00B3392F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
               </w:rPr>
               <w:t>發表總篇數</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
-[...5 lines deleted...]
-            <w:gridSpan w:val="2"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="747BBE21" w14:textId="77777777" w:rsidR="00F9516C" w:rsidRPr="00B3392F" w:rsidRDefault="00F9516C" w:rsidP="00F9516C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2D971A1A" w14:textId="77777777" w:rsidR="009064D1" w:rsidRPr="00B3392F" w:rsidRDefault="009064D1" w:rsidP="000E3BFD">
-      <w:pPr>
+    <w:p w14:paraId="2D971A1A" w14:textId="77777777" w:rsidR="009064D1" w:rsidRPr="00B3392F" w:rsidRDefault="009064D1" w:rsidP="00F44943">
+      <w:pPr>
+        <w:ind w:leftChars="-60" w:left="-2" w:hangingChars="59" w:hanging="142"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B3392F">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>說明：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18D12C1E" w14:textId="77777777" w:rsidR="00503243" w:rsidRPr="000C7CB6" w:rsidRDefault="00503243" w:rsidP="00503243">
-      <w:pPr>
+    <w:p w14:paraId="18D12C1E" w14:textId="353829B8" w:rsidR="00503243" w:rsidRPr="000C7CB6" w:rsidRDefault="009064D1" w:rsidP="00F44943">
+      <w:pPr>
+        <w:ind w:leftChars="-60" w:left="-2" w:hangingChars="59" w:hanging="142"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C7CB6">
-        <w:rPr>
-[...6 lines deleted...]
-      <w:r w:rsidR="009064D1" w:rsidRPr="000C7CB6">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>範例：</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10638" w:type="dxa"/>
+        <w:tblW w:w="10774" w:type="dxa"/>
+        <w:tblInd w:w="-147" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="516"/>
-        <w:gridCol w:w="10122"/>
+        <w:gridCol w:w="568"/>
+        <w:gridCol w:w="10206"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00503243" w:rsidRPr="00B3392F" w14:paraId="6A37DDD5" w14:textId="77777777" w:rsidTr="000C7CB6">
-[...2 lines deleted...]
-            <w:tcW w:w="516" w:type="dxa"/>
+      <w:tr w:rsidR="00503243" w:rsidRPr="00B3392F" w14:paraId="6A37DDD5" w14:textId="77777777" w:rsidTr="00F44943">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2B96381E" w14:textId="77777777" w:rsidR="00503243" w:rsidRPr="00B3392F" w:rsidRDefault="00503243" w:rsidP="003C7898">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B3392F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10122" w:type="dxa"/>
+            <w:tcW w:w="10206" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="3CF399BC" w14:textId="77777777" w:rsidR="00503243" w:rsidRPr="00B3392F" w:rsidRDefault="00503243" w:rsidP="003C7898">
+          <w:p w14:paraId="3CF399BC" w14:textId="326C2FC5" w:rsidR="00503243" w:rsidRPr="00B3392F" w:rsidRDefault="00503243" w:rsidP="003C7898">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B3392F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>作者</w:t>
             </w:r>
             <w:r w:rsidRPr="00B3392F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00B3392F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
@@ -11427,87 +10971,69 @@
             </w:r>
             <w:r w:rsidRPr="00B3392F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>作者</w:t>
             </w:r>
             <w:r w:rsidRPr="00B3392F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">3. </w:t>
             </w:r>
             <w:r w:rsidRPr="00B3392F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>題目</w:t>
             </w:r>
             <w:r w:rsidRPr="00B3392F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
+            <w:r w:rsidRPr="008C441F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>BMC</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE0BA9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
             <w:r w:rsidRPr="00B3392F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
-                <w:i/>
-[...32 lines deleted...]
-              <w:t>. 2009 Jul 8;5:21</w:t>
+              </w:rPr>
+              <w:t>2009 Jul 8;5:21</w:t>
             </w:r>
             <w:r w:rsidRPr="00B3392F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="00B3392F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="00B3392F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>備註</w:t>
             </w:r>
             <w:r w:rsidRPr="00B3392F">
               <w:rPr>
@@ -11556,337 +11082,218 @@
               </w:rPr>
               <w:t>排名</w:t>
             </w:r>
             <w:r w:rsidRPr="00B3392F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve"> in </w:t>
             </w:r>
             <w:r w:rsidRPr="00B3392F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>領域</w:t>
             </w:r>
             <w:r w:rsidRPr="00B3392F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7C46290A" w14:textId="77777777" w:rsidR="009064D1" w:rsidRPr="00B3392F" w:rsidRDefault="009064D1" w:rsidP="009064D1">
-      <w:pPr>
+    <w:p w14:paraId="7C46290A" w14:textId="0FA02F99" w:rsidR="009064D1" w:rsidRPr="00B3392F" w:rsidRDefault="00942F83" w:rsidP="00F44943">
+      <w:pPr>
+        <w:ind w:leftChars="-60" w:left="-2" w:hangingChars="59" w:hanging="142"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B3392F">
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>2.</w:t>
+        <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B3392F">
+      <w:r w:rsidR="009064D1" w:rsidRPr="00B3392F">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>表格不夠請自行增加</w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="2AA15DB8" w14:textId="77777777" w:rsidR="009064D1" w:rsidRPr="00B3392F" w:rsidRDefault="009064D1" w:rsidP="000E3BFD">
-      <w:pPr>
+    <w:p w14:paraId="2AA15DB8" w14:textId="77777777" w:rsidR="009064D1" w:rsidRPr="00B3392F" w:rsidRDefault="009064D1" w:rsidP="00F44943">
+      <w:pPr>
+        <w:ind w:leftChars="-60" w:left="-2" w:hangingChars="59" w:hanging="142"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B3392F">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>備註：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B9523B4" w14:textId="77777777" w:rsidR="009064D1" w:rsidRDefault="009064D1" w:rsidP="009064D1">
-      <w:pPr>
+    <w:p w14:paraId="3CF98C4A" w14:textId="77777777" w:rsidR="00466B7E" w:rsidRDefault="009064D1" w:rsidP="00466B7E">
+      <w:pPr>
+        <w:pStyle w:val="af0"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:ind w:leftChars="0" w:left="567" w:rightChars="-87" w:right="-209" w:hanging="231"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B3392F">
+      <w:r w:rsidRPr="00466B7E">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t>★</w:t>
+        <w:t>已被接受但未出刊之論文須附接受函或相關證明文件，技術移轉須附上合約書，專利須附上專利證書，</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00B3392F">
+      <w:r w:rsidR="00627EE7" w:rsidRPr="00466B7E">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t>註</w:t>
+        <w:t>採相同貢獻作者計分者須附該論文註明「相同貢獻作者」部份之電子檔</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-[...37 lines deleted...]
-      <w:r w:rsidRPr="00B3392F">
+      <w:r w:rsidRPr="00466B7E">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73876B48" w14:textId="77777777" w:rsidR="00627EE7" w:rsidRPr="00B3392F" w:rsidRDefault="00627EE7" w:rsidP="009064D1">
-      <w:pPr>
+    <w:p w14:paraId="5EA8A363" w14:textId="77777777" w:rsidR="00466B7E" w:rsidRDefault="00627EE7" w:rsidP="00466B7E">
+      <w:pPr>
+        <w:pStyle w:val="af0"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:ind w:leftChars="0" w:left="567" w:rightChars="-87" w:right="-209" w:hanging="231"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B3392F">
+      <w:r w:rsidRPr="00466B7E">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t>★</w:t>
+        <w:t>人文暨社會科學院之積分計算方式採「臺北醫學大學人文暨社會科學院教師研究論文著作積分表」進行試算</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00B3392F">
+      <w:r w:rsidR="00C1053A" w:rsidRPr="00466B7E">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t>註</w:t>
+        <w:t>。</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="2D2BA085" w14:textId="56538F2D" w:rsidR="009064D1" w:rsidRPr="00466B7E" w:rsidRDefault="009064D1" w:rsidP="00466B7E">
+      <w:pPr>
+        <w:pStyle w:val="af0"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:ind w:leftChars="0" w:left="567" w:rightChars="-87" w:right="-209" w:hanging="231"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00466B7E">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t>2</w:t>
-[...45 lines deleted...]
-        <w:t>北醫學大學人文暨社會科學院教師研究論文著作積分表」進行試算</w:t>
+        <w:t>申請人填寫本表之資料經核對結果，若填寫不實將予更正，無法辨識者將取消計分；蓄意造假者，其申請案不予通過外，並送本會學術倫理審議委員會按情節輕重程度議處。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D2BA085" w14:textId="77777777" w:rsidR="009064D1" w:rsidRPr="00B3392F" w:rsidRDefault="009064D1" w:rsidP="009064D1">
-[...60 lines deleted...]
-    <w:p w14:paraId="7DB9CF6D" w14:textId="77777777" w:rsidR="005E25E6" w:rsidRPr="00B3392F" w:rsidRDefault="005E25E6" w:rsidP="00710F39">
+    <w:p w14:paraId="7DB9CF6D" w14:textId="50C91E9A" w:rsidR="005E25E6" w:rsidRPr="00B3392F" w:rsidRDefault="005E25E6" w:rsidP="00710F39">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B3392F">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidR="00710F39" w:rsidRPr="00710F39">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:cs="DFKaiShu-SB-Estd-BF" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>附件</w:t>
       </w:r>
-      <w:r w:rsidR="00710F39">
+      <w:r w:rsidR="002A3A83">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:cs="DFKaiShu-SB-Estd-BF" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>二</w:t>
-[...8 lines deleted...]
-        <w:t>、</w:t>
+        <w:t>：</w:t>
       </w:r>
       <w:r w:rsidR="00DF7BED" w:rsidRPr="00B3392F">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>研究人員近五年內</w:t>
       </w:r>
       <w:r w:rsidR="00DF7BED" w:rsidRPr="00B3392F">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>研究論文著作積分</w:t>
       </w:r>
       <w:r w:rsidR="00DF7BED" w:rsidRPr="00710F39">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
@@ -11919,422 +11326,621 @@
         </w:rPr>
         <w:t>佐證</w:t>
       </w:r>
       <w:r w:rsidRPr="00B3392F">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>附件</w:t>
       </w:r>
       <w:r w:rsidRPr="00B3392F">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C5782E1" w14:textId="77777777" w:rsidR="005E25E6" w:rsidRPr="00B3392F" w:rsidRDefault="005E25E6" w:rsidP="009064D1">
+    <w:p w14:paraId="5C5782E1" w14:textId="489E30D4" w:rsidR="005E25E6" w:rsidRPr="00B3392F" w:rsidRDefault="00942F83" w:rsidP="009064D1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="000C7CB6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>範例：</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="857"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="1181"/>
+        <w:gridCol w:w="893"/>
+        <w:gridCol w:w="711"/>
+        <w:gridCol w:w="3950"/>
+        <w:gridCol w:w="970"/>
+        <w:gridCol w:w="1031"/>
+        <w:gridCol w:w="1000"/>
+        <w:gridCol w:w="916"/>
+        <w:gridCol w:w="941"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005E25E6" w:rsidRPr="00B3392F" w14:paraId="4462831E" w14:textId="77777777" w:rsidTr="003C7898">
-[...6 lines deleted...]
-          <w:p w14:paraId="2444DC5D" w14:textId="77777777" w:rsidR="005E25E6" w:rsidRPr="00B3392F" w:rsidRDefault="005E25E6" w:rsidP="00782786">
+      <w:tr w:rsidR="0042568D" w:rsidRPr="00B3392F" w14:paraId="4462831E" w14:textId="77777777" w:rsidTr="0042568D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="890" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2444DC5D" w14:textId="77777777" w:rsidR="001927F5" w:rsidRPr="00B3392F" w:rsidRDefault="001927F5" w:rsidP="00782786">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B3392F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="956" w:type="dxa"/>
-[...32 lines deleted...]
-          <w:p w14:paraId="53A38CA5" w14:textId="77777777" w:rsidR="005E25E6" w:rsidRPr="00B3392F" w:rsidRDefault="005E25E6" w:rsidP="005E25E6">
+            <w:tcW w:w="523" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00C6A179" w14:textId="4CC2B471" w:rsidR="001927F5" w:rsidRPr="00B3392F" w:rsidRDefault="001927F5" w:rsidP="00782786">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4229" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="12B3D87F" w14:textId="3148DA10" w:rsidR="001927F5" w:rsidRPr="00B3392F" w:rsidRDefault="001927F5" w:rsidP="00AD054F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B3392F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>作者</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3392F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3392F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>（申請人）</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3392F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3392F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>作者</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3392F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3392F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>作者</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3392F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3392F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>題目</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3392F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3392F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>BMC</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3392F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+              <w:t>. 2009 Jul 8;5:21</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3392F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3392F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="00B3392F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>備註</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3392F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>EX:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3392F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Co-first author)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53A38CA5" w14:textId="1885411A" w:rsidR="001927F5" w:rsidRPr="00B3392F" w:rsidRDefault="001927F5" w:rsidP="00AD054F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B3392F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3392F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>期刊類型</w:t>
             </w:r>
             <w:r w:rsidRPr="00B3392F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">, IF=,  </w:t>
             </w:r>
             <w:r w:rsidRPr="00B3392F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>排名</w:t>
             </w:r>
             <w:r w:rsidRPr="00B3392F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve"> in </w:t>
             </w:r>
             <w:r w:rsidRPr="00B3392F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>領域</w:t>
             </w:r>
             <w:r w:rsidRPr="00B3392F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="874" w:type="dxa"/>
-[...50 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="880" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="44577447" w14:textId="41FE019B" w:rsidR="001927F5" w:rsidRPr="00B3392F" w:rsidRDefault="001927F5" w:rsidP="00F47881">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>是</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1083" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A149591" w14:textId="71EDB3E1" w:rsidR="001927F5" w:rsidRPr="00B3392F" w:rsidRDefault="001927F5" w:rsidP="00F47881">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1041" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="32BACA59" w14:textId="13A24BBC" w:rsidR="001927F5" w:rsidRPr="00B3392F" w:rsidRDefault="001927F5" w:rsidP="00F47881">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="926" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="544CE6E8" w14:textId="77777777" w:rsidR="001927F5" w:rsidRPr="00B3392F" w:rsidRDefault="001927F5" w:rsidP="00F47881">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="42F176AC" w14:textId="5CAD2530" w:rsidR="001927F5" w:rsidRPr="00B3392F" w:rsidRDefault="0042568D" w:rsidP="00F47881">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>60</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E25E6" w:rsidRPr="00B3392F" w14:paraId="0A4A95EF" w14:textId="77777777" w:rsidTr="003C7898">
-[...7 lines deleted...]
-          <w:p w14:paraId="124CFF8D" w14:textId="77777777" w:rsidR="005E25E6" w:rsidRPr="00782786" w:rsidRDefault="005E25E6" w:rsidP="005E25E6">
+      <w:tr w:rsidR="005E25E6" w:rsidRPr="00B3392F" w14:paraId="0A4A95EF" w14:textId="77777777" w:rsidTr="001927F5">
+        <w:trPr>
+          <w:trHeight w:val="3359"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10412" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EF47C0C" w14:textId="444EBD31" w:rsidR="005E25E6" w:rsidRPr="008C4A01" w:rsidRDefault="005E25E6" w:rsidP="005E25E6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00782786">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>論文</w:t>
             </w:r>
             <w:r w:rsidRPr="00782786">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>IF</w:t>
             </w:r>
             <w:r w:rsidRPr="00782786">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>證明</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2EF47C0C" w14:textId="77777777" w:rsidR="005E25E6" w:rsidRPr="00782786" w:rsidRDefault="005E25E6" w:rsidP="005E25E6">
-[...14 lines deleted...]
-          <w:p w14:paraId="74479832" w14:textId="77777777" w:rsidR="005E25E6" w:rsidRPr="00B3392F" w:rsidRDefault="00C14092" w:rsidP="005E25E6">
+          <w:p w14:paraId="79A6AD12" w14:textId="36F83EAD" w:rsidR="005E25E6" w:rsidRPr="00B3392F" w:rsidRDefault="00C14092" w:rsidP="005E25E6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3E0E65B2" wp14:editId="49603481">
-[...1 lines deleted...]
-                  <wp:effectExtent l="0" t="0" r="0" b="635"/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3E0E65B2" wp14:editId="490D7D6A">
+                  <wp:extent cx="6486525" cy="1609724"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="1" name="圖片 1"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
-                        <pic:blipFill>
-                          <a:blip r:embed="rId14">
+                        <pic:blipFill rotWithShape="1">
+                          <a:blip r:embed="rId13">
+                            <a:clrChange>
+                              <a:clrFrom>
+                                <a:srgbClr val="FFFFFF"/>
+                              </a:clrFrom>
+                              <a:clrTo>
+                                <a:srgbClr val="FFFFFF">
+                                  <a:alpha val="0"/>
+                                </a:srgbClr>
+                              </a:clrTo>
+                            </a:clrChange>
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
+                          <a:srcRect l="1470" t="5094" r="398" b="16641"/>
+                          <a:stretch/>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="6499675" cy="1612987"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                          <a:extLst>
+                            <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                              <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                            </a:ext>
+                          </a:extLst>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005E25E6" w:rsidRPr="00B3392F" w14:paraId="6F398208" w14:textId="77777777" w:rsidTr="001927F5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10412" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A66B82E" w14:textId="77777777" w:rsidR="005E25E6" w:rsidRPr="00B3392F" w:rsidRDefault="005E25E6" w:rsidP="005E25E6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B3392F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>論文封面影本【題目、作者群（</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3392F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>相同貢獻作者</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3392F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>）、發表時間】</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5082C2B0" w14:textId="77777777" w:rsidR="005E25E6" w:rsidRDefault="00E20D5E" w:rsidP="005E25E6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E20D5E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4B6AC491" wp14:editId="398E8648">
+                  <wp:extent cx="6438091" cy="3686175"/>
+                  <wp:effectExtent l="0" t="0" r="1270" b="0"/>
+                  <wp:docPr id="2" name="圖片 2"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId14"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="6617970" cy="2056877"/>
+                            <a:ext cx="6458299" cy="3697745"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="79A6AD12" w14:textId="77777777" w:rsidR="005E25E6" w:rsidRPr="00B3392F" w:rsidRDefault="005E25E6" w:rsidP="005E25E6">
-[...67 lines deleted...]
-          <w:p w14:paraId="5917558A" w14:textId="77777777" w:rsidR="005E25E6" w:rsidRPr="00B3392F" w:rsidRDefault="005E25E6" w:rsidP="005E25E6">
+          <w:p w14:paraId="5917558A" w14:textId="0AA3FF38" w:rsidR="00662559" w:rsidRPr="00B3392F" w:rsidRDefault="00662559" w:rsidP="005E25E6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0C3E6ED6" w14:textId="77777777" w:rsidR="005E25E6" w:rsidRPr="00B3392F" w:rsidRDefault="005E25E6" w:rsidP="009064D1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B3392F">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>備註：</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="522EBA05" w14:textId="77777777" w:rsidR="005E25E6" w:rsidRPr="00B3392F" w:rsidRDefault="005E25E6" w:rsidP="005E25E6">
@@ -12473,130 +12079,90 @@
         </w:rPr>
         <w:t>B</w:t>
       </w:r>
       <w:r w:rsidRPr="00B3392F">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>所列技術移轉須附合約書</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EC13983" w14:textId="77777777" w:rsidR="005E25E6" w:rsidRPr="00B3392F" w:rsidRDefault="005E25E6" w:rsidP="005E25E6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B3392F">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>5.</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00B3392F">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t>採</w:t>
-[...7 lines deleted...]
-        <w:t>計相同貢獻作者計分者，須附該論文註明「相同貢獻作者」部份之影本</w:t>
+        <w:t>採計相同貢獻作者計分者，須附該論文註明「相同貢獻作者」部份之影本</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35C83959" w14:textId="77777777" w:rsidR="005E25E6" w:rsidRPr="00B3392F" w:rsidRDefault="005E25E6" w:rsidP="009064D1">
-[...30 lines deleted...]
-    <w:p w14:paraId="640F65E0" w14:textId="77777777" w:rsidR="00710F39" w:rsidRPr="00B3392F" w:rsidRDefault="00710F39" w:rsidP="00710F39">
+    <w:p w14:paraId="640F65E0" w14:textId="798DF2B0" w:rsidR="00710F39" w:rsidRPr="00B3392F" w:rsidRDefault="00710F39" w:rsidP="00710F39">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>三、</w:t>
       </w:r>
-      <w:r w:rsidRPr="00710F39">
+      <w:r w:rsidR="00F2150E" w:rsidRPr="00F2150E">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>計畫書封面及核定通知影本</w:t>
+        <w:t>計畫書封面及經費核定清單影本</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DC4376A" w14:textId="77777777" w:rsidR="00710F39" w:rsidRDefault="00710F39" w:rsidP="00710F39">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2B8EACB5" w14:textId="77777777" w:rsidR="00710F39" w:rsidRDefault="00710F39" w:rsidP="00710F39">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
@@ -12624,155 +12190,278 @@
           <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="253ADB8C" w14:textId="77777777" w:rsidR="00710F39" w:rsidRDefault="00710F39" w:rsidP="00710F39">
       <w:pPr>
         <w:widowControl/>
         <w:adjustRightInd/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E0556F6" w14:textId="77777777" w:rsidR="00710F39" w:rsidRPr="00710F39" w:rsidRDefault="00710F39" w:rsidP="00710F39">
+    <w:p w14:paraId="5E0556F6" w14:textId="50F7CC86" w:rsidR="00710F39" w:rsidRDefault="00710F39" w:rsidP="00710F39">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00710F39">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>四、研究計畫主持人之研究計畫書（精簡版）或中／英文計畫摘要</w:t>
+        <w:t>四、研究計畫主持人之研究計畫書中</w:t>
+      </w:r>
+      <w:r w:rsidR="00A9180B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710F39">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>英文計畫摘要</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DE5F1B0" w14:textId="77777777" w:rsidR="00710F39" w:rsidRDefault="00710F39" w:rsidP="00710F39">
+    <w:p w14:paraId="1BAB7A49" w14:textId="453BF805" w:rsidR="00496179" w:rsidRPr="00710F39" w:rsidRDefault="00496179" w:rsidP="00710F39">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00496179">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>請列出關鍵字，並概述本研究計畫之重點。</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="4975AA01" w14:textId="77777777" w:rsidR="00710F39" w:rsidRDefault="00710F39" w:rsidP="00710F39">
+    <w:p w14:paraId="20A61B43" w14:textId="77777777" w:rsidR="007C02E3" w:rsidRPr="007C02E3" w:rsidRDefault="007C02E3" w:rsidP="007C02E3">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="007C02E3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C02E3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>中文摘要（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C02E3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>500</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C02E3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>字以內）。</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="4207C3A0" w14:textId="77777777" w:rsidR="00710F39" w:rsidRDefault="00710F39" w:rsidP="00710F39">
+    <w:p w14:paraId="0DE5F1B0" w14:textId="1F70A59F" w:rsidR="00710F39" w:rsidRDefault="007C02E3" w:rsidP="007C02E3">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="007C02E3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C02E3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>英文摘要（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C02E3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>500</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C02E3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>字以內）。</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="3EE8B41B" w14:textId="77777777" w:rsidR="00710F39" w:rsidRPr="00710F39" w:rsidRDefault="00710F39" w:rsidP="00710F39">
+    <w:p w14:paraId="4207C3A0" w14:textId="77777777" w:rsidR="00710F39" w:rsidRDefault="00710F39" w:rsidP="00710F39">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="005247A1" w14:textId="77777777" w:rsidR="00710F39" w:rsidRDefault="00710F39">
-[...16 lines deleted...]
-    <w:p w14:paraId="6F929A77" w14:textId="77777777" w:rsidR="00710F39" w:rsidRDefault="00710F39" w:rsidP="00710F39">
+    <w:p w14:paraId="3EE8B41B" w14:textId="77777777" w:rsidR="00710F39" w:rsidRPr="00710F39" w:rsidRDefault="00710F39" w:rsidP="00710F39">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="005247A1" w14:textId="77777777" w:rsidR="00710F39" w:rsidRDefault="00710F39">
+      <w:pPr>
+        <w:widowControl/>
+        <w:adjustRightInd/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F929A77" w14:textId="77777777" w:rsidR="00710F39" w:rsidRDefault="00710F39" w:rsidP="00710F39">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00710F39">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>五、優秀博士後研究人員之具體工作計畫</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="663CC329" w14:textId="77777777" w:rsidR="00710F39" w:rsidRDefault="00710F39" w:rsidP="00710F39">
       <w:pPr>
         <w:widowControl/>
         <w:adjustRightInd/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4417F4C1" w14:textId="77777777" w:rsidR="00710F39" w:rsidRDefault="00710F39" w:rsidP="00710F39">
       <w:pPr>
@@ -12791,82 +12480,82 @@
         <w:adjustRightInd/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5E7A6837" w14:textId="77777777" w:rsidR="00710F39" w:rsidRDefault="00710F39" w:rsidP="00710F39">
       <w:pPr>
         <w:widowControl/>
         <w:adjustRightInd/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18FCFC38" w14:textId="77777777" w:rsidR="00710F39" w:rsidRDefault="00710F39" w:rsidP="00710F39">
+    <w:p w14:paraId="18FCFC38" w14:textId="1741CFBF" w:rsidR="00710F39" w:rsidRPr="00587AB7" w:rsidRDefault="00710F39" w:rsidP="00710F39">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>六、</w:t>
       </w:r>
-      <w:r w:rsidRPr="00710F39">
+      <w:r w:rsidR="00587AB7" w:rsidRPr="00587AB7">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>優秀博士後研究人員之學經歷證明文件（畢業證書）</w:t>
+        <w:t>優秀博士後研究人員之博士畢業證書</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C64BBF2" w14:textId="77777777" w:rsidR="00710F39" w:rsidRDefault="00710F39">
       <w:pPr>
         <w:widowControl/>
         <w:adjustRightInd/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7F8B1750" w14:textId="77777777" w:rsidR="00710F39" w:rsidRDefault="00710F39">
       <w:pPr>
         <w:widowControl/>
         <w:adjustRightInd/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="160A678E" w14:textId="77777777" w:rsidR="00710F39" w:rsidRDefault="00710F39">
@@ -12939,13476 +12628,11150 @@
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>七</w:t>
       </w:r>
       <w:r w:rsidRPr="00710F39">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>、其他有助審查之資料</w:t>
+        <w:t>、其他有助審查之資料（例：專利、技轉證明、獲獎證明等）</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...32 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="22D0494E" w14:textId="77777777" w:rsidR="00710F39" w:rsidRDefault="00710F39" w:rsidP="00710F39">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2B98F374" w14:textId="77777777" w:rsidR="00710F39" w:rsidRDefault="00710F39" w:rsidP="00710F39">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="25C072DF" w14:textId="77777777" w:rsidR="00710F39" w:rsidRDefault="00710F39" w:rsidP="00710F39">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6303A4A9" w14:textId="77777777" w:rsidR="00AA6FCD" w:rsidRDefault="00AA6FCD" w:rsidP="00503243">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
         </w:rPr>
         <w:sectPr w:rsidR="00AA6FCD" w:rsidSect="00B817E9">
           <w:footerReference w:type="default" r:id="rId15"/>
           <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
           <w:pgMar w:top="1079" w:right="748" w:bottom="1078" w:left="737" w:header="283" w:footer="0" w:gutter="0"/>
           <w:pgNumType w:fmt="numberInDash" w:start="1"/>
           <w:cols w:space="425"/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1DD0C475" w14:textId="77777777" w:rsidR="00D7711B" w:rsidRPr="00B3392F" w:rsidRDefault="00DF7BED" w:rsidP="00503243">
+    <w:p w14:paraId="1DD0C475" w14:textId="77777777" w:rsidR="00D7711B" w:rsidRPr="00B522FC" w:rsidRDefault="00DF7BED" w:rsidP="00503243">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B3392F">
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B522FC">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>研究論文著作積分</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B3392F">
+      <w:r w:rsidRPr="00B522FC">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B3392F">
+      <w:r w:rsidRPr="00B522FC">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
         </w:rPr>
         <w:t>填表說明</w:t>
       </w:r>
     </w:p>
-    <w:tbl>
-[...9130 lines deleted...]
-    <w:p w14:paraId="0A3857D6" w14:textId="77777777" w:rsidR="00DF7BED" w:rsidRPr="00B3392F" w:rsidRDefault="00DF7BED" w:rsidP="00DF7BED">
+    <w:p w14:paraId="340249AD" w14:textId="77777777" w:rsidR="000E61BC" w:rsidRDefault="000E61BC" w:rsidP="00503243">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B3392F">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+    </w:p>
+    <w:p w14:paraId="3215C15E" w14:textId="15F2BF98" w:rsidR="000E61BC" w:rsidRPr="00206079" w:rsidRDefault="00206079" w:rsidP="003E6F41">
+      <w:pPr>
+        <w:pStyle w:val="af0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:leftChars="0" w:left="851" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00B3392F">
+      </w:pPr>
+      <w:r w:rsidRPr="00D21C6F">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:b/>
-          <w:bCs/>
-[...117 lines deleted...]
-        <w:t>即為該篇論文之歸類計分。</w:t>
+        </w:rPr>
+        <w:t>研究成果類別代碼</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
-        <w:jc w:val="center"/>
+        <w:tblW w:w="10206" w:type="dxa"/>
+        <w:tblInd w:w="279" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
-        <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="6540"/>
-        <w:gridCol w:w="1980"/>
+        <w:gridCol w:w="1495"/>
+        <w:gridCol w:w="4026"/>
+        <w:gridCol w:w="1553"/>
+        <w:gridCol w:w="3132"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DF7BED" w:rsidRPr="00B3392F" w14:paraId="704D3011" w14:textId="77777777" w:rsidTr="00DF7BED">
+      <w:tr w:rsidR="00206079" w:rsidRPr="00D21C6F" w14:paraId="158751CC" w14:textId="77777777" w:rsidTr="003E6E1B">
         <w:trPr>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="330"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6540" w:type="dxa"/>
-[...2 lines deleted...]
-            <w:pPr>
+            <w:tcW w:w="1495" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B0F94B0" w14:textId="77777777" w:rsidR="00206079" w:rsidRPr="004A43E0" w:rsidRDefault="00206079" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:beforeLines="30" w:before="72"/>
-[...42 lines deleted...]
-            </w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A43E0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>類別代碼</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4026" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FC7FB4E" w14:textId="77777777" w:rsidR="00206079" w:rsidRPr="004A43E0" w:rsidRDefault="00206079" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A43E0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>研究成果</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1553" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2600B13C" w14:textId="77777777" w:rsidR="00206079" w:rsidRPr="004A43E0" w:rsidRDefault="00206079" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A43E0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>類別代碼</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3132" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="039C12BB" w14:textId="77777777" w:rsidR="00206079" w:rsidRPr="004A43E0" w:rsidRDefault="00206079" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A43E0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>研究成果</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF7BED" w:rsidRPr="00B3392F" w14:paraId="56725BE4" w14:textId="77777777" w:rsidTr="00DF7BED">
+      <w:tr w:rsidR="00206079" w:rsidRPr="00D21C6F" w14:paraId="6826A73F" w14:textId="77777777" w:rsidTr="003E6E1B">
         <w:trPr>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6540" w:type="dxa"/>
-[...42 lines deleted...]
-              <w:t>(C)</w:t>
+            <w:tcW w:w="1495" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0359CBFD" w14:textId="77777777" w:rsidR="00206079" w:rsidRPr="004A43E0" w:rsidRDefault="00206079" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A43E0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4026" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="26F36A53" w14:textId="77777777" w:rsidR="00206079" w:rsidRPr="004A43E0" w:rsidRDefault="00206079" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A43E0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>正式論文（</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A43E0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Full Article</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A43E0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1553" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6342BB95" w14:textId="77777777" w:rsidR="00206079" w:rsidRPr="004A43E0" w:rsidRDefault="00206079" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A43E0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3132" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="12231D45" w14:textId="77777777" w:rsidR="00206079" w:rsidRPr="004A43E0" w:rsidRDefault="00206079" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:spacing w:val="-16"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A43E0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:spacing w:val="-16"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>綜合評論</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A43E0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:spacing w:val="-16"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Review Article)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF7BED" w:rsidRPr="00B3392F" w14:paraId="6C8C5219" w14:textId="77777777" w:rsidTr="00DF7BED">
+      <w:tr w:rsidR="00206079" w:rsidRPr="00D21C6F" w14:paraId="11F55D16" w14:textId="77777777" w:rsidTr="003E6E1B">
         <w:trPr>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6540" w:type="dxa"/>
-[...2 lines deleted...]
-            <w:pPr>
+            <w:tcW w:w="1495" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DEB0B28" w14:textId="77777777" w:rsidR="00206079" w:rsidRPr="004A43E0" w:rsidRDefault="00206079" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
               <w:snapToGrid w:val="0"/>
-              <w:ind w:firstLineChars="300" w:firstLine="720"/>
-[...27 lines deleted...]
-            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A43E0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4026" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D17CD42" w14:textId="77777777" w:rsidR="00206079" w:rsidRPr="004A43E0" w:rsidRDefault="00206079" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
               <w:snapToGrid w:val="0"/>
-              <w:jc w:val="center"/>
-[...17 lines deleted...]
-              <w:t>分</w:t>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A43E0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>簡報型論文</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A43E0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A43E0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>發表原始研究成果之</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A43E0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Letter, Short Report, Note, Communication, Accelerated</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A43E0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>或</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A43E0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Rapid Publication</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A43E0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>等</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A43E0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1553" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="052A1AA5" w14:textId="77777777" w:rsidR="00206079" w:rsidRPr="004A43E0" w:rsidRDefault="00206079" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A43E0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3132" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B4CF23A" w14:textId="77777777" w:rsidR="00206079" w:rsidRPr="004A43E0" w:rsidRDefault="00206079" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A43E0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>專利</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF7BED" w:rsidRPr="00B3392F" w14:paraId="17EA0FBB" w14:textId="77777777" w:rsidTr="00DF7BED">
+      <w:tr w:rsidR="00206079" w:rsidRPr="00D21C6F" w14:paraId="6FD0F034" w14:textId="77777777" w:rsidTr="003E6E1B">
         <w:trPr>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6540" w:type="dxa"/>
-[...2 lines deleted...]
-            <w:pPr>
+            <w:tcW w:w="1495" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D00C972" w14:textId="77777777" w:rsidR="00206079" w:rsidRPr="004A43E0" w:rsidRDefault="00206079" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
               <w:snapToGrid w:val="0"/>
-              <w:ind w:firstLineChars="300" w:firstLine="720"/>
-[...19 lines deleted...]
-            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4026" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="723CD395" w14:textId="77777777" w:rsidR="00206079" w:rsidRPr="004A43E0" w:rsidRDefault="00206079" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
               <w:snapToGrid w:val="0"/>
-              <w:jc w:val="center"/>
-[...17 lines deleted...]
-              <w:t>分</w:t>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1553" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="228DEBAC" w14:textId="77777777" w:rsidR="00206079" w:rsidRPr="004A43E0" w:rsidRDefault="00206079" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A43E0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>06</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3132" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3996F8BB" w14:textId="77777777" w:rsidR="00206079" w:rsidRPr="004A43E0" w:rsidRDefault="00206079" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A43E0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>技術移轉</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF7BED" w:rsidRPr="00B3392F" w14:paraId="67EB5210" w14:textId="77777777" w:rsidTr="00DF7BED">
+      <w:tr w:rsidR="00206079" w:rsidRPr="00D21C6F" w14:paraId="794EAA09" w14:textId="77777777" w:rsidTr="003E6E1B">
         <w:trPr>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6540" w:type="dxa"/>
-[...2 lines deleted...]
-            <w:pPr>
+            <w:tcW w:w="1495" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D9BE5AA" w14:textId="77777777" w:rsidR="00206079" w:rsidRPr="004A43E0" w:rsidRDefault="00206079" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
               <w:snapToGrid w:val="0"/>
-              <w:ind w:firstLineChars="300" w:firstLine="720"/>
-[...19 lines deleted...]
-            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A43E0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>03</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4026" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="20C67E74" w14:textId="7912A2BD" w:rsidR="00206079" w:rsidRPr="004A43E0" w:rsidRDefault="00206079" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
               <w:snapToGrid w:val="0"/>
-              <w:jc w:val="center"/>
-[...31 lines deleted...]
-            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A43E0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>病例報告</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A43E0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00D055A7" w:rsidRPr="00D055A7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Case Report</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A43E0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1553" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="79EDFDDB" w14:textId="77777777" w:rsidR="00206079" w:rsidRPr="004A43E0" w:rsidRDefault="00206079" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
               <w:snapToGrid w:val="0"/>
-              <w:ind w:firstLineChars="300" w:firstLine="720"/>
-[...39 lines deleted...]
-            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A43E0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3132" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A30B2F8" w14:textId="77777777" w:rsidR="00206079" w:rsidRPr="004A43E0" w:rsidRDefault="00206079" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
               <w:snapToGrid w:val="0"/>
-              <w:jc w:val="center"/>
-[...62 lines deleted...]
-              <w:t>：碩、博士論文、未發表於學術期刊之論文或研究報告、科普性、或評論其它論文且無評論者自己之研究成果數據、或回覆其他評論者之意見或疑問等之文章、學會年會或研討會摘要、以及專書或其章節，均不能視為本表所列各項論文。</w:t>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A43E0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>專利且技轉</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="10FBEDB3" w14:textId="77777777" w:rsidR="00DF7BED" w:rsidRPr="00B3392F" w:rsidRDefault="00DF7BED" w:rsidP="00DF7BED">
-[...3 lines deleted...]
-        <w:ind w:leftChars="300" w:left="720"/>
+    <w:p w14:paraId="761854FD" w14:textId="2009C514" w:rsidR="00873111" w:rsidRPr="00353013" w:rsidRDefault="004A43E0" w:rsidP="00353013">
+      <w:pPr>
+        <w:pStyle w:val="af0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:leftChars="0" w:left="851" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D21C6F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>研究成果計分</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="219011B8" w14:textId="58EEFD12" w:rsidR="00353013" w:rsidRPr="00453922" w:rsidRDefault="00453922" w:rsidP="00C22F3B">
+      <w:pPr>
+        <w:pStyle w:val="af0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:leftChars="0" w:left="1276" w:hanging="850"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D21C6F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>學術期刊論文之計分：</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D21C6F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>每篇論文依下列方式填入論文性質分類、刊登雜誌分類排名及作者排名等三項之加權分數後，求其乘積</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D21C6F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>(C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D21C6F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>×</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D21C6F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>J</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D21C6F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>×</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D21C6F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>A)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D21C6F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>即為該篇論文之歸類計分。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A305088" w14:textId="1D87246B" w:rsidR="00453922" w:rsidRDefault="003E6E1B" w:rsidP="00C22F3B">
+      <w:pPr>
+        <w:pStyle w:val="af0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:leftChars="0" w:left="1560" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Hlk241851164"/>
+      <w:r w:rsidRPr="00D21C6F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>論文性質分類加權分數</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D21C6F">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
-        </w:rPr>
-      </w:pPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>(C)</w:t>
+      </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="3"/>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
-        <w:jc w:val="center"/>
+        <w:tblW w:w="9214" w:type="dxa"/>
+        <w:tblInd w:w="1271" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
-        <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="6540"/>
-        <w:gridCol w:w="1980"/>
+        <w:gridCol w:w="545"/>
+        <w:gridCol w:w="6259"/>
+        <w:gridCol w:w="2410"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DF7BED" w:rsidRPr="00B3392F" w14:paraId="7B799CCD" w14:textId="77777777" w:rsidTr="00DF7BED">
+      <w:tr w:rsidR="004A7AF5" w:rsidRPr="00D21C6F" w14:paraId="50517C23" w14:textId="77777777" w:rsidTr="004A7AF5">
         <w:trPr>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8520" w:type="dxa"/>
+            <w:tcW w:w="545" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="466BD940" w14:textId="77777777" w:rsidR="003E6E1B" w:rsidRPr="00D21C6F" w:rsidRDefault="003E6E1B" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:rightChars="-59" w:right="-142"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6259" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="327A4A10" w14:textId="77777777" w:rsidR="003E6E1B" w:rsidRPr="00D21C6F" w:rsidRDefault="003E6E1B" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:rightChars="-59" w:right="-142" w:firstLineChars="200" w:firstLine="480"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>論文性質分類</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="18780B2D" w14:textId="77777777" w:rsidR="003E6E1B" w:rsidRPr="00D21C6F" w:rsidRDefault="003E6E1B" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:rightChars="-59" w:right="-142"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>加權分數</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(C)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004A7AF5" w:rsidRPr="00D21C6F" w14:paraId="2BF558AE" w14:textId="77777777" w:rsidTr="004A7AF5">
+        <w:trPr>
+          <w:trHeight w:val="227"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="61142CCB" w14:textId="77777777" w:rsidR="003E6E1B" w:rsidRPr="00D21C6F" w:rsidRDefault="003E6E1B" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:rightChars="-59" w:right="-142"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6259" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E075F08" w14:textId="77777777" w:rsidR="003E6E1B" w:rsidRPr="00D21C6F" w:rsidRDefault="003E6E1B" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:rightChars="-59" w:right="-142"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>正式論文（</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Full Article</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BD59656" w14:textId="77777777" w:rsidR="003E6E1B" w:rsidRPr="00D21C6F" w:rsidRDefault="003E6E1B" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:rightChars="-59" w:right="-142"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>分</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004A7AF5" w:rsidRPr="00D21C6F" w14:paraId="4D9B4C98" w14:textId="77777777" w:rsidTr="004A7AF5">
+        <w:trPr>
+          <w:trHeight w:val="227"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E57D337" w14:textId="77777777" w:rsidR="003E6E1B" w:rsidRPr="00D21C6F" w:rsidRDefault="003E6E1B" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:rightChars="-59" w:right="-142"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6259" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A4ED42D" w14:textId="77777777" w:rsidR="003E6E1B" w:rsidRPr="00D21C6F" w:rsidRDefault="003E6E1B" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:rightChars="-59" w:right="-142"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>簡報型論文</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D2E8B1B" w14:textId="77777777" w:rsidR="003E6E1B" w:rsidRPr="00D21C6F" w:rsidRDefault="003E6E1B" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:rightChars="-59" w:right="-142"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>分</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004A7AF5" w:rsidRPr="00D21C6F" w14:paraId="29C236C6" w14:textId="77777777" w:rsidTr="004A7AF5">
+        <w:trPr>
+          <w:trHeight w:val="227"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="59D64F7D" w14:textId="77777777" w:rsidR="003E6E1B" w:rsidRPr="00D21C6F" w:rsidRDefault="003E6E1B" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:rightChars="-59" w:right="-142"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6259" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DB45A4F" w14:textId="77777777" w:rsidR="003E6E1B" w:rsidRPr="00D21C6F" w:rsidRDefault="003E6E1B" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:rightChars="-59" w:right="-142"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>病例報告</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AF951C1" w14:textId="77777777" w:rsidR="003E6E1B" w:rsidRPr="00D21C6F" w:rsidRDefault="003E6E1B" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:rightChars="-59" w:right="-142"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>分</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004A7AF5" w:rsidRPr="00D21C6F" w14:paraId="64EAFBB8" w14:textId="77777777" w:rsidTr="003E4505">
+        <w:trPr>
+          <w:trHeight w:val="227"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1ABC25B8" w14:textId="77777777" w:rsidR="003E6E1B" w:rsidRPr="00D21C6F" w:rsidRDefault="003E6E1B" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:rightChars="-59" w:right="-142"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6259" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EFFCAE0" w14:textId="77777777" w:rsidR="003E6E1B" w:rsidRPr="00D21C6F" w:rsidRDefault="003E6E1B" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:rightChars="-59" w:right="-142"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>綜合評論（</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Review article</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>）；一年一篇為限</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7616D4B4" w14:textId="77777777" w:rsidR="003E6E1B" w:rsidRPr="00D21C6F" w:rsidRDefault="003E6E1B" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:rightChars="-59" w:right="-142"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>分</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E6E1B" w:rsidRPr="00D21C6F" w14:paraId="1343EE49" w14:textId="77777777" w:rsidTr="003E4505">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="25C7A547" w14:textId="77777777" w:rsidR="003E6E1B" w:rsidRPr="00D21C6F" w:rsidRDefault="003E6E1B" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:ind w:rightChars="-59" w:right="-142"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>註</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8669" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-          </w:tcPr>
-[...10 lines deleted...]
-                <w:bCs/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="771C49B0" w14:textId="77777777" w:rsidR="003E6E1B" w:rsidRPr="00D21C6F" w:rsidRDefault="003E6E1B" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:ind w:rightChars="-59" w:right="-142"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>技術報告或</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>DNA</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>RNA</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>及</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>amino acid</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>序列登錄，均不計分。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E6E1B" w:rsidRPr="00D21C6F" w14:paraId="4ED577EE" w14:textId="77777777" w:rsidTr="003E4505">
+        <w:trPr>
+          <w:trHeight w:val="1035"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="3019180C" w14:textId="77777777" w:rsidR="003E6E1B" w:rsidRPr="00D21C6F" w:rsidRDefault="003E6E1B" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="-59" w:right="-142"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>註</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B3392F">
-[...477 lines deleted...]
-              <w:t>分</w:t>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8669" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DBC60AC" w14:textId="77777777" w:rsidR="003E6E1B" w:rsidRPr="00D21C6F" w:rsidRDefault="003E6E1B" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0000546E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>碩、博士論文、未發表於學術期刊之論文或研究報告、科普性、評論他人或自己論文、或回覆其他評論者之意見或疑問等而非發表自己研究成果數據之文章、學會年會或研討會摘要、以及專書或其章節，均不能視為上表所列各項論文。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4FF47B5A" w14:textId="77777777" w:rsidR="00DF7BED" w:rsidRPr="00B3392F" w:rsidRDefault="00DF7BED" w:rsidP="00DF7BED">
-[...8 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="4624BDBE" w14:textId="76171E46" w:rsidR="00C22F3B" w:rsidRPr="00697845" w:rsidRDefault="00697845" w:rsidP="00697845">
+      <w:pPr>
+        <w:pStyle w:val="af0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:leftChars="0" w:left="1560" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D21C6F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>學術論文刊登雜誌分類排名加權分數</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D21C6F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>(J)</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
-        <w:jc w:val="center"/>
+        <w:tblW w:w="9214" w:type="dxa"/>
+        <w:tblInd w:w="1271" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:left w:w="28" w:type="dxa"/>
+          <w:right w:w="28" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="545"/>
+        <w:gridCol w:w="6259"/>
+        <w:gridCol w:w="2410"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00697845" w:rsidRPr="00D21C6F" w14:paraId="43F5CB2F" w14:textId="77777777" w:rsidTr="004A7AF5">
+        <w:trPr>
+          <w:trHeight w:val="506"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="01333F43" w14:textId="77777777" w:rsidR="00697845" w:rsidRPr="00D21C6F" w:rsidRDefault="00697845" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6259" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="260EABFB" w14:textId="77777777" w:rsidR="00697845" w:rsidRPr="00D21C6F" w:rsidRDefault="00697845" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:beforeLines="20" w:before="48" w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2-1.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>國外</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>SCI</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>SSCI</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>期刊排名百分比</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>期刊排名</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>該領域期刊總數；以</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>年</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>版</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>JCR</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>資料為準</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BE89055" w14:textId="77777777" w:rsidR="00697845" w:rsidRPr="00D21C6F" w:rsidRDefault="00697845" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>加權分數</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(J)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00697845" w:rsidRPr="00D21C6F" w14:paraId="3227BBC2" w14:textId="77777777" w:rsidTr="004A7AF5">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4780920B" w14:textId="77777777" w:rsidR="00697845" w:rsidRPr="00D21C6F" w:rsidRDefault="00697845" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6259" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A6F8890" w14:textId="77777777" w:rsidR="00697845" w:rsidRPr="00D21C6F" w:rsidRDefault="00697845" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>IF</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0000546E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>≧</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="13D6CA9E" w14:textId="77777777" w:rsidR="00697845" w:rsidRPr="00D21C6F" w:rsidRDefault="00697845" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>IF</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00697845" w:rsidRPr="00D21C6F" w14:paraId="68829B97" w14:textId="77777777" w:rsidTr="004A7AF5">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="395AC955" w14:textId="77777777" w:rsidR="00697845" w:rsidRPr="00D21C6F" w:rsidRDefault="00697845" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6259" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AEAA322" w14:textId="77777777" w:rsidR="00697845" w:rsidRPr="00D21C6F" w:rsidRDefault="00697845" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>排名≦</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>0.00%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="468146B6" w14:textId="77777777" w:rsidR="00697845" w:rsidRPr="00D21C6F" w:rsidRDefault="00697845" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>分</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00697845" w:rsidRPr="00D21C6F" w14:paraId="6183C3BE" w14:textId="77777777" w:rsidTr="004A7AF5">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7597EA23" w14:textId="77777777" w:rsidR="00697845" w:rsidRPr="00D21C6F" w:rsidRDefault="00697845" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6259" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FFE2B56" w14:textId="77777777" w:rsidR="00697845" w:rsidRPr="00D21C6F" w:rsidRDefault="00697845" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>0.00%&lt;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>排名≦</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>20.00%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="34D16E5D" w14:textId="77777777" w:rsidR="00697845" w:rsidRPr="00D21C6F" w:rsidRDefault="00697845" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>分</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00697845" w:rsidRPr="00D21C6F" w14:paraId="6F8B65B1" w14:textId="77777777" w:rsidTr="004A7AF5">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16F947B0" w14:textId="77777777" w:rsidR="00697845" w:rsidRPr="00D21C6F" w:rsidRDefault="00697845" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6259" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="743FE17C" w14:textId="77777777" w:rsidR="00697845" w:rsidRPr="00D21C6F" w:rsidRDefault="00697845" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>20.00%&lt;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>排名≦</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>40.00%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="51BA34E0" w14:textId="77777777" w:rsidR="00697845" w:rsidRPr="00D21C6F" w:rsidRDefault="00697845" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>分</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00697845" w:rsidRPr="00D21C6F" w14:paraId="09585215" w14:textId="77777777" w:rsidTr="004A7AF5">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="51C91BDB" w14:textId="77777777" w:rsidR="00697845" w:rsidRPr="00D21C6F" w:rsidRDefault="00697845" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6259" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B3E7168" w14:textId="77777777" w:rsidR="00697845" w:rsidRPr="00D21C6F" w:rsidRDefault="00697845" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>40.00%&lt;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>排名≦</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>60.00%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="15917C40" w14:textId="77777777" w:rsidR="00697845" w:rsidRPr="00D21C6F" w:rsidRDefault="00697845" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>分</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00697845" w:rsidRPr="00D21C6F" w14:paraId="55A3C9AC" w14:textId="77777777" w:rsidTr="004A7AF5">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C51B743" w14:textId="77777777" w:rsidR="00697845" w:rsidRPr="00D21C6F" w:rsidRDefault="00697845" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6259" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="05F051B2" w14:textId="77777777" w:rsidR="00697845" w:rsidRPr="00D21C6F" w:rsidRDefault="00697845" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>0.00%&lt;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>排名≦</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>0.00%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F7AD0A9" w14:textId="77777777" w:rsidR="00697845" w:rsidRPr="00D21C6F" w:rsidRDefault="00697845" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>分</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00697845" w:rsidRPr="00D21C6F" w14:paraId="213CE824" w14:textId="77777777" w:rsidTr="004A7AF5">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="077CA314" w14:textId="77777777" w:rsidR="00697845" w:rsidRPr="00D21C6F" w:rsidRDefault="00697845" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6259" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5388F6B4" w14:textId="77777777" w:rsidR="00697845" w:rsidRPr="00D21C6F" w:rsidRDefault="00697845" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>排名</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>80.00%</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>以後</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="486D3952" w14:textId="77777777" w:rsidR="00697845" w:rsidRPr="00D21C6F" w:rsidRDefault="00697845" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>分</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00697845" w:rsidRPr="00D21C6F" w14:paraId="16D81686" w14:textId="77777777" w:rsidTr="004A7AF5">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="38A26F64" w14:textId="77777777" w:rsidR="00697845" w:rsidRPr="00D21C6F" w:rsidRDefault="00697845" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6259" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A981FA7" w14:textId="77777777" w:rsidR="00697845" w:rsidRPr="00D21C6F" w:rsidRDefault="00697845" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2-2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>國內</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>SCI</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>期刊</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="490318B8" w14:textId="77777777" w:rsidR="00697845" w:rsidRPr="00D21C6F" w:rsidRDefault="00697845" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>參看附表</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00697845" w:rsidRPr="00D21C6F" w14:paraId="28D909B3" w14:textId="77777777" w:rsidTr="004A7AF5">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AE4D7AF" w14:textId="77777777" w:rsidR="00697845" w:rsidRPr="00D21C6F" w:rsidRDefault="00697845" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6259" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="38335FF1" w14:textId="77777777" w:rsidR="00697845" w:rsidRPr="00D21C6F" w:rsidRDefault="00697845" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3. EI</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>期刊</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25F474B2" w14:textId="77777777" w:rsidR="00697845" w:rsidRPr="00D21C6F" w:rsidRDefault="00697845" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>（</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>以</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>年</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>版</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Publications in Engineering</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>收錄資料為準）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E2DA9D5" w14:textId="77777777" w:rsidR="00697845" w:rsidRPr="00D21C6F" w:rsidRDefault="00697845" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>分</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00697845" w:rsidRPr="00D21C6F" w14:paraId="3FEF3046" w14:textId="77777777" w:rsidTr="004A7AF5">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2955F025" w14:textId="77777777" w:rsidR="00697845" w:rsidRPr="00D21C6F" w:rsidRDefault="00697845" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6259" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="60EA864B" w14:textId="77777777" w:rsidR="00697845" w:rsidRPr="00D21C6F" w:rsidRDefault="00697845" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>其它國內外非</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>SCI</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>SSCI</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>EI</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>學術性雜誌</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="202ED6B2" w14:textId="77777777" w:rsidR="00697845" w:rsidRPr="00D21C6F" w:rsidRDefault="00697845" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>0.5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>分</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1E243521" w14:textId="0B05CDC0" w:rsidR="00697845" w:rsidRPr="00AD15C8" w:rsidRDefault="00614859" w:rsidP="00697845">
+      <w:pPr>
+        <w:pStyle w:val="af0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:leftChars="0" w:left="1560" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D21C6F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>作者排名加權分數</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D21C6F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>(A)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9214" w:type="dxa"/>
+        <w:tblInd w:w="1271" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
-        <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="6540"/>
-        <w:gridCol w:w="1980"/>
+        <w:gridCol w:w="2151"/>
+        <w:gridCol w:w="4653"/>
+        <w:gridCol w:w="2410"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DF7BED" w:rsidRPr="00B3392F" w14:paraId="69CF4CB2" w14:textId="77777777" w:rsidTr="00DF7BED">
+      <w:tr w:rsidR="00AD15C8" w:rsidRPr="00D21C6F" w14:paraId="26BEC5D9" w14:textId="77777777" w:rsidTr="00DC12D8">
         <w:trPr>
-          <w:cantSplit/>
-          <w:jc w:val="center"/>
+          <w:trHeight w:hRule="exact" w:val="329"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8520" w:type="dxa"/>
+            <w:tcW w:w="6804" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-          </w:tcPr>
-[...1 lines deleted...]
-            <w:pPr>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="62E8D473" w14:textId="77777777" w:rsidR="00AD15C8" w:rsidRPr="00D21C6F" w:rsidRDefault="00AD15C8" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:firstLineChars="350" w:firstLine="840"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>作者序</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="192B21DC" w14:textId="77777777" w:rsidR="00AD15C8" w:rsidRPr="00D21C6F" w:rsidRDefault="00AD15C8" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>加權分數</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(A)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AD15C8" w:rsidRPr="00D21C6F" w14:paraId="2FAF556E" w14:textId="77777777" w:rsidTr="00DC12D8">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="329"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6804" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FB8CFE6" w14:textId="77777777" w:rsidR="00AD15C8" w:rsidRPr="00D21C6F" w:rsidRDefault="00AD15C8" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>第</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>作者或通信作者</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="700CA1FD" w14:textId="77777777" w:rsidR="00AD15C8" w:rsidRPr="00D21C6F" w:rsidRDefault="00AD15C8" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>分</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AD15C8" w:rsidRPr="00D21C6F" w14:paraId="09FC615C" w14:textId="77777777" w:rsidTr="009923C7">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="329"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6804" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="746D33CD" w14:textId="77777777" w:rsidR="00AD15C8" w:rsidRPr="00D21C6F" w:rsidRDefault="00AD15C8" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>第</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>作者</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C692D52" w14:textId="77777777" w:rsidR="00AD15C8" w:rsidRPr="00D21C6F" w:rsidRDefault="00AD15C8" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>分</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AD15C8" w:rsidRPr="00D21C6F" w14:paraId="5DAA68F0" w14:textId="77777777" w:rsidTr="009923C7">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="329"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6804" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="322FAD3C" w14:textId="77777777" w:rsidR="00AD15C8" w:rsidRPr="00D21C6F" w:rsidRDefault="00AD15C8" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>第</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>作者</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A15B415" w14:textId="77777777" w:rsidR="00AD15C8" w:rsidRPr="00D21C6F" w:rsidRDefault="00AD15C8" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>分</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AD15C8" w:rsidRPr="00D21C6F" w14:paraId="54E1CBE5" w14:textId="77777777" w:rsidTr="009923C7">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="329"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6804" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D889AD3" w14:textId="77777777" w:rsidR="00AD15C8" w:rsidRPr="00D21C6F" w:rsidRDefault="00AD15C8" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>第</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>作者或以後之作者</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CA8701D" w14:textId="77777777" w:rsidR="00AD15C8" w:rsidRPr="00D21C6F" w:rsidRDefault="00AD15C8" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>0.5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>分</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AD15C8" w:rsidRPr="00D21C6F" w14:paraId="76041A5B" w14:textId="77777777" w:rsidTr="00AD15C8">
+        <w:trPr>
+          <w:trHeight w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2151" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7557F557" w14:textId="3B492DF8" w:rsidR="00AD15C8" w:rsidRPr="00D21C6F" w:rsidRDefault="00AD15C8" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>相同貢獻作者</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A6C130D" w14:textId="77777777" w:rsidR="00AD15C8" w:rsidRPr="00D21C6F" w:rsidRDefault="00AD15C8" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(Equal Contribution)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F23AAB9" w14:textId="77777777" w:rsidR="00AD15C8" w:rsidRPr="00D21C6F" w:rsidRDefault="00AD15C8" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:beforeLines="30" w:before="72" w:line="240" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="標楷體" w:cs="Arial"/>
-[...26 lines deleted...]
-              <w:t>(A)</w:t>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>採計相同貢獻作者計分者，須附該論文註明「相同貢獻作者」部份之影本。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7063" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1561351A" w14:textId="77777777" w:rsidR="00A20A5C" w:rsidRPr="00A20A5C" w:rsidRDefault="00AD15C8" w:rsidP="00A20A5C">
+            <w:pPr>
+              <w:pStyle w:val="af0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="39"/>
+              </w:numPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:leftChars="0" w:left="235" w:rightChars="86" w:right="206" w:hanging="235"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A20A5C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>有</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A20A5C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A20A5C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>位作者相同貢獻，相同貢獻作者均以其排序之加權分數</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A20A5C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>90%</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A20A5C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>計分，</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A20A5C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>如發表於</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A20A5C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>IF</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A20A5C">
+              <w:rPr>
+                <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>≧</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A20A5C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A20A5C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>或排名≦</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A20A5C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A20A5C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>0.00%</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A20A5C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>之期刊論文其</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A20A5C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>加權分數</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A20A5C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>以</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A20A5C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>100</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A20A5C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>%</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A20A5C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>計分</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A20A5C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B14B438" w14:textId="77777777" w:rsidR="00A20A5C" w:rsidRPr="00A20A5C" w:rsidRDefault="00AD15C8" w:rsidP="00A20A5C">
+            <w:pPr>
+              <w:pStyle w:val="af0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="39"/>
+              </w:numPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:leftChars="0" w:left="235" w:rightChars="86" w:right="206" w:hanging="235"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A20A5C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>有</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A20A5C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>3-4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A20A5C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>位作者相同貢獻，相同貢獻作者均以其排序之加權分數</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A20A5C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>60%</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A20A5C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>計分，</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A20A5C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>如發表於</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A20A5C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>IF</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A20A5C">
+              <w:rPr>
+                <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>≧</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A20A5C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A20A5C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>之期刊論文其</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A20A5C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>加權分數</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A20A5C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>以</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A20A5C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>100</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A20A5C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>%</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A20A5C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>計分</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A20A5C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="07B20524" w14:textId="77777777" w:rsidR="00A20A5C" w:rsidRPr="00A20A5C" w:rsidRDefault="00AD15C8" w:rsidP="00A20A5C">
+            <w:pPr>
+              <w:pStyle w:val="af0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="39"/>
+              </w:numPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:leftChars="0" w:left="235" w:rightChars="86" w:right="206" w:hanging="235"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A20A5C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>有</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A20A5C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A20A5C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>位及以上作者相同貢獻，相同貢獻作者均以其排序之加權分數</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A20A5C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>30%</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A20A5C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>計分，</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A20A5C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>如發表於</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A20A5C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>IF</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A20A5C">
+              <w:rPr>
+                <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>≧</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A20A5C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A20A5C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>之期刊論文其</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A20A5C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>加權分數</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A20A5C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>以</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A20A5C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>100</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A20A5C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>%</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A20A5C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>計分</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A20A5C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="259591B9" w14:textId="5B5FDD1A" w:rsidR="00AD15C8" w:rsidRPr="00A20A5C" w:rsidRDefault="00AD15C8" w:rsidP="00A20A5C">
+            <w:pPr>
+              <w:pStyle w:val="af0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="39"/>
+              </w:numPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:leftChars="0" w:left="235" w:rightChars="86" w:right="206" w:hanging="235"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A20A5C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>相同貢獻之作者均與其最先一位視為同一排序，之後一位作者之排序則以其在所有作者中之實際序位計算加權分數；以上計分若未達</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A20A5C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>0.5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A20A5C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>分者均以</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A20A5C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>0.5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A20A5C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>分計分。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF7BED" w:rsidRPr="00B3392F" w14:paraId="6571716A" w14:textId="77777777" w:rsidTr="00DF7BED">
+      <w:tr w:rsidR="00AD15C8" w:rsidRPr="00D21C6F" w14:paraId="554125B6" w14:textId="77777777" w:rsidTr="00AD15C8">
         <w:trPr>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6540" w:type="dxa"/>
-[...44 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2151" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1673FF16" w14:textId="77777777" w:rsidR="00AD15C8" w:rsidRPr="00D21C6F" w:rsidRDefault="00AD15C8" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7063" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B0DA35D" w14:textId="77777777" w:rsidR="00AD15C8" w:rsidRPr="00D21C6F" w:rsidRDefault="00AD15C8" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF7BED" w:rsidRPr="00B3392F" w14:paraId="2CEC44F6" w14:textId="77777777" w:rsidTr="00DF7BED">
+      <w:tr w:rsidR="00AD15C8" w:rsidRPr="00D21C6F" w14:paraId="09EB26E1" w14:textId="77777777" w:rsidTr="00AD15C8">
         <w:trPr>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6540" w:type="dxa"/>
-[...43 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2151" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F50ABEE" w14:textId="77777777" w:rsidR="00AD15C8" w:rsidRPr="00D21C6F" w:rsidRDefault="00AD15C8" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7063" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="14E0AA1F" w14:textId="77777777" w:rsidR="00AD15C8" w:rsidRPr="00D21C6F" w:rsidRDefault="00AD15C8" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF7BED" w:rsidRPr="00B3392F" w14:paraId="5162665F" w14:textId="77777777" w:rsidTr="00DF7BED">
+      <w:tr w:rsidR="00AD15C8" w:rsidRPr="00D21C6F" w14:paraId="30BA2A24" w14:textId="77777777" w:rsidTr="00AD15C8">
         <w:trPr>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6540" w:type="dxa"/>
-[...162 lines deleted...]
-            <w:tcW w:w="8520" w:type="dxa"/>
+            <w:tcW w:w="2151" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D3F4162" w14:textId="77777777" w:rsidR="00AD15C8" w:rsidRPr="00D21C6F" w:rsidRDefault="00AD15C8" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7063" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-          </w:tcPr>
-[...67 lines deleted...]
-            </w:r>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EBC168F" w14:textId="77777777" w:rsidR="00AD15C8" w:rsidRPr="00D21C6F" w:rsidRDefault="00AD15C8" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="17191B76" w14:textId="77777777" w:rsidR="00DF7BED" w:rsidRPr="00B3392F" w:rsidRDefault="00DF7BED" w:rsidP="00DF7BED">
-[...9 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體"/>
+    <w:p w14:paraId="20C0DDAD" w14:textId="49CCA7FB" w:rsidR="005D62E2" w:rsidRDefault="00C5793E" w:rsidP="00991405">
+      <w:pPr>
+        <w:pStyle w:val="af0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:leftChars="0" w:left="1276" w:hanging="850"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D21C6F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>五年內專利或技術移轉之加權分數</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D21C6F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B3392F">
-[...3 lines deleted...]
-        <w:t>二</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>20</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B3392F">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D21C6F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D21C6F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>.0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D21C6F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D21C6F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>以後獲得之專利或簽約之技術移轉</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D21C6F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>)</w:t>
-      </w:r>
-[...4 lines deleted...]
-        <w:t>、其他非期刊學術論文之計分：</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="8520" w:type="dxa"/>
+        <w:tblW w:w="9214" w:type="dxa"/>
+        <w:tblInd w:w="1271" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:left w:w="28" w:type="dxa"/>
+          <w:right w:w="28" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="719"/>
+        <w:gridCol w:w="5802"/>
+        <w:gridCol w:w="2693"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00C5793E" w:rsidRPr="00D21C6F" w14:paraId="5A9AD338" w14:textId="77777777" w:rsidTr="00B924B3">
+        <w:trPr>
+          <w:trHeight w:val="330"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="719" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BE9DD7B" w14:textId="3BCADC82" w:rsidR="00C5793E" w:rsidRPr="00D21C6F" w:rsidRDefault="00C5793E" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5802" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="45E28935" w14:textId="77777777" w:rsidR="00C5793E" w:rsidRPr="00D21C6F" w:rsidRDefault="00C5793E" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>類</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>別</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EB681B6" w14:textId="77777777" w:rsidR="00C5793E" w:rsidRPr="00D21C6F" w:rsidRDefault="00C5793E" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>加權分數</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C5793E" w:rsidRPr="00D21C6F" w14:paraId="19CED8CE" w14:textId="77777777" w:rsidTr="00B924B3">
+        <w:trPr>
+          <w:trHeight w:val="330"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="719" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00A5FCB7" w14:textId="77777777" w:rsidR="00C5793E" w:rsidRPr="00D21C6F" w:rsidRDefault="00C5793E" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5802" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7ADCA522" w14:textId="77777777" w:rsidR="00C5793E" w:rsidRPr="00D21C6F" w:rsidRDefault="00C5793E" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DB81371" w14:textId="18ED0B47" w:rsidR="00C5793E" w:rsidRPr="00D21C6F" w:rsidRDefault="00C5793E" w:rsidP="00036D73">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(C)  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (J)     (A)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C5793E" w:rsidRPr="00D21C6F" w14:paraId="4FAE4B83" w14:textId="77777777" w:rsidTr="00B924B3">
+        <w:trPr>
+          <w:trHeight w:val="330"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="719" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F6008F7" w14:textId="707A2DE2" w:rsidR="00C5793E" w:rsidRPr="00D21C6F" w:rsidRDefault="00C5793E" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1244B311" w14:textId="77777777" w:rsidR="00C5793E" w:rsidRPr="00D21C6F" w:rsidRDefault="00C5793E" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>國內新型或新式樣專利</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="709643A7" w14:textId="58D6572B" w:rsidR="00C5793E" w:rsidRPr="00D21C6F" w:rsidRDefault="00C5793E" w:rsidP="00426125">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   1      1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C5793E" w:rsidRPr="00D21C6F" w14:paraId="1783ED94" w14:textId="77777777" w:rsidTr="00B924B3">
+        <w:trPr>
+          <w:trHeight w:val="330"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="719" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C93C584" w14:textId="1A3F1BF5" w:rsidR="00C5793E" w:rsidRPr="00D21C6F" w:rsidRDefault="00C5793E" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C0D4C7D" w14:textId="77777777" w:rsidR="00C5793E" w:rsidRPr="00D21C6F" w:rsidRDefault="00C5793E" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>國外新型或新式樣專利</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="253C5B36" w14:textId="31DAE530" w:rsidR="00C5793E" w:rsidRPr="00D21C6F" w:rsidRDefault="00C5793E" w:rsidP="00426125">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   1      1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C5793E" w:rsidRPr="00D21C6F" w14:paraId="2A13C03B" w14:textId="77777777" w:rsidTr="00B924B3">
+        <w:trPr>
+          <w:trHeight w:val="330"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="719" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B3DFAC4" w14:textId="02204C5E" w:rsidR="00C5793E" w:rsidRPr="00D21C6F" w:rsidRDefault="00C5793E" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="53CA0D4A" w14:textId="77777777" w:rsidR="00C5793E" w:rsidRPr="00D21C6F" w:rsidRDefault="00C5793E" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>國內發明專利</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="096CB2CB" w14:textId="77777777" w:rsidR="00C5793E" w:rsidRPr="00D21C6F" w:rsidRDefault="00C5793E" w:rsidP="00426125">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">40  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   1      1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C5793E" w:rsidRPr="00D21C6F" w14:paraId="70AC90F3" w14:textId="77777777" w:rsidTr="00B924B3">
+        <w:trPr>
+          <w:trHeight w:val="330"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="719" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="52C270E6" w14:textId="2C1E54C4" w:rsidR="00C5793E" w:rsidRPr="00D21C6F" w:rsidRDefault="00C5793E" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0871FCC0" w14:textId="77777777" w:rsidR="00C5793E" w:rsidRPr="00D21C6F" w:rsidRDefault="00C5793E" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>國外發明專利</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="17FA1962" w14:textId="359730BD" w:rsidR="00C5793E" w:rsidRPr="00D21C6F" w:rsidRDefault="00C5793E" w:rsidP="00426125">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   1      1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C5793E" w:rsidRPr="00D21C6F" w14:paraId="63168550" w14:textId="77777777" w:rsidTr="00B924B3">
+        <w:trPr>
+          <w:trHeight w:val="330"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="719" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="2741BE01" w14:textId="22A6B9E6" w:rsidR="00C5793E" w:rsidRPr="00D21C6F" w:rsidRDefault="00C5793E" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2022EC6E" w14:textId="099D0BF1" w:rsidR="00C5793E" w:rsidRPr="00D21C6F" w:rsidRDefault="00C5793E" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>技轉金</w:t>
+            </w:r>
+            <w:r w:rsidR="00015591">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>未滿</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>台幣</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>萬元之技術移轉</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="76D4F70C" w14:textId="04359563" w:rsidR="00C5793E" w:rsidRPr="00D21C6F" w:rsidRDefault="00C5793E" w:rsidP="00426125">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>50      1      1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C5793E" w:rsidRPr="00D21C6F" w14:paraId="0CB6FE66" w14:textId="77777777" w:rsidTr="00B924B3">
+        <w:trPr>
+          <w:trHeight w:val="330"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="719" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="720534F0" w14:textId="71367D1A" w:rsidR="00C5793E" w:rsidRPr="00D21C6F" w:rsidRDefault="00C5793E" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CCCC416" w14:textId="782564CD" w:rsidR="00C5793E" w:rsidRPr="00D21C6F" w:rsidRDefault="00E243A5" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E243A5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>技轉金額新臺幣</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E243A5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E243A5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>萬元以上未滿</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E243A5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>50</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E243A5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>萬元之技術移轉</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="668B6538" w14:textId="16B09876" w:rsidR="00C5793E" w:rsidRPr="00D21C6F" w:rsidRDefault="00C5793E" w:rsidP="00426125">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>60</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   1      1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C5793E" w:rsidRPr="00D21C6F" w14:paraId="42D444FA" w14:textId="77777777" w:rsidTr="00B924B3">
+        <w:trPr>
+          <w:trHeight w:val="330"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="719" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="634A357E" w14:textId="526A3266" w:rsidR="00C5793E" w:rsidRPr="00D21C6F" w:rsidRDefault="00C5793E" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="30F30395" w14:textId="1E17533F" w:rsidR="00C5793E" w:rsidRPr="00D21C6F" w:rsidRDefault="00B924B3" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B924B3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>技轉金額新臺幣</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B924B3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>50</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B924B3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>萬元以上未滿</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B924B3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>100</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B924B3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>萬元之技術移轉</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="75DD38AD" w14:textId="0FD5A1C4" w:rsidR="00C5793E" w:rsidRPr="00D21C6F" w:rsidRDefault="00C5793E" w:rsidP="00426125">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>75</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   1      1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C5793E" w:rsidRPr="00D21C6F" w14:paraId="7780B258" w14:textId="77777777" w:rsidTr="00B924B3">
+        <w:trPr>
+          <w:trHeight w:val="330"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="719" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="6466F5AC" w14:textId="4F1C58E2" w:rsidR="00C5793E" w:rsidRPr="00D21C6F" w:rsidRDefault="00C5793E" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CEBB2EE" w14:textId="77777777" w:rsidR="00C5793E" w:rsidRPr="00D21C6F" w:rsidRDefault="00C5793E" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>技轉金台幣</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>100</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>萬元以上</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>含</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>100</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>萬元</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>之技術移轉</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="593C406E" w14:textId="11AB86D7" w:rsidR="00C5793E" w:rsidRPr="00D21C6F" w:rsidRDefault="00C5793E" w:rsidP="00426125">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>90</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   1      1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C5793E" w:rsidRPr="00D21C6F" w14:paraId="1D458DBB" w14:textId="77777777" w:rsidTr="00C5793E">
+        <w:trPr>
+          <w:trHeight w:val="330"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="719" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F46D9E0" w14:textId="77777777" w:rsidR="00C5793E" w:rsidRPr="00D21C6F" w:rsidRDefault="00C5793E" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:beforeLines="20" w:before="48" w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>註</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8495" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C211C3F" w14:textId="77777777" w:rsidR="00C5793E" w:rsidRPr="00D21C6F" w:rsidRDefault="00C5793E" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>同一項發明獲多個國家</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>多處</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>專利者仍視為一件專利，選其最高之分數計分；已有發明之新型改良不視為另一件專利；專利且有技轉者採其一或較高之技轉分數計分，不能分為兩次計分。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C5793E" w:rsidRPr="00D21C6F" w14:paraId="11A8DF44" w14:textId="77777777" w:rsidTr="00C5793E">
+        <w:trPr>
+          <w:trHeight w:val="330"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="719" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="105B07B1" w14:textId="77777777" w:rsidR="00C5793E" w:rsidRPr="00D21C6F" w:rsidRDefault="00C5793E" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>註</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8495" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F42D317" w14:textId="77777777" w:rsidR="00C5793E" w:rsidRPr="00D21C6F" w:rsidRDefault="00C5793E" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>同一專利或技術移轉之所有共同發明人或技術共同所有權人（立合約人）</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>人以內者各以本表所列加權分數</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>100%</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>計分，</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>人者各以本表所列加權分數之</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>90%</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>計分，</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>人或</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>人以上者各以本表所列加權分數之</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>80%</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>計分。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C5793E" w:rsidRPr="00D21C6F" w14:paraId="0963B5A5" w14:textId="77777777" w:rsidTr="00C5793E">
+        <w:trPr>
+          <w:trHeight w:val="330"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="719" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="1689F93D" w14:textId="77777777" w:rsidR="00C5793E" w:rsidRPr="00D21C6F" w:rsidRDefault="00C5793E" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>註</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8495" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="462B6237" w14:textId="77777777" w:rsidR="00C5793E" w:rsidRPr="00D21C6F" w:rsidRDefault="00C5793E" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>技轉金額以技轉合約所載為準，以同一專利或同一技術之技轉累計總金額計算。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C5793E" w:rsidRPr="00D21C6F" w14:paraId="7855BF0A" w14:textId="77777777" w:rsidTr="00C5793E">
+        <w:trPr>
+          <w:trHeight w:val="330"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="719" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="513C305D" w14:textId="77777777" w:rsidR="00C5793E" w:rsidRPr="00D21C6F" w:rsidRDefault="00C5793E" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>註</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8495" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D184D2F" w14:textId="77777777" w:rsidR="00C5793E" w:rsidRPr="00D21C6F" w:rsidRDefault="00C5793E" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>非真正技術移轉產生之技轉金，如研究計畫之先期技轉金等，不能視為上表所列之技轉金項目。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="204BFE01" w14:textId="77777777" w:rsidR="00D7711B" w:rsidRPr="00D21C6F" w:rsidRDefault="00D7711B" w:rsidP="00D7711B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E5050CC" w14:textId="7282BB7B" w:rsidR="00D7711B" w:rsidRDefault="00D7711B" w:rsidP="0004348D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11B5BE62" w14:textId="77777777" w:rsidR="005E3DAF" w:rsidRDefault="005E3DAF" w:rsidP="0004348D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F1F6E3C" w14:textId="77777777" w:rsidR="005E3DAF" w:rsidRDefault="005E3DAF" w:rsidP="0004348D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25F0173E" w14:textId="77777777" w:rsidR="005E3DAF" w:rsidRDefault="005E3DAF" w:rsidP="0004348D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BD328CC" w14:textId="77777777" w:rsidR="005E3DAF" w:rsidRDefault="005E3DAF" w:rsidP="0004348D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="522B5770" w14:textId="77777777" w:rsidR="005E3DAF" w:rsidRDefault="005E3DAF" w:rsidP="0004348D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49A8B964" w14:textId="77777777" w:rsidR="005E3DAF" w:rsidRDefault="005E3DAF" w:rsidP="0004348D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05AB83A6" w14:textId="77777777" w:rsidR="005E3DAF" w:rsidRPr="00B3392F" w:rsidRDefault="005E3DAF" w:rsidP="0004348D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A3857D6" w14:textId="18C0219F" w:rsidR="00DF7BED" w:rsidRPr="00B522FC" w:rsidRDefault="00DF7BED" w:rsidP="00DF7BED">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
         <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B522FC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>研究論文著作積分</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B522FC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B522FC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>填表說明（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B522FC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>人文暨社會科學院</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B522FC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE3D15">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B3A19E0" w14:textId="1F0C14E2" w:rsidR="0033015F" w:rsidRPr="00353013" w:rsidRDefault="0033015F" w:rsidP="00F66007">
+      <w:pPr>
+        <w:pStyle w:val="af0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:leftChars="0" w:left="851" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D21C6F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>研究成果計分</w:t>
+      </w:r>
+      <w:r w:rsidR="00725463" w:rsidRPr="00725463">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r w:rsidR="00725463" w:rsidRPr="00855BB5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>除學術期刊論文、專利及技術移轉等研究成果有計分之外，其它</w:t>
+      </w:r>
+      <w:r w:rsidR="005613C2" w:rsidRPr="005613C2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>研究成果依下列規定計分</w:t>
+      </w:r>
+      <w:r w:rsidR="005613C2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r w:rsidR="00725463" w:rsidRPr="00855BB5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>計分方式如下：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41439D58" w14:textId="33137668" w:rsidR="000F4F18" w:rsidRPr="001A0589" w:rsidRDefault="0033015F" w:rsidP="00CB6B1D">
+      <w:pPr>
+        <w:pStyle w:val="af0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:leftChars="0" w:left="1276" w:hanging="850"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D21C6F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>學術期刊論文之計分：</w:t>
+      </w:r>
+      <w:r w:rsidR="002C55F0" w:rsidRPr="00B3392F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>每篇論文依下列方式填入論文性質分類、刊登雜誌分類排名及作者排名等三項之加權分數後，求其乘積</w:t>
+      </w:r>
+      <w:r w:rsidR="002C55F0" w:rsidRPr="00B3392F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+        </w:rPr>
+        <w:t>(C×J×A)</w:t>
+      </w:r>
+      <w:r w:rsidR="002C55F0" w:rsidRPr="00B3392F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>即為該篇論文之歸類計分。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E7A6109" w14:textId="683265CF" w:rsidR="001A0589" w:rsidRPr="00824536" w:rsidRDefault="00824536" w:rsidP="00965789">
+      <w:pPr>
+        <w:pStyle w:val="af0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:leftChars="532" w:left="1560" w:hangingChars="118" w:hanging="283"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00824536">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00824536">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00824536">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>論文性質分類加權分數</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00824536">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>(C)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9214" w:type="dxa"/>
+        <w:tblInd w:w="1271" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
-        <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5460"/>
-        <w:gridCol w:w="3060"/>
+        <w:gridCol w:w="545"/>
+        <w:gridCol w:w="6259"/>
+        <w:gridCol w:w="2410"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DF7BED" w:rsidRPr="00B3392F" w14:paraId="7DC07ABA" w14:textId="77777777" w:rsidTr="00DF7BED">
+      <w:tr w:rsidR="00596803" w:rsidRPr="00D21C6F" w14:paraId="35E02EA9" w14:textId="77777777" w:rsidTr="00906218">
         <w:trPr>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5460" w:type="dxa"/>
-[...41 lines deleted...]
-              <w:t>計分（總分）</w:t>
+            <w:tcW w:w="545" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FB70CCB" w14:textId="77777777" w:rsidR="00596803" w:rsidRPr="00D21C6F" w:rsidRDefault="00596803" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:rightChars="-59" w:right="-142"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6259" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C72BEF5" w14:textId="77777777" w:rsidR="00596803" w:rsidRPr="00D21C6F" w:rsidRDefault="00596803" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:rightChars="-59" w:right="-142" w:firstLineChars="200" w:firstLine="480"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>論文性質分類</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4914968B" w14:textId="77777777" w:rsidR="00596803" w:rsidRPr="00D21C6F" w:rsidRDefault="00596803" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:rightChars="-59" w:right="-142"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>加權分數</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(C)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF7BED" w:rsidRPr="00B3392F" w14:paraId="39E9710B" w14:textId="77777777" w:rsidTr="00DF7BED">
+      <w:tr w:rsidR="00B705FE" w:rsidRPr="00D21C6F" w14:paraId="61692F59" w14:textId="77777777" w:rsidTr="00906218">
         <w:trPr>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5460" w:type="dxa"/>
-[...43 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:tcW w:w="545" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="746ACCE7" w14:textId="77777777" w:rsidR="00B705FE" w:rsidRPr="00D21C6F" w:rsidRDefault="00B705FE" w:rsidP="00B705FE">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:rightChars="-59" w:right="-142"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6259" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4043AD02" w14:textId="00C288DD" w:rsidR="00B705FE" w:rsidRPr="00B705FE" w:rsidRDefault="00B705FE" w:rsidP="00B705FE">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:rightChars="-59" w:right="-142"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B705FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+              <w:t>原創性論文</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F50FF90" w14:textId="74D4B836" w:rsidR="00B705FE" w:rsidRPr="00B705FE" w:rsidRDefault="00B705FE" w:rsidP="00B705FE">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:rightChars="-59" w:right="-142"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B705FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B705FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
               <w:t>分</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF7BED" w:rsidRPr="00B3392F" w14:paraId="158D625F" w14:textId="77777777" w:rsidTr="00DF7BED">
+      <w:tr w:rsidR="00B705FE" w:rsidRPr="00D21C6F" w14:paraId="432DAAA6" w14:textId="77777777" w:rsidTr="00906218">
         <w:trPr>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5460" w:type="dxa"/>
-[...12 lines deleted...]
-                <w:b/>
+            <w:tcW w:w="545" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B4A42E0" w14:textId="77777777" w:rsidR="00B705FE" w:rsidRPr="00D21C6F" w:rsidRDefault="00B705FE" w:rsidP="00B705FE">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:rightChars="-59" w:right="-142"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6259" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AF4412D" w14:textId="20FCA9F8" w:rsidR="00B705FE" w:rsidRPr="00B705FE" w:rsidRDefault="00B705FE" w:rsidP="00B705FE">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:rightChars="-59" w:right="-142"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B705FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+              <w:t>簡報型論文</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="57751EDB" w14:textId="6E721050" w:rsidR="00B705FE" w:rsidRPr="00B705FE" w:rsidRDefault="00B705FE" w:rsidP="00B705FE">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:rightChars="-59" w:right="-142"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B705FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B705FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+              <w:t>分</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B705FE" w:rsidRPr="00D21C6F" w14:paraId="77839052" w14:textId="77777777" w:rsidTr="00906218">
+        <w:trPr>
+          <w:trHeight w:val="227"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="49F87C25" w14:textId="77777777" w:rsidR="00B705FE" w:rsidRPr="00D21C6F" w:rsidRDefault="00B705FE" w:rsidP="00B705FE">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:rightChars="-59" w:right="-142"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6259" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CBF691D" w14:textId="0511E726" w:rsidR="00B705FE" w:rsidRPr="00B705FE" w:rsidRDefault="00B705FE" w:rsidP="00B705FE">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:rightChars="-59" w:right="-142"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B705FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+              <w:t>個案報告</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="363056ED" w14:textId="3601DB7A" w:rsidR="00B705FE" w:rsidRPr="00B705FE" w:rsidRDefault="00B705FE" w:rsidP="00B705FE">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:rightChars="-59" w:right="-142"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B705FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B705FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+              <w:t>分</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B705FE" w:rsidRPr="00D21C6F" w14:paraId="07683156" w14:textId="77777777" w:rsidTr="00906218">
+        <w:trPr>
+          <w:trHeight w:val="227"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D448BE9" w14:textId="77777777" w:rsidR="00B705FE" w:rsidRPr="00D21C6F" w:rsidRDefault="00B705FE" w:rsidP="00B705FE">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:rightChars="-59" w:right="-142"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6259" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="19B80F56" w14:textId="3F7E2479" w:rsidR="00B705FE" w:rsidRPr="00B705FE" w:rsidRDefault="00B705FE" w:rsidP="00B705FE">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:rightChars="-59" w:right="-142"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B705FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+              <w:t>綜合評論（</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B705FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+              <w:t>Review article</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B705FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+              <w:t>）；一年一篇為限</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="453117BB" w14:textId="63CE965E" w:rsidR="00B705FE" w:rsidRPr="00B705FE" w:rsidRDefault="00B705FE" w:rsidP="00B705FE">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:rightChars="-59" w:right="-142"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B705FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B705FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+              <w:t>分</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00596803" w:rsidRPr="00D21C6F" w14:paraId="02C397EC" w14:textId="77777777" w:rsidTr="008C759E">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="43395FE6" w14:textId="77777777" w:rsidR="00596803" w:rsidRPr="008C759E" w:rsidRDefault="00596803" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:ind w:rightChars="-59" w:right="-142"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C759E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>註</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C759E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8669" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B20C21D" w14:textId="7F54E0C7" w:rsidR="00596803" w:rsidRPr="00D21C6F" w:rsidRDefault="008C759E" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:ind w:rightChars="-59" w:right="-142"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00432118">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="24"/>
-                <w:highlight w:val="yellow"/>
-[...687 lines deleted...]
-              <w:t>。</w:t>
+              </w:rPr>
+              <w:t>碩、博士論文、未發表於學術期刊之論文或研究報告、科普性、或評論其它論文且無評論者自己之研究成果數據、或回覆其他評論者之意見或疑問等之文章、學會年會或研討會摘要、以及專書或其章節，均不能視為本表所列各項論文。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2119B1FD" w14:textId="77777777" w:rsidR="00DF7BED" w:rsidRPr="00B3392F" w:rsidRDefault="00DF7BED" w:rsidP="00DF7BED">
-[...4 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="1D8044A8" w14:textId="7D8DAD62" w:rsidR="00965789" w:rsidRPr="00697845" w:rsidRDefault="00965789" w:rsidP="00965789">
+      <w:pPr>
+        <w:pStyle w:val="af0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="43"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:leftChars="0" w:left="1560" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D21C6F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>學術論文刊登雜誌分類排名加權分數</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D21C6F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>(J)</w:t>
+      </w:r>
+      <w:r w:rsidR="009C4069" w:rsidRPr="009C4069">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>：其它國內外雜誌</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="8566" w:type="dxa"/>
-[...1 lines deleted...]
-        <w:tblLayout w:type="fixed"/>
+        <w:tblW w:w="9214" w:type="dxa"/>
+        <w:tblInd w:w="1271" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="770"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2003"/>
+        <w:gridCol w:w="545"/>
+        <w:gridCol w:w="6259"/>
+        <w:gridCol w:w="2410"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DF7BED" w:rsidRPr="00B3392F" w14:paraId="06F8835C" w14:textId="77777777" w:rsidTr="00DF7BED">
+      <w:tr w:rsidR="00965789" w:rsidRPr="00D21C6F" w14:paraId="1E096799" w14:textId="77777777" w:rsidTr="00906218">
         <w:trPr>
-          <w:trHeight w:val="450"/>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="506"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8566" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="545" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CD6909C" w14:textId="77777777" w:rsidR="00965789" w:rsidRPr="00D21C6F" w:rsidRDefault="00965789" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6259" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E7697A0" w14:textId="2DBDE4EA" w:rsidR="00965789" w:rsidRPr="00D21C6F" w:rsidRDefault="00A2406C" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:beforeLines="20" w:before="48" w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A2406C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>國內外期刊分級</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16A39EA2" w14:textId="77777777" w:rsidR="00965789" w:rsidRPr="00D21C6F" w:rsidRDefault="00965789" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>加權分數</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(J)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0058281B" w:rsidRPr="00D21C6F" w14:paraId="032F5A13" w14:textId="77777777" w:rsidTr="0058281B">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="69D81BA4" w14:textId="77777777" w:rsidR="0058281B" w:rsidRPr="00D21C6F" w:rsidRDefault="0058281B" w:rsidP="0058281B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6259" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="22A95239" w14:textId="2DC6EF71" w:rsidR="0058281B" w:rsidRPr="00D21C6F" w:rsidRDefault="0058281B" w:rsidP="0058281B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B3392F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>國際</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3392F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>SCI</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3392F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3392F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>SSCI</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3392F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3392F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>A&amp;HCI</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3392F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>及</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3392F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>EI</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3392F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>之</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3392F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>期刊</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="nil"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="54C420E8" w14:textId="2C8E12EE" w:rsidR="0058281B" w:rsidRPr="0058281B" w:rsidRDefault="0058281B" w:rsidP="0058281B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0058281B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0058281B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+              <w:t>分</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0058281B" w:rsidRPr="00D21C6F" w14:paraId="2310C3F1" w14:textId="77777777" w:rsidTr="0058281B">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:vAlign w:val="bottom"/>
-[...3 lines deleted...]
-              <w:ind w:firstLineChars="300" w:firstLine="720"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A9F2CB2" w14:textId="77777777" w:rsidR="0058281B" w:rsidRPr="00D21C6F" w:rsidRDefault="0058281B" w:rsidP="0058281B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6259" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="57827F6F" w14:textId="25D5E173" w:rsidR="0058281B" w:rsidRPr="00D21C6F" w:rsidRDefault="0058281B" w:rsidP="0058281B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B3392F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="Arial"/>
-              </w:rPr>
-            </w:pPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>T</w:t>
+            </w:r>
             <w:r w:rsidRPr="00B3392F">
               <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>HCI Core</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3392F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3392F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>TSSCI</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3392F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
+            <w:r w:rsidR="009965F4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>國科會</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3392F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>排序前</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3392F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>50</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3392F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>％</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="445F9CD7" w14:textId="79DC0C06" w:rsidR="0058281B" w:rsidRPr="0058281B" w:rsidRDefault="0058281B" w:rsidP="0058281B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0058281B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0058281B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+              <w:t>分</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0058281B" w:rsidRPr="00D21C6F" w14:paraId="76EF0CC9" w14:textId="77777777" w:rsidTr="0058281B">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5539B43D" w14:textId="77777777" w:rsidR="0058281B" w:rsidRPr="00D21C6F" w:rsidRDefault="0058281B" w:rsidP="0058281B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6259" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="21C47123" w14:textId="7FC49ED0" w:rsidR="0058281B" w:rsidRPr="00D21C6F" w:rsidRDefault="0058281B" w:rsidP="0058281B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B3392F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>THCI</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3392F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>非</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3392F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Core</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3392F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
+            <w:r w:rsidR="009965F4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>國科會</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3392F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>排序後</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3392F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>50</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3392F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>％</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0835118D" w14:textId="155DC1D1" w:rsidR="0058281B" w:rsidRPr="0058281B" w:rsidRDefault="0058281B" w:rsidP="0058281B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0058281B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0058281B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+              <w:t>分</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0058281B" w:rsidRPr="00D21C6F" w14:paraId="6C8D0D3A" w14:textId="77777777" w:rsidTr="002C0FFA">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="545" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BCA6E8F" w14:textId="77777777" w:rsidR="0058281B" w:rsidRPr="00D21C6F" w:rsidRDefault="0058281B" w:rsidP="0058281B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6259" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="30004163" w14:textId="6A2AE922" w:rsidR="0058281B" w:rsidRPr="00D21C6F" w:rsidRDefault="0058281B" w:rsidP="0058281B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B3392F">
+              <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="Arial"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>含其他具兩名以上匿名專家審查制之期刊</w:t>
+            </w:r>
             <w:r w:rsidRPr="00B3392F">
               <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>或</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3392F">
+              <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="Arial"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>正式出版之學術會議論文集</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="14D939DA" w14:textId="030DD745" w:rsidR="0058281B" w:rsidRPr="0058281B" w:rsidRDefault="0058281B" w:rsidP="0058281B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0058281B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0058281B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+              <w:t>分</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="17AC76D3" w14:textId="77777777" w:rsidR="00563DBD" w:rsidRPr="00AD15C8" w:rsidRDefault="00563DBD" w:rsidP="00563DBD">
+      <w:pPr>
+        <w:pStyle w:val="af0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:leftChars="0" w:left="1560" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D21C6F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>作者排名加權分數</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D21C6F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>(A)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9214" w:type="dxa"/>
+        <w:tblInd w:w="1271" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="28" w:type="dxa"/>
+          <w:right w:w="28" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="567"/>
+        <w:gridCol w:w="6237"/>
+        <w:gridCol w:w="2410"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="004B682E" w:rsidRPr="00D21C6F" w14:paraId="4CD42874" w14:textId="77777777" w:rsidTr="00906218">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="329"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6804" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="68524CF8" w14:textId="77777777" w:rsidR="004B682E" w:rsidRPr="00D21C6F" w:rsidRDefault="004B682E" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:firstLineChars="350" w:firstLine="840"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>作者序</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="385FC34D" w14:textId="77777777" w:rsidR="004B682E" w:rsidRPr="00D21C6F" w:rsidRDefault="004B682E" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>加權分數</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(A)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004B682E" w:rsidRPr="00D21C6F" w14:paraId="35AC1FFD" w14:textId="77777777" w:rsidTr="00906218">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="329"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6804" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0220CEEC" w14:textId="77777777" w:rsidR="004B682E" w:rsidRPr="00D21C6F" w:rsidRDefault="004B682E" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>第</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>作者或通信作者</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FAEF2F9" w14:textId="77777777" w:rsidR="004B682E" w:rsidRPr="00D21C6F" w:rsidRDefault="004B682E" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>分</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004B682E" w:rsidRPr="00D21C6F" w14:paraId="5DFADD26" w14:textId="77777777" w:rsidTr="00906218">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="329"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6804" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2753FC1C" w14:textId="77777777" w:rsidR="004B682E" w:rsidRPr="00D21C6F" w:rsidRDefault="004B682E" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>第</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>作者</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BFB97C9" w14:textId="77777777" w:rsidR="004B682E" w:rsidRPr="00D21C6F" w:rsidRDefault="004B682E" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>分</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004B682E" w:rsidRPr="00D21C6F" w14:paraId="28E2181E" w14:textId="77777777" w:rsidTr="00906218">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="329"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6804" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C02E08E" w14:textId="77777777" w:rsidR="004B682E" w:rsidRPr="00D21C6F" w:rsidRDefault="004B682E" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>第</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>作者</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="156D9B0E" w14:textId="77777777" w:rsidR="004B682E" w:rsidRPr="00D21C6F" w:rsidRDefault="004B682E" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>分</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004B682E" w:rsidRPr="00D21C6F" w14:paraId="2819DC16" w14:textId="77777777" w:rsidTr="00D93106">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="329"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6804" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="04C3FAF0" w14:textId="77777777" w:rsidR="004B682E" w:rsidRPr="00D21C6F" w:rsidRDefault="004B682E" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>第</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>作者或以後之作者</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D7E79F7" w14:textId="77777777" w:rsidR="004B682E" w:rsidRPr="00D21C6F" w:rsidRDefault="004B682E" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>0.5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>分</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003C5C27" w:rsidRPr="00D21C6F" w14:paraId="28983F42" w14:textId="77777777" w:rsidTr="003C5C27">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="704"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="748E12AA" w14:textId="100A82CC" w:rsidR="003C5C27" w:rsidRPr="00D21C6F" w:rsidRDefault="003C5C27" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C759E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>註</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C759E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8647" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="090BE68C" w14:textId="5B55699A" w:rsidR="003C5C27" w:rsidRPr="00D21C6F" w:rsidRDefault="003C5C27" w:rsidP="003C5C27">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:leftChars="-840" w:left="-2016" w:firstLineChars="840" w:firstLine="2016"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003C5C27">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>若計畫申請者為通信作者，請確認「五年內代表性研究成果名稱」欄內所填之作者前方以</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003C5C27">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> '*' </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003C5C27">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>標示。</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00454D64">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>未標示者，核校時將不認定為通信作者。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="31E3CFD6" w14:textId="37A08F2B" w:rsidR="001A0589" w:rsidRPr="00C40123" w:rsidRDefault="001A214E" w:rsidP="00CB6B1D">
+      <w:pPr>
+        <w:pStyle w:val="af0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:leftChars="0" w:left="1276" w:hanging="850"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A214E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>其他非期刊學術論文之計分</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9214" w:type="dxa"/>
+        <w:tblInd w:w="1271" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="28" w:type="dxa"/>
+          <w:right w:w="28" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="567"/>
+        <w:gridCol w:w="6237"/>
+        <w:gridCol w:w="2410"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="003C0ACC" w:rsidRPr="00D21C6F" w14:paraId="38D37C20" w14:textId="77777777" w:rsidTr="00906218">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="329"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6804" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F54EBBE" w14:textId="43643481" w:rsidR="003C0ACC" w:rsidRPr="00D21C6F" w:rsidRDefault="003C0ACC" w:rsidP="003C0ACC">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:firstLineChars="350" w:firstLine="840"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00B3392F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="Arial"/>
-              </w:rPr>
-              <w:t>：五年內專利或技術移轉之加權分數</w:t>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>著作種類</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="17E49FCF" w14:textId="6C8F5721" w:rsidR="003C0ACC" w:rsidRPr="00D21C6F" w:rsidRDefault="003C0ACC" w:rsidP="003C0ACC">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B3392F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>計分（總分）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF7BED" w:rsidRPr="00B3392F" w14:paraId="203EA35F" w14:textId="77777777" w:rsidTr="00DF7BED">
+      <w:tr w:rsidR="00D552C9" w:rsidRPr="00D21C6F" w14:paraId="4A4EAF32" w14:textId="77777777" w:rsidTr="009D2831">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="329"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6804" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="244DACBF" w14:textId="49101324" w:rsidR="00D552C9" w:rsidRPr="00D21C6F" w:rsidRDefault="00D552C9" w:rsidP="00D552C9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:firstLineChars="224" w:firstLine="538"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B3392F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>技術報告</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="52E8DC0D" w14:textId="5777FDEA" w:rsidR="00D552C9" w:rsidRPr="00D21C6F" w:rsidRDefault="00D552C9" w:rsidP="00D552C9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B3392F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>40</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3392F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>分</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D552C9" w:rsidRPr="00D21C6F" w14:paraId="0C542D12" w14:textId="77777777" w:rsidTr="009D2831">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="329"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6804" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="47A3EE26" w14:textId="08BB1E0E" w:rsidR="00D552C9" w:rsidRPr="00D21C6F" w:rsidRDefault="00D552C9" w:rsidP="00D552C9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:firstLineChars="224" w:firstLine="538"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B3392F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>專書篇章</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3392F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3392F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>註</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3392F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>1)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="76F4119A" w14:textId="1DDD02AE" w:rsidR="00D552C9" w:rsidRPr="00D21C6F" w:rsidRDefault="00D552C9" w:rsidP="00D552C9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B3392F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3392F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3392F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>分</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D552C9" w:rsidRPr="00D21C6F" w14:paraId="5B6CA4E4" w14:textId="77777777" w:rsidTr="002E4934">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="329"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6804" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="1451C337" w14:textId="579180B9" w:rsidR="00D552C9" w:rsidRPr="00D21C6F" w:rsidRDefault="00D552C9" w:rsidP="00D552C9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:firstLineChars="224" w:firstLine="538"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B3392F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>學術專書</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3392F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3392F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>註</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3392F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00793B43">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>~</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3392F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>3)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FBAC6E3" w14:textId="56455EBA" w:rsidR="00D552C9" w:rsidRPr="00D21C6F" w:rsidRDefault="00D552C9" w:rsidP="00D552C9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B3392F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3392F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>80</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3392F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>分</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002E4934" w:rsidRPr="00D21C6F" w14:paraId="64675E8B" w14:textId="77777777" w:rsidTr="002E4934">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="329"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6804" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="71FEA208" w14:textId="023762DF" w:rsidR="002E4934" w:rsidRPr="00D21C6F" w:rsidRDefault="002E4934" w:rsidP="00D552C9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:firstLineChars="224" w:firstLine="538"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B3392F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>專利</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="509AF9A0" w14:textId="1AFAFCA5" w:rsidR="002E4934" w:rsidRPr="00D21C6F" w:rsidRDefault="002E4934" w:rsidP="00D552C9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B3392F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>請參見附表一</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002E4934" w:rsidRPr="00D21C6F" w14:paraId="2A276CB8" w14:textId="77777777" w:rsidTr="002E4934">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="329"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6804" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DCC8FFC" w14:textId="114715BE" w:rsidR="002E4934" w:rsidRPr="00D21C6F" w:rsidRDefault="002E4934" w:rsidP="002E4934">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:firstLineChars="224" w:firstLine="538"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B3392F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>技術移轉</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BBC842D" w14:textId="77777777" w:rsidR="002E4934" w:rsidRPr="00D21C6F" w:rsidRDefault="002E4934" w:rsidP="00D552C9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F17EC0" w:rsidRPr="00D21C6F" w14:paraId="7D1F7D01" w14:textId="77777777" w:rsidTr="00512498">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="676"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BDA98AF" w14:textId="31286A6D" w:rsidR="00F17EC0" w:rsidRPr="00B3392F" w:rsidRDefault="00F17EC0" w:rsidP="00F17EC0">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA0368">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>註</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA0368">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8647" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C2045B7" w14:textId="39EB7DA5" w:rsidR="00F17EC0" w:rsidRPr="00D21C6F" w:rsidRDefault="00512498" w:rsidP="00512498">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA0368">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>具原創性，經審查之非教科書學術書籍，且應由出版社或圖書公司印製發行，載有作者、出版者、發行人、發行日期、定價及出版社外審證明等相關資料。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F17EC0" w:rsidRPr="00D21C6F" w14:paraId="3C5C8B23" w14:textId="77777777" w:rsidTr="00973532">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="289"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AB4368D" w14:textId="4D863B46" w:rsidR="00F17EC0" w:rsidRPr="00EA0368" w:rsidRDefault="00512498" w:rsidP="00F17EC0">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA0368">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>註</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA0368">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8647" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E9D874E" w14:textId="2A77BEE0" w:rsidR="00F17EC0" w:rsidRPr="00D21C6F" w:rsidRDefault="00512498" w:rsidP="00512498">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA0368">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>改寫博士論文之專書籍需</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA0368">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>50%</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA0368">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>以上與博士論文不同。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F17EC0" w:rsidRPr="00D21C6F" w14:paraId="72DC1D02" w14:textId="77777777" w:rsidTr="00F17EC0">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="329"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="60482680" w14:textId="4E413383" w:rsidR="00F17EC0" w:rsidRPr="00EA0368" w:rsidRDefault="00973532" w:rsidP="00F17EC0">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA0368">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>註</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA0368">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8647" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AF9F941" w14:textId="40797DBC" w:rsidR="00F17EC0" w:rsidRPr="00D21C6F" w:rsidRDefault="00973532" w:rsidP="00512498">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA0368">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>如有多位作者合著計分以總分除以作者人數採計。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00973532" w:rsidRPr="00D21C6F" w14:paraId="5C55DA05" w14:textId="77777777" w:rsidTr="00F17EC0">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="329"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="50A6C27E" w14:textId="1B00EB6F" w:rsidR="00973532" w:rsidRPr="00EA0368" w:rsidRDefault="00973532" w:rsidP="00F17EC0">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA0368">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>註</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA0368">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8647" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="288047F9" w14:textId="00C83C6F" w:rsidR="00973532" w:rsidRPr="00D21C6F" w:rsidRDefault="00973532" w:rsidP="00512498">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA0368">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>請以最新發布的</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA0368">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> SENSE </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA0368">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>學術出版社排名為準。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="32BCE0D2" w14:textId="77777777" w:rsidR="00C40123" w:rsidRDefault="00C40123" w:rsidP="00C40123">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FDE0FE9" w14:textId="77777777" w:rsidR="00640983" w:rsidRDefault="00640983" w:rsidP="00C40123">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7290A23B" w14:textId="29854D1E" w:rsidR="00073DC7" w:rsidRDefault="00073DC7" w:rsidP="00073DC7">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:firstLineChars="531" w:firstLine="1274"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B3392F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>附表一：五年內專利或技術移轉之加權分數</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9214" w:type="dxa"/>
+        <w:tblInd w:w="1271" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:left w:w="28" w:type="dxa"/>
+          <w:right w:w="28" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="719"/>
+        <w:gridCol w:w="5802"/>
+        <w:gridCol w:w="2693"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00A411CA" w:rsidRPr="00D21C6F" w14:paraId="65755167" w14:textId="77777777" w:rsidTr="00B924B3">
         <w:trPr>
           <w:trHeight w:val="330"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="770" w:type="dxa"/>
+            <w:tcW w:w="719" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="06D41B65" w14:textId="77777777" w:rsidR="00DF7BED" w:rsidRPr="00B3392F" w:rsidRDefault="00DF7BED" w:rsidP="00DF7BED">
-[...16 lines deleted...]
-            <w:tcW w:w="5793" w:type="dxa"/>
+          <w:p w14:paraId="5A1F9037" w14:textId="77777777" w:rsidR="00A411CA" w:rsidRPr="00D21C6F" w:rsidRDefault="00A411CA" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5802" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="122BA34C" w14:textId="77777777" w:rsidR="00DF7BED" w:rsidRPr="00B3392F" w:rsidRDefault="00DF7BED" w:rsidP="00DF7BED">
-[...8 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:cs="Arial"/>
+          <w:p w14:paraId="07EC7516" w14:textId="77777777" w:rsidR="00A411CA" w:rsidRPr="00D21C6F" w:rsidRDefault="00A411CA" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>類</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B3392F">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:cs="Arial"/>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B3392F">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:cs="Arial"/>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>別</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2003" w:type="dxa"/>
+            <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2F245787" w14:textId="77777777" w:rsidR="00DF7BED" w:rsidRPr="00B3392F" w:rsidRDefault="00DF7BED" w:rsidP="00DF7BED">
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:cs="Arial"/>
+          <w:p w14:paraId="15547E13" w14:textId="77777777" w:rsidR="00A411CA" w:rsidRPr="00D21C6F" w:rsidRDefault="00A411CA" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B3392F">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:cs="Arial"/>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>加權分數</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF7BED" w:rsidRPr="00B3392F" w14:paraId="76995595" w14:textId="77777777" w:rsidTr="00DF7BED">
+      <w:tr w:rsidR="00A411CA" w:rsidRPr="00D21C6F" w14:paraId="67B6A717" w14:textId="77777777" w:rsidTr="00B924B3">
         <w:trPr>
           <w:trHeight w:val="330"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="770" w:type="dxa"/>
+            <w:tcW w:w="719" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1E0E3860" w14:textId="77777777" w:rsidR="00DF7BED" w:rsidRPr="00B3392F" w:rsidRDefault="00DF7BED" w:rsidP="00DF7BED">
-[...9 lines deleted...]
-            <w:tcW w:w="5793" w:type="dxa"/>
+          <w:p w14:paraId="60C0C697" w14:textId="77777777" w:rsidR="00A411CA" w:rsidRPr="00D21C6F" w:rsidRDefault="00A411CA" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5802" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="22956B95" w14:textId="77777777" w:rsidR="00DF7BED" w:rsidRPr="00B3392F" w:rsidRDefault="00DF7BED" w:rsidP="00DF7BED">
-[...9 lines deleted...]
-            <w:tcW w:w="2003" w:type="dxa"/>
+          <w:p w14:paraId="5E8F7774" w14:textId="77777777" w:rsidR="00A411CA" w:rsidRPr="00D21C6F" w:rsidRDefault="00A411CA" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="594CE927" w14:textId="77777777" w:rsidR="00DF7BED" w:rsidRPr="00B3392F" w:rsidRDefault="00DF7BED" w:rsidP="00DF7BED">
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:cs="Arial"/>
+          <w:p w14:paraId="40E68CDC" w14:textId="77777777" w:rsidR="00A411CA" w:rsidRPr="00D21C6F" w:rsidRDefault="00A411CA" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-[...7 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(C)  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-[...7 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-[...2 lines deleted...]
-              <w:t>J)   (A)</w:t>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (J)     (A)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF7BED" w:rsidRPr="00B3392F" w14:paraId="271F7328" w14:textId="77777777" w:rsidTr="00DF7BED">
+      <w:tr w:rsidR="00A411CA" w:rsidRPr="00D21C6F" w14:paraId="6056C00E" w14:textId="77777777" w:rsidTr="00B924B3">
         <w:trPr>
           <w:trHeight w:val="330"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="770" w:type="dxa"/>
+            <w:tcW w:w="719" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="73751BDA" w14:textId="77777777" w:rsidR="00DF7BED" w:rsidRPr="00B3392F" w:rsidRDefault="00DF7BED" w:rsidP="00DF7BED">
-[...20 lines deleted...]
-            <w:tcW w:w="5793" w:type="dxa"/>
+          <w:p w14:paraId="65350F05" w14:textId="77777777" w:rsidR="00A411CA" w:rsidRPr="00D21C6F" w:rsidRDefault="00A411CA" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5802" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6EBA7B98" w14:textId="77777777" w:rsidR="00DF7BED" w:rsidRPr="00B3392F" w:rsidRDefault="00DF7BED" w:rsidP="00DF7BED">
-[...8 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:cs="Arial"/>
+          <w:p w14:paraId="3F8E21B6" w14:textId="77777777" w:rsidR="00A411CA" w:rsidRPr="00D21C6F" w:rsidRDefault="00A411CA" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>國內新型或新式樣專利</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2003" w:type="dxa"/>
+            <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="03246ABC" w14:textId="77777777" w:rsidR="00DF7BED" w:rsidRPr="00B3392F" w:rsidRDefault="00DF7BED" w:rsidP="00DF7BED">
-[...10 lines deleted...]
-              <w:t>15   1   1</w:t>
+          <w:p w14:paraId="4AB0165D" w14:textId="77777777" w:rsidR="00A411CA" w:rsidRPr="00D21C6F" w:rsidRDefault="00A411CA" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   1      1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF7BED" w:rsidRPr="00B3392F" w14:paraId="1D3DF577" w14:textId="77777777" w:rsidTr="00DF7BED">
+      <w:tr w:rsidR="00A411CA" w:rsidRPr="00D21C6F" w14:paraId="5809B00E" w14:textId="77777777" w:rsidTr="00B924B3">
         <w:trPr>
           <w:trHeight w:val="330"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="770" w:type="dxa"/>
+            <w:tcW w:w="719" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="7C919C99" w14:textId="77777777" w:rsidR="00DF7BED" w:rsidRPr="00B3392F" w:rsidRDefault="00DF7BED" w:rsidP="00DF7BED">
-[...20 lines deleted...]
-            <w:tcW w:w="5793" w:type="dxa"/>
+          <w:p w14:paraId="7B12C3DB" w14:textId="77777777" w:rsidR="00A411CA" w:rsidRPr="00D21C6F" w:rsidRDefault="00A411CA" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5802" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
-              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="79318CF8" w14:textId="77777777" w:rsidR="00DF7BED" w:rsidRPr="00B3392F" w:rsidRDefault="00DF7BED" w:rsidP="00DF7BED">
-[...8 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:cs="Arial"/>
+          <w:p w14:paraId="19F0A28B" w14:textId="77777777" w:rsidR="00A411CA" w:rsidRPr="00D21C6F" w:rsidRDefault="00A411CA" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>國外新型或新式樣專利</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2003" w:type="dxa"/>
+            <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
-              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="7CF9FBCD" w14:textId="77777777" w:rsidR="00DF7BED" w:rsidRPr="00B3392F" w:rsidRDefault="00DF7BED" w:rsidP="00DF7BED">
-[...10 lines deleted...]
-              <w:t>20   1   1</w:t>
+          <w:p w14:paraId="3F987D3F" w14:textId="77777777" w:rsidR="00A411CA" w:rsidRPr="00D21C6F" w:rsidRDefault="00A411CA" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   1      1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF7BED" w:rsidRPr="00B3392F" w14:paraId="3321E9DA" w14:textId="77777777" w:rsidTr="00DF7BED">
+      <w:tr w:rsidR="00A411CA" w:rsidRPr="00D21C6F" w14:paraId="6706A677" w14:textId="77777777" w:rsidTr="00B924B3">
         <w:trPr>
           <w:trHeight w:val="330"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="770" w:type="dxa"/>
+            <w:tcW w:w="719" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="6CFE91CC" w14:textId="77777777" w:rsidR="00DF7BED" w:rsidRPr="00B3392F" w:rsidRDefault="00DF7BED" w:rsidP="00DF7BED">
-[...20 lines deleted...]
-            <w:tcW w:w="5793" w:type="dxa"/>
+          <w:p w14:paraId="06B3DE95" w14:textId="77777777" w:rsidR="00A411CA" w:rsidRPr="00D21C6F" w:rsidRDefault="00A411CA" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5802" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
-              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7D2C2875" w14:textId="77777777" w:rsidR="00DF7BED" w:rsidRPr="00B3392F" w:rsidRDefault="00DF7BED" w:rsidP="00DF7BED">
-[...8 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:cs="Arial"/>
+          <w:p w14:paraId="3D6EB745" w14:textId="77777777" w:rsidR="00A411CA" w:rsidRPr="00D21C6F" w:rsidRDefault="00A411CA" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>國內發明專利</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2003" w:type="dxa"/>
+            <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
-              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="2218F955" w14:textId="77777777" w:rsidR="00DF7BED" w:rsidRPr="00B3392F" w:rsidRDefault="00DF7BED" w:rsidP="00DF7BED">
-[...10 lines deleted...]
-              <w:t>40   1   1</w:t>
+          <w:p w14:paraId="5B79B44C" w14:textId="77777777" w:rsidR="00A411CA" w:rsidRPr="00D21C6F" w:rsidRDefault="00A411CA" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">40  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   1      1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF7BED" w:rsidRPr="00B3392F" w14:paraId="70DAA521" w14:textId="77777777" w:rsidTr="00DF7BED">
+      <w:tr w:rsidR="00A411CA" w:rsidRPr="00D21C6F" w14:paraId="53ABC04E" w14:textId="77777777" w:rsidTr="00B924B3">
         <w:trPr>
           <w:trHeight w:val="330"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="770" w:type="dxa"/>
+            <w:tcW w:w="719" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="37151DF9" w14:textId="77777777" w:rsidR="00DF7BED" w:rsidRPr="00B3392F" w:rsidRDefault="00DF7BED" w:rsidP="00DF7BED">
-[...20 lines deleted...]
-            <w:tcW w:w="5793" w:type="dxa"/>
+          <w:p w14:paraId="052D21CA" w14:textId="77777777" w:rsidR="00A411CA" w:rsidRPr="00D21C6F" w:rsidRDefault="00A411CA" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5802" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
-              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="402BA1C3" w14:textId="77777777" w:rsidR="00DF7BED" w:rsidRPr="00B3392F" w:rsidRDefault="00DF7BED" w:rsidP="00DF7BED">
-[...8 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:cs="Arial"/>
+          <w:p w14:paraId="2F75EDD8" w14:textId="77777777" w:rsidR="00A411CA" w:rsidRPr="00D21C6F" w:rsidRDefault="00A411CA" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>國外發明專利</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2003" w:type="dxa"/>
+            <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
-              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="64E99A8B" w14:textId="77777777" w:rsidR="00DF7BED" w:rsidRPr="00B3392F" w:rsidRDefault="00DF7BED" w:rsidP="00DF7BED">
-[...10 lines deleted...]
-              <w:t>60   1   1</w:t>
+          <w:p w14:paraId="5A32386E" w14:textId="2EBF083A" w:rsidR="00A411CA" w:rsidRPr="00D21C6F" w:rsidRDefault="00727D68" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidR="00A411CA" w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0  </w:t>
+            </w:r>
+            <w:r w:rsidR="00A411CA" w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A411CA" w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   1      1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF7BED" w:rsidRPr="00B3392F" w14:paraId="03D67A4F" w14:textId="77777777" w:rsidTr="00DF7BED">
+      <w:tr w:rsidR="00A411CA" w:rsidRPr="00D21C6F" w14:paraId="3FBA7A34" w14:textId="77777777" w:rsidTr="00B924B3">
         <w:trPr>
           <w:trHeight w:val="330"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="770" w:type="dxa"/>
+            <w:tcW w:w="719" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="0EFDCCA4" w14:textId="77777777" w:rsidR="00DF7BED" w:rsidRPr="00B3392F" w:rsidRDefault="00DF7BED" w:rsidP="00DF7BED">
-[...20 lines deleted...]
-            <w:tcW w:w="5793" w:type="dxa"/>
+          <w:p w14:paraId="7EFD6333" w14:textId="77777777" w:rsidR="00A411CA" w:rsidRPr="00D21C6F" w:rsidRDefault="00A411CA" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5802" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
-              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="39A0678D" w14:textId="77777777" w:rsidR="00DF7BED" w:rsidRPr="00B3392F" w:rsidRDefault="00DF7BED" w:rsidP="00DF7BED">
-[...31 lines deleted...]
-            <w:tcW w:w="2003" w:type="dxa"/>
+          <w:p w14:paraId="59D386D3" w14:textId="6C7BD6E1" w:rsidR="00A411CA" w:rsidRPr="00D21C6F" w:rsidRDefault="00A411CA" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>技轉金</w:t>
+            </w:r>
+            <w:r w:rsidR="00EB2601">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>未滿</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>台幣</w:t>
+            </w:r>
+            <w:r w:rsidR="00727D68">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>萬元之技術移轉</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
-              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="59B159FF" w14:textId="77777777" w:rsidR="00DF7BED" w:rsidRPr="00B3392F" w:rsidRDefault="00DF7BED" w:rsidP="00DF7BED">
-[...10 lines deleted...]
-              <w:t>70   1   1</w:t>
+          <w:p w14:paraId="22E82AB0" w14:textId="24917B13" w:rsidR="00A411CA" w:rsidRPr="00D21C6F" w:rsidRDefault="00727D68" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidR="00A411CA" w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>0      1      1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF7BED" w:rsidRPr="00B3392F" w14:paraId="141B1E08" w14:textId="77777777" w:rsidTr="00DF7BED">
+      <w:tr w:rsidR="00A411CA" w:rsidRPr="00D21C6F" w14:paraId="7C52AAD2" w14:textId="77777777" w:rsidTr="00B924B3">
         <w:trPr>
           <w:trHeight w:val="330"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="770" w:type="dxa"/>
+            <w:tcW w:w="719" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="561EE70A" w14:textId="77777777" w:rsidR="00DF7BED" w:rsidRPr="00B3392F" w:rsidRDefault="00DF7BED" w:rsidP="00DF7BED">
-[...20 lines deleted...]
-            <w:tcW w:w="5793" w:type="dxa"/>
+          <w:p w14:paraId="07C53334" w14:textId="77777777" w:rsidR="00A411CA" w:rsidRPr="00D21C6F" w:rsidRDefault="00A411CA" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5802" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
-              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7A924944" w14:textId="77777777" w:rsidR="00DF7BED" w:rsidRPr="00B3392F" w:rsidRDefault="00DF7BED" w:rsidP="00DF7BED">
-[...22 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:cs="Arial"/>
+          <w:p w14:paraId="334A0B70" w14:textId="6301B67B" w:rsidR="00A411CA" w:rsidRPr="00D21C6F" w:rsidRDefault="00B924B3" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B924B3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>技轉金額新臺幣</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B924B3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>50</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B924B3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>萬元以上未滿</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B924B3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>100</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B924B3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>萬元之技術移轉</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2003" w:type="dxa"/>
+            <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
-              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="59119F5A" w14:textId="77777777" w:rsidR="00DF7BED" w:rsidRPr="00B3392F" w:rsidRDefault="00DF7BED" w:rsidP="00DF7BED">
-[...10 lines deleted...]
-              <w:t>80   1   1</w:t>
+          <w:p w14:paraId="3AA58E58" w14:textId="77A5636C" w:rsidR="00A411CA" w:rsidRPr="00D21C6F" w:rsidRDefault="00727D68" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>80</w:t>
+            </w:r>
+            <w:r w:rsidR="00A411CA" w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="00A411CA" w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A411CA" w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   1      1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF7BED" w:rsidRPr="00B3392F" w14:paraId="4D0FA08E" w14:textId="77777777" w:rsidTr="00DF7BED">
+      <w:tr w:rsidR="00A411CA" w:rsidRPr="00D21C6F" w14:paraId="641724D3" w14:textId="77777777" w:rsidTr="00B924B3">
         <w:trPr>
           <w:trHeight w:val="330"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="770" w:type="dxa"/>
+            <w:tcW w:w="719" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="6F5BE6AE" w14:textId="77777777" w:rsidR="00DF7BED" w:rsidRPr="00B3392F" w:rsidRDefault="00DF7BED" w:rsidP="00DF7BED">
-[...20 lines deleted...]
-            <w:tcW w:w="5793" w:type="dxa"/>
+          <w:p w14:paraId="0A7026DD" w14:textId="77777777" w:rsidR="00A411CA" w:rsidRPr="00D21C6F" w:rsidRDefault="00A411CA" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5802" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
-              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="33AD8FE2" w14:textId="77777777" w:rsidR="00DF7BED" w:rsidRPr="00B3392F" w:rsidRDefault="00DF7BED" w:rsidP="00DF7BED">
-[...8 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:cs="Arial"/>
+          <w:p w14:paraId="0B8FA768" w14:textId="77777777" w:rsidR="00A411CA" w:rsidRPr="00D21C6F" w:rsidRDefault="00A411CA" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>技轉金台幣</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B3392F">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:cs="Arial"/>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B3392F">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:cs="Arial"/>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>萬元以上</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B3392F">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:cs="Arial"/>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B3392F">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:cs="Arial"/>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>含</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B3392F">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:cs="Arial"/>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B3392F">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:cs="Arial"/>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>萬元</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B3392F">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:cs="Arial"/>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B3392F">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:cs="Arial"/>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>之技術移轉</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2003" w:type="dxa"/>
+            <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
-              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="21160053" w14:textId="77777777" w:rsidR="00A411CA" w:rsidRPr="00D21C6F" w:rsidRDefault="00A411CA" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>90</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   1      1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A411CA" w:rsidRPr="00D21C6F" w14:paraId="7CEEB8FC" w14:textId="77777777" w:rsidTr="00906218">
+        <w:trPr>
+          <w:trHeight w:val="330"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="719" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="66ECA717" w14:textId="77777777" w:rsidR="00A411CA" w:rsidRPr="00D21C6F" w:rsidRDefault="00A411CA" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:beforeLines="20" w:before="48" w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>註</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8495" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FD30189" w14:textId="01E693EE" w:rsidR="00A411CA" w:rsidRPr="00D21C6F" w:rsidRDefault="007F7335" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007F7335">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>同一項發明獲多個國家</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F7335">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F7335">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>多處</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F7335">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F7335">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>專利者仍視為一件專利，選其最高之計分；已有發明之新型改良不視為另一件專利；專利且有技轉者採較高之分數，不能分開為兩次計分。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A411CA" w:rsidRPr="00D21C6F" w14:paraId="3EFC3563" w14:textId="77777777" w:rsidTr="00906218">
+        <w:trPr>
+          <w:trHeight w:val="330"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="719" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D3BA20A" w14:textId="77777777" w:rsidR="00A411CA" w:rsidRPr="00D21C6F" w:rsidRDefault="00A411CA" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>註</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8495" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="23C45BA3" w14:textId="6886E9D3" w:rsidR="00A411CA" w:rsidRPr="00D21C6F" w:rsidRDefault="007F7335" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007F7335">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>技轉金額以技轉合約所載為準，以同一技轉之累計總金額計算。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A411CA" w:rsidRPr="00D21C6F" w14:paraId="2BE7418B" w14:textId="77777777" w:rsidTr="00906218">
+        <w:trPr>
+          <w:trHeight w:val="330"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="719" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C98E124" w14:textId="77777777" w:rsidR="00A411CA" w:rsidRPr="00D21C6F" w:rsidRDefault="00A411CA" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>註</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8495" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="40021B8A" w14:textId="21CD4E25" w:rsidR="00A411CA" w:rsidRPr="00D21C6F" w:rsidRDefault="00D74A60" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D74A60">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>非真正技術移轉產生之技轉金，如研究計畫之先期技轉金等，不能視為上表所列之技轉金項目。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A411CA" w:rsidRPr="00D21C6F" w14:paraId="199DDC7A" w14:textId="77777777" w:rsidTr="00906218">
+        <w:trPr>
+          <w:trHeight w:val="330"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="719" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="61CA451D" w14:textId="77777777" w:rsidR="00A411CA" w:rsidRPr="00D21C6F" w:rsidRDefault="00A411CA" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>註</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8495" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-          </w:tcPr>
-[...338 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="27CA5EA6" w14:textId="0718F4BC" w:rsidR="00A411CA" w:rsidRPr="00D21C6F" w:rsidRDefault="00D74A60" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D74A60">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>同一專利或技術移轉之所有共同發明人或技術共同所有權人均以本表所列加權分數</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D74A60">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>100%</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B3392F">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="00D74A60">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>計分。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1F28AB4B" w14:textId="77777777" w:rsidR="00DF7BED" w:rsidRPr="00B3392F" w:rsidRDefault="00DF7BED" w:rsidP="00DF7BED">
-[...31 lines deleted...]
-    <w:p w14:paraId="15D29969" w14:textId="77777777" w:rsidR="00DF7BED" w:rsidRPr="00B3392F" w:rsidRDefault="00DF7BED" w:rsidP="00DF7BED">
+    <w:p w14:paraId="65605BB1" w14:textId="31D52052" w:rsidR="00F66007" w:rsidRPr="00855BB5" w:rsidRDefault="00C0675A" w:rsidP="00C0675A">
       <w:pPr>
         <w:pStyle w:val="af0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="40"/>
         </w:numPr>
-        <w:ind w:leftChars="0" w:rightChars="-295" w:right="-708"/>
-[...34 lines deleted...]
-        <w:t>排序之加權分數計分。</w:t>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:leftChars="0" w:left="851" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+          <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Hlk241853041"/>
+      <w:r w:rsidRPr="00855BB5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>論文若具有同等貢獻者，其分數計算如下：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B541F4B" w14:textId="77777777" w:rsidR="00DF7BED" w:rsidRPr="00B3392F" w:rsidRDefault="00DF7BED" w:rsidP="00DF7BED">
+    <w:bookmarkEnd w:id="4"/>
+    <w:p w14:paraId="246B189F" w14:textId="77777777" w:rsidR="00BB3090" w:rsidRDefault="005E2B40" w:rsidP="00BB3090">
       <w:pPr>
         <w:pStyle w:val="af0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="49"/>
         </w:numPr>
-        <w:ind w:leftChars="0" w:rightChars="-295" w:right="-708"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:leftChars="0" w:left="993" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B3392F">
+      <w:r w:rsidRPr="00BB3090">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:cs="Arial"/>
         </w:rPr>
         <w:t>有</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B3392F">
+      <w:r w:rsidRPr="00BB3090">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>2-3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB3090">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>位作者相同貢獻，相同貢獻作者均以其排序之加權分數計分。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="269DB6B0" w14:textId="77777777" w:rsidR="00BB3090" w:rsidRDefault="005E2B40" w:rsidP="00BB3090">
+      <w:pPr>
+        <w:pStyle w:val="af0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="49"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:leftChars="0" w:left="993" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB3090">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>有</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB3090">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:cs="Arial"/>
         </w:rPr>
         <w:t>4-6</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B3392F">
+      <w:r w:rsidRPr="00BB3090">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:cs="Arial"/>
         </w:rPr>
-        <w:t>位作者相同貢獻，相同貢獻</w:t>
+        <w:t>位作者相同貢獻，相同貢獻作者均以其排序之加權分數</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00B3392F">
+      <w:r w:rsidRPr="00BB3090">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:cs="Arial"/>
         </w:rPr>
         <w:t>60%</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B3392F">
+      <w:r w:rsidRPr="00BB3090">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:cs="Arial"/>
         </w:rPr>
         <w:t>計分。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75416B64" w14:textId="77777777" w:rsidR="00DF7BED" w:rsidRPr="00B3392F" w:rsidRDefault="00DF7BED" w:rsidP="00DF7BED">
+    <w:p w14:paraId="6511B2D2" w14:textId="77777777" w:rsidR="00BB3090" w:rsidRDefault="005E2B40" w:rsidP="00BB3090">
       <w:pPr>
         <w:pStyle w:val="af0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="49"/>
         </w:numPr>
-        <w:ind w:leftChars="0" w:rightChars="-295" w:right="-708"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:leftChars="0" w:left="993" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B3392F">
+      <w:r w:rsidRPr="00BB3090">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:cs="Arial"/>
         </w:rPr>
         <w:t>有</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B3392F">
+      <w:r w:rsidRPr="00BB3090">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:cs="Arial"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B3392F">
+      <w:r w:rsidRPr="00BB3090">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:cs="Arial"/>
         </w:rPr>
-        <w:t>位及以上作者相同貢獻，相同貢獻</w:t>
+        <w:t>位及以上作者相同貢獻，相同貢獻作者均以其排序之加權分數</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00B3392F">
+      <w:r w:rsidRPr="00BB3090">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:cs="Arial"/>
         </w:rPr>
         <w:t>20%</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B3392F">
+      <w:r w:rsidRPr="00BB3090">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:cs="Arial"/>
         </w:rPr>
         <w:t>計分。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69C1D1CA" w14:textId="77777777" w:rsidR="00DF7BED" w:rsidRPr="00B3392F" w:rsidRDefault="00DF7BED" w:rsidP="00DF7BED">
+    <w:p w14:paraId="54433901" w14:textId="0383744F" w:rsidR="00977AF3" w:rsidRPr="00BB3090" w:rsidRDefault="00977AF3" w:rsidP="00BB3090">
       <w:pPr>
         <w:pStyle w:val="af0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="49"/>
         </w:numPr>
-        <w:ind w:leftChars="0" w:rightChars="-295" w:right="-708"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:leftChars="0" w:left="993" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B3392F">
+      <w:r w:rsidRPr="00BB3090">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:cs="Arial"/>
         </w:rPr>
-        <w:t>相同貢獻之作者均視為同一排序，其後一位作者之排序則以其在所有作者</w:t>
+        <w:t>相同貢獻之作者均視為同一排序，其後一位作者之排序則以其在所有作者中之序位計算加權分數；以上計分若未達</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00B3392F">
+      <w:r w:rsidRPr="00BB3090">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:cs="Arial"/>
         </w:rPr>
         <w:t>0.5</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B3392F">
+      <w:r w:rsidRPr="00BB3090">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:cs="Arial"/>
         </w:rPr>
-        <w:t>分</w:t>
+        <w:t>分者均以</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00B3392F">
+      <w:r w:rsidRPr="00BB3090">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:cs="Arial"/>
         </w:rPr>
         <w:t>0.5</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B3392F">
+      <w:r w:rsidRPr="00BB3090">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:cs="Arial"/>
         </w:rPr>
-        <w:t>分</w:t>
-[...6 lines deleted...]
-        <w:t>計分。</w:t>
+        <w:t>分計分。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B9A12F7" w14:textId="77777777" w:rsidR="00DF7BED" w:rsidRPr="00B3392F" w:rsidRDefault="00DF7BED" w:rsidP="00DF7BED">
-[...24 lines deleted...]
-        <w:t>三</w:t>
+    <w:p w14:paraId="637F3A49" w14:textId="78EF4691" w:rsidR="00977AF3" w:rsidRPr="00855BB5" w:rsidRDefault="00977AF3" w:rsidP="00977AF3">
+      <w:pPr>
+        <w:pStyle w:val="af0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:leftChars="0" w:left="851" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+          <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00855BB5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>教授其代表論文，必須以通訊作者發表；其餘職級則須以第一作者或通訊作者發表之，</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B3392F">
-[...9 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00855BB5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>Equal Contribution</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B3392F">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00855BB5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>之論文不得作為主論文</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B3392F">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00855BB5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B3392F">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00855BB5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>但</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B3392F">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00855BB5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>IF</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00B3392F">
+      <w:r w:rsidRPr="00855BB5">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>≧</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00855BB5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B3392F">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00855BB5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>除外</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B3392F">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00855BB5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B3392F">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00855BB5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D1674C9" w14:textId="77777777" w:rsidR="00D7711B" w:rsidRPr="00B3392F" w:rsidRDefault="00D7711B" w:rsidP="002D5021">
-[...8 lines deleted...]
-    <w:p w14:paraId="118B330A" w14:textId="77777777" w:rsidR="00CA69DB" w:rsidRPr="006E4260" w:rsidRDefault="0040177E" w:rsidP="00CA69DB">
+    <w:p w14:paraId="118B330A" w14:textId="581C4676" w:rsidR="00CA69DB" w:rsidRDefault="00CA69DB" w:rsidP="00CA69DB">
       <w:pPr>
         <w:ind w:leftChars="300" w:left="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="2431CF64" w14:textId="491811AF" w:rsidR="00103014" w:rsidRDefault="00103014" w:rsidP="00103014">
+    <w:p w14:paraId="122DC129" w14:textId="77777777" w:rsidR="00977AF3" w:rsidRDefault="00977AF3" w:rsidP="00CA69DB">
+      <w:pPr>
+        <w:ind w:leftChars="300" w:left="720"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CE2675A" w14:textId="77777777" w:rsidR="00977AF3" w:rsidRDefault="00977AF3" w:rsidP="00CA69DB">
+      <w:pPr>
+        <w:ind w:leftChars="300" w:left="720"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38B4CB4B" w14:textId="77777777" w:rsidR="00977AF3" w:rsidRDefault="00977AF3" w:rsidP="00CA69DB">
+      <w:pPr>
+        <w:ind w:leftChars="300" w:left="720"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C65CC24" w14:textId="77777777" w:rsidR="00977AF3" w:rsidRDefault="00977AF3" w:rsidP="00CA69DB">
+      <w:pPr>
+        <w:ind w:leftChars="300" w:left="720"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33DD3270" w14:textId="77777777" w:rsidR="00977AF3" w:rsidRDefault="00977AF3" w:rsidP="00CA69DB">
+      <w:pPr>
+        <w:ind w:leftChars="300" w:left="720"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E5F1609" w14:textId="77777777" w:rsidR="00977AF3" w:rsidRDefault="00977AF3" w:rsidP="00CA69DB">
+      <w:pPr>
+        <w:ind w:leftChars="300" w:left="720"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10FF6D5B" w14:textId="77777777" w:rsidR="00977AF3" w:rsidRDefault="00977AF3" w:rsidP="00CA69DB">
+      <w:pPr>
+        <w:ind w:leftChars="300" w:left="720"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BFD86A0" w14:textId="77777777" w:rsidR="00977AF3" w:rsidRDefault="00977AF3" w:rsidP="00CA69DB">
+      <w:pPr>
+        <w:ind w:leftChars="300" w:left="720"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72E415A0" w14:textId="77777777" w:rsidR="00977AF3" w:rsidRDefault="00977AF3" w:rsidP="00CA69DB">
+      <w:pPr>
+        <w:ind w:leftChars="300" w:left="720"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34AA8056" w14:textId="77777777" w:rsidR="00977AF3" w:rsidRDefault="00977AF3" w:rsidP="00CA69DB">
+      <w:pPr>
+        <w:ind w:leftChars="300" w:left="720"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C6967BE" w14:textId="77777777" w:rsidR="00977AF3" w:rsidRDefault="00977AF3" w:rsidP="00CA69DB">
+      <w:pPr>
+        <w:ind w:leftChars="300" w:left="720"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="787C472A" w14:textId="77777777" w:rsidR="00977AF3" w:rsidRDefault="00977AF3" w:rsidP="00CA69DB">
+      <w:pPr>
+        <w:ind w:leftChars="300" w:left="720"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F2516EE" w14:textId="77777777" w:rsidR="00977AF3" w:rsidRPr="006E4260" w:rsidRDefault="00977AF3" w:rsidP="00CA69DB">
+      <w:pPr>
+        <w:ind w:leftChars="300" w:left="720"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2431CF64" w14:textId="17A29A59" w:rsidR="00103014" w:rsidRDefault="00103014" w:rsidP="00103014">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體" w:cs="新細明體"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000314BB">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>附表</w:t>
       </w:r>
       <w:r w:rsidRPr="000314BB">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>1.</w:t>
@@ -26487,4158 +23850,3974 @@
       </w:r>
       <w:r w:rsidR="00603AAA" w:rsidRPr="00C614CE">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>修正</w:t>
       </w:r>
       <w:r w:rsidR="00603AAA" w:rsidRPr="00C614CE">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r w:rsidR="00603AAA">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>2024/09/30</w:t>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00C33CCC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00603AAA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>/09/30</w:t>
       </w:r>
       <w:r w:rsidRPr="00C614CE">
         <w:rPr>
           <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9497" w:type="dxa"/>
         <w:tblInd w:w="454" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="520"/>
         <w:gridCol w:w="4299"/>
         <w:gridCol w:w="2268"/>
         <w:gridCol w:w="1205"/>
         <w:gridCol w:w="1205"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00603AAA" w:rsidRPr="005136A8" w14:paraId="1E763AB2" w14:textId="77777777" w:rsidTr="001D0537">
+      <w:tr w:rsidR="00C33CCC" w:rsidRPr="005136A8" w14:paraId="65259E90" w14:textId="77777777" w:rsidTr="0007554C">
         <w:trPr>
           <w:trHeight w:val="525"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="520" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3BF69A84" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRPr="00E72C79" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
+          <w:p w14:paraId="74050A44" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRPr="00E72C79" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
+            <w:bookmarkStart w:id="5" w:name="OLE_LINK1"/>
             <w:r w:rsidRPr="00E72C79">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>No.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4299" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7E928D92" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRPr="005136A8" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
+          <w:p w14:paraId="0067BBFB" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRPr="005136A8" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005136A8">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>期刊名稱</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="574E0F27" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRPr="005136A8" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
+          <w:p w14:paraId="26A3479B" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRPr="005136A8" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005136A8">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>出版單位</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="68A82169" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRPr="005136A8" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
+          <w:p w14:paraId="60FEBA5C" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRPr="005136A8" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
             <w:pPr>
               <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1568"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005136A8">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>SCI</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
             <w:r w:rsidRPr="005136A8">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>期刊</w:t>
             </w:r>
             <w:r w:rsidRPr="005136A8">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidRPr="005136A8">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>加權分數</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1516959C" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRPr="005136A8" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
+          <w:p w14:paraId="2740345D" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRPr="005136A8" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
             <w:pPr>
               <w:widowControl/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005136A8">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>(J)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00603AAA" w:rsidRPr="00185731" w14:paraId="294AA463" w14:textId="77777777" w:rsidTr="001D0537">
+      <w:tr w:rsidR="00C33CCC" w:rsidRPr="00185731" w14:paraId="3A681DD3" w14:textId="77777777" w:rsidTr="0007554C">
         <w:trPr>
           <w:trHeight w:val="525"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="520" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="38B67AE8" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRPr="00523E31" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
+          <w:p w14:paraId="6F40DECA" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRPr="00523E31" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00523E31">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4299" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4B95F19E" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
+          <w:p w14:paraId="26AFDB7A" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRPr="000B032B" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-              <w:t>Botanical Studies</w:t>
+            <w:r w:rsidRPr="000B032B">
+              <w:t>Chinese Journal Of Physics</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="52632459" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
+          <w:p w14:paraId="4383A6F8" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRPr="000B032B" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>台灣物理學會</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1205" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CA95528" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRPr="000B032B" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
+              <w:t>SCI</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1205" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7734A9EF" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRPr="000B032B" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
             <w:pPr>
               <w:widowControl/>
-              <w:jc w:val="both"/>
-[...44 lines deleted...]
-            <w:r>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00603AAA" w:rsidRPr="00185731" w14:paraId="7B7B28AC" w14:textId="77777777" w:rsidTr="001D0537">
+      <w:tr w:rsidR="00C33CCC" w:rsidRPr="00185731" w14:paraId="54A0F6EE" w14:textId="77777777" w:rsidTr="0007554C">
         <w:trPr>
           <w:trHeight w:val="525"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="520" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2F913FD6" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
+          <w:p w14:paraId="474D05FD" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4299" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="724AAE5C" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
+          <w:p w14:paraId="70EB88AF" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRPr="000B032B" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> Physics</w:t>
+            <w:r w:rsidRPr="000B032B">
+              <w:t>Journal of Dental Sciences</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="360FF369" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
+          <w:p w14:paraId="16E7903F" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRPr="000B032B" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>台灣物理學會</w:t>
+              <w:t>中華牙醫學會</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1205" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1CF9E3E1" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="4C957F4D" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRPr="000B032B" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
               <w:t>SCI</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1205" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="39A7F552" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="1E419294" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRPr="000B032B" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00603AAA" w:rsidRPr="00185731" w14:paraId="6F2EC816" w14:textId="77777777" w:rsidTr="001D0537">
+      <w:tr w:rsidR="00C33CCC" w:rsidRPr="00185731" w14:paraId="51F995AE" w14:textId="77777777" w:rsidTr="0007554C">
         <w:trPr>
           <w:trHeight w:val="525"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="520" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3ED43F2D" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
+          <w:p w14:paraId="3E2DE705" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4299" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6F888261" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
+          <w:p w14:paraId="02048D80" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRPr="000B032B" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-              <w:t>Journal of Dental Sciences</w:t>
+            <w:r w:rsidRPr="000B032B">
+              <w:t>Quality Technology And Quantitative Management</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="62FEA5B1" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
+          <w:p w14:paraId="03B52372" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRPr="000B032B" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>中華牙醫學會</w:t>
+              <w:t>清華大學</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1205" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5E276B37" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="571D8BE1" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRPr="000B032B" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
               <w:t>SCI</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1205" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2948F6BF" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="238C21CE" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRPr="000B032B" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00603AAA" w:rsidRPr="00185731" w14:paraId="0453DDFE" w14:textId="77777777" w:rsidTr="001D0537">
+      <w:tr w:rsidR="00C33CCC" w:rsidRPr="00185731" w14:paraId="0AAF7499" w14:textId="77777777" w:rsidTr="0007554C">
         <w:trPr>
           <w:trHeight w:val="525"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="520" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="70BEF7DD" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
+          <w:p w14:paraId="6EF016BD" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4299" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6937CD7F" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
+          <w:p w14:paraId="0BA54B65" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRPr="000B032B" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-              <w:t>Journal of Microbiology Immunology and Infection</w:t>
+            <w:r w:rsidRPr="000B032B">
+              <w:t>Botanical Studies</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1CD376DA" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
+          <w:p w14:paraId="5F4A298C" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRPr="000B032B" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>台灣微生物學會台灣感染症醫學會中華民國免疫學會台灣寄生蟲學會</w:t>
+              <w:t>中央研究院植物暨微生物學研究所</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1205" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="77834A61" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="3B28C11E" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRPr="000B032B" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
               <w:t>SCI</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1205" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="02C96C7E" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
-[...4 lines deleted...]
-              <w:t>6</w:t>
+          <w:p w14:paraId="25856CE6" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRPr="000B032B" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00603AAA" w:rsidRPr="00185731" w14:paraId="4F629231" w14:textId="77777777" w:rsidTr="001D0537">
+      <w:tr w:rsidR="00C33CCC" w:rsidRPr="00185731" w14:paraId="277E73FC" w14:textId="77777777" w:rsidTr="0007554C">
         <w:trPr>
           <w:trHeight w:val="525"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="520" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2077FFF1" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
+          <w:p w14:paraId="0818B82D" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4299" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="36A28088" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
+          <w:p w14:paraId="375E385E" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRPr="000B032B" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000B032B">
+              <w:t>Dermatologica</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000B032B">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000B032B">
+              <w:t>Sinica</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1329B0A5" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
+          <w:p w14:paraId="34A53375" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRPr="000B032B" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>台灣護理學會</w:t>
+              <w:t>臺灣皮膚科醫學會</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1205" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="416A73D2" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="40B3EA04" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRPr="000B032B" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
               <w:t>SCI</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1205" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2BEA1CE0" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
-[...4 lines deleted...]
-              <w:t>6</w:t>
+          <w:p w14:paraId="5125857A" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRPr="000B032B" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00603AAA" w:rsidRPr="00185731" w14:paraId="22BB9C29" w14:textId="77777777" w:rsidTr="001D0537">
+      <w:tr w:rsidR="00C33CCC" w:rsidRPr="00185731" w14:paraId="0EEED8F4" w14:textId="77777777" w:rsidTr="0007554C">
         <w:trPr>
           <w:trHeight w:val="525"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="520" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="138F5352" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
+          <w:p w14:paraId="39345C25" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4299" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7C7C2B61" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
+          <w:p w14:paraId="28BFC9DD" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRPr="000B032B" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> Taiwan Institute Of Chemical Engineers</w:t>
+            <w:r w:rsidRPr="000B032B">
+              <w:t>International Journal Of Design</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="42992A17" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
+          <w:p w14:paraId="60AFF5A1" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRPr="000B032B" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>臺灣化學工程學會</w:t>
+              <w:t>中華民國設計學會</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1205" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="08F085F5" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="596F133A" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRPr="000B032B" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
               <w:t>SCI</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1205" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0E4FB411" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
-[...4 lines deleted...]
-              <w:t>6</w:t>
+          <w:p w14:paraId="15418DEF" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRPr="000B032B" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00603AAA" w:rsidRPr="00185731" w14:paraId="0AC5A41D" w14:textId="77777777" w:rsidTr="001D0537">
+      <w:tr w:rsidR="00C33CCC" w:rsidRPr="00185731" w14:paraId="42E6CA9A" w14:textId="77777777" w:rsidTr="0007554C">
         <w:trPr>
           <w:trHeight w:val="525"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="520" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="12629C47" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
+          <w:p w14:paraId="7C05B4EB" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4299" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6C11F8ED" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
+          <w:p w14:paraId="01FAA8FD" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRPr="000B032B" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> Quantitative Management</w:t>
+            <w:r w:rsidRPr="000B032B">
+              <w:t>International Journal Of Fuzzy Systems</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="08879197" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
+          <w:p w14:paraId="0831B114" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRPr="000B032B" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>清華大學</w:t>
+              <w:t>中華民國模糊學會</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1205" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="53E8FA23" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="75630476" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRPr="000B032B" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
               <w:t>SCI</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1205" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2BD0F7F8" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
-[...4 lines deleted...]
-              <w:t>6</w:t>
+          <w:p w14:paraId="72AF1C8A" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRPr="000B032B" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00603AAA" w:rsidRPr="00185731" w14:paraId="6B6E063C" w14:textId="77777777" w:rsidTr="001D0537">
+      <w:tr w:rsidR="00C33CCC" w:rsidRPr="00185731" w14:paraId="0DD2DD1E" w14:textId="77777777" w:rsidTr="0007554C">
         <w:trPr>
           <w:trHeight w:val="525"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="520" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5B3596CB" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
+          <w:p w14:paraId="2AF74226" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4299" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="31E6D4AC" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
+          <w:p w14:paraId="6AB17B3A" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRPr="00BB1CD2" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> Design</w:t>
+            <w:r w:rsidRPr="00BB1CD2">
+              <w:t>Journal of Microbiology Immunology and Infection</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7F7985AD" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
+          <w:p w14:paraId="35D14E97" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRPr="000B032B" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>中華民國設計學會</w:t>
+              <w:t>台灣感染症醫學會</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1205" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="740A2AB7" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="39C0CDA0" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRPr="000B032B" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
               <w:t>SCI</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1205" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4515ABD6" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="349D33A4" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRPr="000B032B" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00603AAA" w:rsidRPr="00185731" w14:paraId="6E2CE80A" w14:textId="77777777" w:rsidTr="001D0537">
+      <w:tr w:rsidR="00C33CCC" w:rsidRPr="00185731" w14:paraId="2BFE0711" w14:textId="77777777" w:rsidTr="0007554C">
         <w:trPr>
           <w:trHeight w:val="525"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="520" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="76F20F4C" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
+          <w:p w14:paraId="6D7986C3" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4299" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3F41DF34" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
+          <w:p w14:paraId="6A33CFE3" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRPr="000B032B" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> Fuzzy Systems</w:t>
+            <w:r w:rsidRPr="000B032B">
+              <w:t>Journal of Nursing Research</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D1CACD3" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
+          <w:p w14:paraId="60BB2AC7" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRPr="000B032B" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>中華民國模糊學會</w:t>
+              <w:t>台灣護理學會</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1205" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="301EF9D0" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="0765030A" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRPr="000B032B" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
               <w:t>SCI</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1205" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2F626E44" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="49325BF1" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRPr="000B032B" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00603AAA" w:rsidRPr="00185731" w14:paraId="59FF6AAE" w14:textId="77777777" w:rsidTr="001D0537">
+      <w:tr w:rsidR="00C33CCC" w:rsidRPr="00185731" w14:paraId="3281A967" w14:textId="77777777" w:rsidTr="0007554C">
         <w:trPr>
           <w:trHeight w:val="525"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="520" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4BCEB075" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
+          <w:p w14:paraId="4B61DAD6" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4299" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="535456D6" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
+          <w:p w14:paraId="04151E69" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRPr="000B032B" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
               <w:t>Journal of the Chinese Medical Association</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="659443E1" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
+          <w:p w14:paraId="393C4D61" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRPr="000B032B" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>中華醫學會</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1205" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="03FCFD69" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="597154A8" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRPr="000B032B" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
               <w:t>SCI</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1205" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1B92637D" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="6BC9A9BD" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRPr="000B032B" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00603AAA" w:rsidRPr="00185731" w14:paraId="10AB7574" w14:textId="77777777" w:rsidTr="001D0537">
+      <w:tr w:rsidR="00C33CCC" w:rsidRPr="00185731" w14:paraId="67DA34D4" w14:textId="77777777" w:rsidTr="0007554C">
         <w:trPr>
           <w:trHeight w:val="525"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="520" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="36AC7EDC" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
+          <w:p w14:paraId="334CA411" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4299" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="128B9C1C" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
+          <w:p w14:paraId="1E3EFD3D" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRPr="000B032B" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000B032B">
               <w:t>Journal of the Formosan Medical Association</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="10F09E04" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
+          <w:p w14:paraId="7185D790" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRPr="000B032B" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>臺灣醫學會</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1205" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="79EAA9A2" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="36AB9750" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRPr="000B032B" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
               <w:t>SCI</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1205" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3A7AB62B" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="6FD8B665" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRPr="000B032B" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00603AAA" w:rsidRPr="00185731" w14:paraId="51864D7B" w14:textId="77777777" w:rsidTr="001D0537">
+      <w:tr w:rsidR="00C33CCC" w:rsidRPr="00185731" w14:paraId="00961B8F" w14:textId="77777777" w:rsidTr="0007554C">
         <w:trPr>
           <w:trHeight w:val="525"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="520" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1CC590D9" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
+          <w:p w14:paraId="392997D6" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4299" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6252A707" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
+          <w:p w14:paraId="0BB2B906" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRPr="000B032B" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-              <w:t>Journal of Traditional and Complementary Medicine</w:t>
+            <w:r w:rsidRPr="000B032B">
+              <w:t>Journal Of The Taiwan Institute Of Chemical Engineers</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="17DE9B5A" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
+          <w:p w14:paraId="6270CB35" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRPr="000B032B" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>衛生福利部委託國立臺灣大學食品與生物分子研究中心辦理</w:t>
+              <w:t>臺灣化學工程學會</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1205" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="51FA7D13" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="1C309AA8" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRPr="000B032B" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
               <w:t>SCI</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1205" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="119D1048" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="0FA9CFD0" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRPr="000B032B" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00603AAA" w:rsidRPr="00185731" w14:paraId="3804BCC2" w14:textId="77777777" w:rsidTr="001D0537">
+      <w:tr w:rsidR="00C33CCC" w:rsidRPr="00185731" w14:paraId="6F4BF4F2" w14:textId="77777777" w:rsidTr="0007554C">
         <w:trPr>
           <w:trHeight w:val="525"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="520" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="285751C9" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
+          <w:p w14:paraId="19ABEAE2" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4299" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="38E9474A" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
+          <w:p w14:paraId="735EA0D7" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRPr="000B032B" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-              <w:t>Pediatrics and Neonatology</w:t>
+            <w:r w:rsidRPr="000B032B">
+              <w:t>Journal of Traditional and Complementary Medicine</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6860AF5B" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
+          <w:p w14:paraId="104D3B0D" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRPr="000B032B" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>臺灣兒科醫學會</w:t>
+              <w:t>衛生福利部委託國立臺灣大學食品與生物分子研究中心辦理</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1205" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="60342F37" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="7DDF22FB" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRPr="000B032B" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
               <w:t>SCI</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1205" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4D04462B" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="744DFF66" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRPr="000B032B" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00603AAA" w:rsidRPr="00185731" w14:paraId="04D80B92" w14:textId="77777777" w:rsidTr="001D0537">
+      <w:tr w:rsidR="00C33CCC" w:rsidRPr="00185731" w14:paraId="24EAE6E3" w14:textId="77777777" w:rsidTr="0007554C">
         <w:trPr>
           <w:trHeight w:val="525"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="520" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="28CA2FDA" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
+          <w:p w14:paraId="5000E2B9" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4299" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6F9A7BB5" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
+          <w:p w14:paraId="4D06A1F5" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRPr="000B032B" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000B032B">
+              <w:t>Pediatrics and Neonatology</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1488D3D4" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
+          <w:p w14:paraId="12800A2D" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRPr="000B032B" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>中央研究院</w:t>
+              <w:t>臺灣兒科醫學會</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1205" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="60333645" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="55130F7A" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRPr="000B032B" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
               <w:t>SCI</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1205" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27B5CF22" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="57459ED3" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRPr="000B032B" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00603AAA" w:rsidRPr="00185731" w14:paraId="372F1569" w14:textId="77777777" w:rsidTr="001D0537">
+      <w:tr w:rsidR="00C33CCC" w:rsidRPr="00185731" w14:paraId="741333D9" w14:textId="77777777" w:rsidTr="0007554C">
         <w:trPr>
           <w:trHeight w:val="525"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="520" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6F4086B3" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
+          <w:p w14:paraId="62A84AF6" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4299" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="197C76BE" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
+          <w:p w14:paraId="6D50978E" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRPr="000B032B" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-              <w:t>Zoological Studies</w:t>
+            <w:r w:rsidRPr="000B032B">
+              <w:t>Taiwanese Journal Of Mathematics</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="56E41849" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
+          <w:p w14:paraId="47D31AC5" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRPr="000B032B" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>中央研究院生物多樣性研究中心</w:t>
+              <w:t>中華民國數學會</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1205" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="07848A61" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="08B6DEE5" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRPr="000B032B" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
               <w:t>SCI</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1205" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="02BD6743" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="6A91BD2C" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRPr="000B032B" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00603AAA" w:rsidRPr="00185731" w14:paraId="0E10B2F0" w14:textId="77777777" w:rsidTr="001D0537">
+      <w:tr w:rsidR="00C33CCC" w:rsidRPr="00185731" w14:paraId="302DCA71" w14:textId="77777777" w:rsidTr="0007554C">
         <w:trPr>
           <w:trHeight w:val="525"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="520" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="24552D19" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
+          <w:p w14:paraId="1FB8F722" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4299" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="72AFDB4A" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
+          <w:p w14:paraId="15ED8B07" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRPr="000B032B" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...14 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000B032B">
+              <w:t>Taiwanese Journal of Obstetrics &amp; Gynecology</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5F7CA376" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
+          <w:p w14:paraId="54FB3D72" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRPr="000B032B" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>中華民國心臟學會</w:t>
+              <w:t>台灣婦產科醫學會</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1205" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4B97D031" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="45711734" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRPr="000B032B" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
               <w:t>SCI</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1205" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1A1AB7FA" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
-[...4 lines deleted...]
-              <w:t>4</w:t>
+          <w:p w14:paraId="1E940919" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRPr="000B032B" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00603AAA" w:rsidRPr="00185731" w14:paraId="02FD88C8" w14:textId="77777777" w:rsidTr="001D0537">
+      <w:tr w:rsidR="00C33CCC" w:rsidRPr="00185731" w14:paraId="7F264C22" w14:textId="77777777" w:rsidTr="0007554C">
         <w:trPr>
           <w:trHeight w:val="525"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="520" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="31AD4EBF" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
+          <w:p w14:paraId="67BC1A07" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4299" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="60B2B9A5" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
+          <w:p w14:paraId="363F7B99" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRPr="000B032B" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-              <w:t xml:space="preserve">Aerosol and Air Quality Research </w:t>
+            <w:r w:rsidRPr="000B032B">
+              <w:t>Asian Journal of Control</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4388DAFD" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
+          <w:p w14:paraId="3C757C7E" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRPr="000B032B" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>台灣氣膠研究學會</w:t>
+              <w:t>中華民國自動控制學會</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1205" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7445F2E6" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="0235B46F" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRPr="000B032B" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
               <w:t>SCI</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1205" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3A845D56" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="6157C4D0" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRPr="000B032B" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00603AAA" w:rsidRPr="00185731" w14:paraId="1BE423DA" w14:textId="77777777" w:rsidTr="001D0537">
+      <w:tr w:rsidR="00C33CCC" w:rsidRPr="00185731" w14:paraId="08CEC7A9" w14:textId="77777777" w:rsidTr="0007554C">
         <w:trPr>
           <w:trHeight w:val="525"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="520" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="537520A5" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
+          <w:p w14:paraId="7B43ACC2" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4299" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4F72386D" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
+          <w:p w14:paraId="6E478AC8" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRPr="000B032B" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-              <w:t>Asian Journal of Control</w:t>
+            <w:r w:rsidRPr="000B032B">
+              <w:t>Chinese Journal of Physiology</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6BEBA04F" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
+          <w:p w14:paraId="49A401AF" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRPr="000B032B" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>中華民國自動控制學會</w:t>
+              <w:t>中國生理學會</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1205" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4971FA6C" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="33E16720" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRPr="000B032B" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
               <w:t>SCI</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1205" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="34A0E7AA" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="693DF437" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRPr="000B032B" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00603AAA" w:rsidRPr="00185731" w14:paraId="25867E1F" w14:textId="77777777" w:rsidTr="001D0537">
+      <w:tr w:rsidR="00C33CCC" w:rsidRPr="00185731" w14:paraId="66D2E85C" w14:textId="77777777" w:rsidTr="0007554C">
         <w:trPr>
           <w:trHeight w:val="525"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="520" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1A40136D" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
+          <w:p w14:paraId="7FCE6486" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4299" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2735FD0A" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
+          <w:p w14:paraId="2BF3697C" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRPr="000B032B" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000B032B">
+              <w:t>Journal of Food and Drug Analysis</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D392433" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
+          <w:p w14:paraId="342276D1" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRPr="000B032B" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>臺灣皮膚科醫學會</w:t>
+              <w:t>衛生福利部食品藥物管理署</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1205" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="742EA1E0" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="2934EF51" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRPr="000B032B" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
               <w:t>SCI</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1205" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3C04F70D" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="6ECDC386" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRPr="000B032B" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00603AAA" w14:paraId="3DB4B1D9" w14:textId="77777777" w:rsidTr="001D0537">
+      <w:tr w:rsidR="00C33CCC" w14:paraId="0FF4D3F3" w14:textId="77777777" w:rsidTr="0007554C">
         <w:trPr>
           <w:trHeight w:val="585"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="520" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="33A14148" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
+          <w:p w14:paraId="4428F4DA" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4299" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4C522EB6" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
+          <w:p w14:paraId="72462A75" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRPr="000B032B" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-              <w:t>Journal of Food and Drug Analysis</w:t>
+            <w:r w:rsidRPr="000B032B">
+              <w:t>Journal Of Polymer Research</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="07D6E7DE" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
+          <w:p w14:paraId="08D7AD7D" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRPr="000B032B" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>衛生福利部食品藥物管理署</w:t>
+              <w:t>中華民國高分子學會</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1205" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5A89EAC4" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="552745F0" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRPr="000B032B" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
               <w:t>SCI</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1205" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7800471A" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="5EB2E47F" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRPr="000B032B" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00603AAA" w:rsidRPr="00B43F77" w14:paraId="09EF6DD7" w14:textId="77777777" w:rsidTr="001D0537">
+      <w:tr w:rsidR="00C33CCC" w:rsidRPr="00B43F77" w14:paraId="21E22B72" w14:textId="77777777" w:rsidTr="0007554C">
         <w:trPr>
           <w:trHeight w:val="525"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="520" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="58179FFB" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
+          <w:p w14:paraId="3E73D5C3" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4299" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1D614B55" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
+          <w:p w14:paraId="7CDC746D" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRPr="000B032B" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-              <w:t>Journal Of Polymer Research</w:t>
+            <w:r w:rsidRPr="000B032B">
+              <w:t>Kaohsiung Journal of Medical Sciences</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3893CBFA" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
+          <w:p w14:paraId="306B6A97" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRPr="000B032B" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>中華民國高分子學會</w:t>
+              <w:t>高雄醫學大學</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1205" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="19051655" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="23E4F966" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRPr="000B032B" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
               <w:t>SCI</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1205" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="73366C8E" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="22409007" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRPr="000B032B" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00603AAA" w:rsidRPr="00B43F77" w14:paraId="61499F87" w14:textId="77777777" w:rsidTr="001D0537">
+      <w:tr w:rsidR="00C33CCC" w:rsidRPr="00B43F77" w14:paraId="717AB177" w14:textId="77777777" w:rsidTr="0007554C">
         <w:trPr>
           <w:trHeight w:val="675"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="520" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="41557419" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
+          <w:p w14:paraId="7CA97227" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4299" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0653B642" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
+          <w:p w14:paraId="0B8D35C9" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRPr="000B032B" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000B032B">
+              <w:t>Statistica</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000B032B">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000B032B">
+              <w:t>Sinica</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5483A6EA" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
+          <w:p w14:paraId="43551DFC" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRPr="000B032B" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>中國工程師學會</w:t>
+              <w:t>中央研究院</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1205" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="59A74DE7" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="336C2EB4" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRPr="000B032B" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
               <w:t>SCI</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1205" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="02646A2B" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="58488748" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRPr="000B032B" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00603AAA" w:rsidRPr="00B43F77" w14:paraId="2378205F" w14:textId="77777777" w:rsidTr="001D0537">
+      <w:tr w:rsidR="00C33CCC" w:rsidRPr="00B43F77" w14:paraId="71C6029D" w14:textId="77777777" w:rsidTr="0007554C">
         <w:trPr>
           <w:trHeight w:val="675"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="520" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6079E8D1" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
+          <w:p w14:paraId="0AF71A0B" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4299" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3FE5848D" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
+          <w:p w14:paraId="44AEDC8E" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRPr="000B032B" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-              <w:t>Kaohsiung Journal of Medical Sciences</w:t>
+            <w:r w:rsidRPr="000B032B">
+              <w:t>Zoological Studies</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="631ADAE7" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
+          <w:p w14:paraId="03501526" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRPr="000B032B" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>高雄醫學大學</w:t>
+              <w:t>中央研究院生物多樣性研究中心</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1205" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="184CCD47" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="3247F2F3" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRPr="000B032B" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
               <w:t>SCI</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1205" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="556BCBD9" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="0D402B33" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRPr="000B032B" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00603AAA" w:rsidRPr="00B43F77" w14:paraId="03F0B39B" w14:textId="77777777" w:rsidTr="001D0537">
+      <w:tr w:rsidR="00C33CCC" w:rsidRPr="00B43F77" w14:paraId="4C8F26A7" w14:textId="77777777" w:rsidTr="0007554C">
         <w:trPr>
           <w:trHeight w:val="675"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="520" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="527E9C80" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
+          <w:p w14:paraId="545F3EFD" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4299" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5E46B8FC" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
+          <w:p w14:paraId="650056C9" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRPr="000B032B" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+            <w:r w:rsidRPr="000B032B">
+              <w:t xml:space="preserve">Acta </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000B032B">
+              <w:t>Cardiologica</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000B032B">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000B032B">
+              <w:t>Sinica</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5A337742" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
+          <w:p w14:paraId="590E45EB" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRPr="000B032B" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>中華民國數學會</w:t>
+              <w:t>中華民國心臟學會</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1205" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="03730568" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="139D2D9A" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRPr="000B032B" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
               <w:t>SCI</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1205" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6EA325DE" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
-[...4 lines deleted...]
-              <w:t>4</w:t>
+          <w:p w14:paraId="0FEB2FA2" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRPr="000B032B" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00603AAA" w:rsidRPr="005136A8" w14:paraId="304FA8CF" w14:textId="77777777" w:rsidTr="001D0537">
+      <w:tr w:rsidR="00C33CCC" w:rsidRPr="005136A8" w14:paraId="3EA949A8" w14:textId="77777777" w:rsidTr="0007554C">
         <w:trPr>
           <w:trHeight w:val="525"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="520" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="442701D2" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
+          <w:p w14:paraId="2ACAB57A" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4299" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="277DBE31" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
+          <w:p w14:paraId="3DA0D6DF" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRPr="000B032B" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-              <w:t>Taiwanese Journal of Obstetrics &amp; Gynecology</w:t>
+            <w:r w:rsidRPr="000B032B">
+              <w:t xml:space="preserve">Aerosol and Air Quality Research </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1DF61CAB" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
+          <w:p w14:paraId="5E6002C6" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRPr="000B032B" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>台灣婦產科醫學會</w:t>
+              <w:t>台灣氣膠研究學會</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1205" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="05B68ED0" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="24575700" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRPr="000B032B" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
               <w:t>SCI</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1205" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="47916800" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
-[...4 lines deleted...]
-              <w:t>4</w:t>
+          <w:p w14:paraId="45B15226" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRPr="000B032B" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00603AAA" w:rsidRPr="005136A8" w14:paraId="3CEDF503" w14:textId="77777777" w:rsidTr="001D0537">
+      <w:tr w:rsidR="00C33CCC" w:rsidRPr="005136A8" w14:paraId="70FFACD9" w14:textId="77777777" w:rsidTr="0007554C">
         <w:trPr>
           <w:trHeight w:val="675"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="520" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7B0BDABF" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
+          <w:p w14:paraId="7F7B814D" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4299" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="10D3D184" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
+          <w:p w14:paraId="401C6DEB" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRPr="000B032B" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-              <w:t>Journal Of Mechanics</w:t>
+            <w:r w:rsidRPr="000B032B">
+              <w:t>Journal of Marine Science and Technology-Taiwan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="29197FCF" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
+          <w:p w14:paraId="1DB1AF75" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRPr="000B032B" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>中華民國力學學會</w:t>
+              <w:t>臺灣海洋大學</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1205" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5248ED48" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="44A4E23C" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRPr="000B032B" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
               <w:t>SCI</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1205" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="52C3CF21" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="0488039F" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRPr="000B032B" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00603AAA" w:rsidRPr="005136A8" w14:paraId="56A2D6B7" w14:textId="77777777" w:rsidTr="001D0537">
+      <w:tr w:rsidR="00C33CCC" w:rsidRPr="005136A8" w14:paraId="7E7B41B0" w14:textId="77777777" w:rsidTr="0007554C">
         <w:trPr>
           <w:trHeight w:val="675"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="520" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0FDD4DA2" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
+          <w:p w14:paraId="1B96E29E" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4299" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="37F7F5A7" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
+          <w:p w14:paraId="06807C87" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRPr="000B032B" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-              <w:t>Journal of Medical and Biological Engineering</w:t>
+            <w:r w:rsidRPr="000B032B">
+              <w:t>Journal Of Mechanics</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3E97CB2E" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
+          <w:p w14:paraId="0A35F235" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRPr="000B032B" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>中華民國生物醫學工程學會</w:t>
+              <w:t>中華民國力學學會</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1205" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="605A7070" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="52998058" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRPr="000B032B" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
               <w:t>SCI</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1205" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="08985288" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="65DD866F" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRPr="000B032B" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00603AAA" w:rsidRPr="005136A8" w14:paraId="72669B7A" w14:textId="77777777" w:rsidTr="001D0537">
+      <w:tr w:rsidR="00C33CCC" w:rsidRPr="005136A8" w14:paraId="6F61F6D8" w14:textId="77777777" w:rsidTr="0007554C">
         <w:trPr>
           <w:trHeight w:val="675"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="520" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="401403DF" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
+          <w:p w14:paraId="5993F652" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4299" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5AE5503C" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
+          <w:p w14:paraId="1C5D8B85" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRPr="000B032B" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-              <w:t>Journal of the Chinese Chemical Society</w:t>
+            <w:r w:rsidRPr="000B032B">
+              <w:t>Journal of Medical and Biological Engineering</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2A43FFEA" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
+          <w:p w14:paraId="4BBE3E17" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRPr="000B032B" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>中國化學會</w:t>
+              <w:t>中華民國生物醫學工程學會</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1205" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0DBD7FFD" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="5C60CADA" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRPr="000B032B" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
               <w:t>SCI</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1205" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="39E3C76E" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="0852E683" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRPr="000B032B" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00603AAA" w:rsidRPr="005136A8" w14:paraId="04E2B88B" w14:textId="77777777" w:rsidTr="001D0537">
+      <w:tr w:rsidR="00C33CCC" w:rsidRPr="005136A8" w14:paraId="135CDC6C" w14:textId="77777777" w:rsidTr="0007554C">
         <w:trPr>
           <w:trHeight w:val="675"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="520" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="65679353" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
+          <w:p w14:paraId="1C47B2B5" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4299" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="518BC8AB" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
+          <w:p w14:paraId="059F9583" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRPr="000B032B" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-              <w:t>Chinese Journal of Physiology</w:t>
+            <w:r w:rsidRPr="000B032B">
+              <w:t>Journal of the Chinese Chemical Society</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7A9E2913" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
+          <w:p w14:paraId="56376834" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRPr="000B032B" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>中國生理學會</w:t>
+              <w:t>中國化學會</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1205" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="209ABFC1" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="26A573C6" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRPr="000B032B" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
               <w:t>SCI</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1205" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6BBB20B5" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
-[...4 lines deleted...]
-              <w:t>2</w:t>
+          <w:p w14:paraId="34574773" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRPr="000B032B" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00603AAA" w:rsidRPr="005136A8" w14:paraId="2D77FD3C" w14:textId="77777777" w:rsidTr="001D0537">
+      <w:tr w:rsidR="00C33CCC" w:rsidRPr="005136A8" w14:paraId="373D9F3B" w14:textId="77777777" w:rsidTr="0007554C">
         <w:trPr>
           <w:trHeight w:val="675"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="520" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="08CE587C" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
+          <w:p w14:paraId="6C80E64F" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4299" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6F25320F" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
+          <w:p w14:paraId="2810650E" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRPr="000B032B" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-              <w:t>International Journal of Gerontology</w:t>
+            <w:r w:rsidRPr="000B032B">
+              <w:t>Journal Of The Chinese Institute Of Engineers</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="00FE5F51" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
+          <w:p w14:paraId="18018369" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRPr="000B032B" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>台灣老人急重症醫學會</w:t>
+              <w:t>中國工程師學會</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1205" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="399B4F43" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="0D1B04E6" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRPr="000B032B" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
               <w:t>SCI</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1205" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="163C96F5" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
-[...4 lines deleted...]
-              <w:t>2</w:t>
+          <w:p w14:paraId="6097B668" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRPr="000B032B" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00603AAA" w:rsidRPr="005136A8" w14:paraId="09603787" w14:textId="77777777" w:rsidTr="001D0537">
+      <w:tr w:rsidR="00C33CCC" w:rsidRPr="005136A8" w14:paraId="578E7125" w14:textId="77777777" w:rsidTr="0007554C">
         <w:trPr>
           <w:trHeight w:val="675"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="520" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6F3AC488" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
+          <w:p w14:paraId="5212600B" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>31</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4299" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3C92782A" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
+          <w:p w14:paraId="25FB5605" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRPr="000B032B" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> Engineering</w:t>
+            <w:r w:rsidRPr="000B032B">
+              <w:t>TAIWANIA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5A18A651" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
+          <w:p w14:paraId="361FD75B" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRPr="000B032B" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>中央研究院資訊科學研究所</w:t>
+              <w:t>臺灣大學生命科學院</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1205" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7EB16111" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="7E959A38" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRPr="000B032B" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
               <w:t>SCI</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1205" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="75E5BBBD" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
-[...4 lines deleted...]
-              <w:t>2</w:t>
+          <w:p w14:paraId="4C4A4038" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRPr="000B032B" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00603AAA" w:rsidRPr="005136A8" w14:paraId="0EC4B46C" w14:textId="77777777" w:rsidTr="001D0537">
+      <w:tr w:rsidR="00C33CCC" w:rsidRPr="005136A8" w14:paraId="5993EFF5" w14:textId="77777777" w:rsidTr="0007554C">
         <w:trPr>
           <w:trHeight w:val="585"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="520" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4B3EDEE1" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
+          <w:p w14:paraId="0E977941" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>32</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4299" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="45F9375A" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
+          <w:p w14:paraId="641359CD" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRPr="000B032B" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-              <w:t>Journal Of Internet Technology</w:t>
+            <w:r w:rsidRPr="000B032B">
+              <w:t>Terrestrial Atmospheric And Oceanic Sciences</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="04CD5AD4" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
+          <w:p w14:paraId="5568E73C" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRPr="000B032B" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>教育部電算中心與台灣學術網路管理委員會</w:t>
+              <w:t>中華民國地球科學學會</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1205" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="55223667" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="347BD9DD" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRPr="000B032B" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
               <w:t>SCI</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1205" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1C8E00E3" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
-[...4 lines deleted...]
-              <w:t>2</w:t>
+          <w:p w14:paraId="0E61D0CD" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRPr="000B032B" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00603AAA" w:rsidRPr="005136A8" w14:paraId="75E28785" w14:textId="77777777" w:rsidTr="001D0537">
+      <w:tr w:rsidR="00C33CCC" w:rsidRPr="005136A8" w14:paraId="4442FA43" w14:textId="77777777" w:rsidTr="0007554C">
         <w:trPr>
           <w:trHeight w:val="585"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="520" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2B4A504D" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
+          <w:p w14:paraId="1B697FA5" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4299" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5CF7753C" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
+          <w:p w14:paraId="39529729" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRPr="000B032B" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-              <w:t>Journal of Marine Science and Technology-Taiwan</w:t>
+            <w:r w:rsidRPr="000B032B">
+              <w:t>International Journal of Gerontology</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1C5961C8" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
+          <w:p w14:paraId="307DDEE8" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRPr="000B032B" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>臺灣海洋大學</w:t>
+              <w:t>台灣老人急重症醫學會</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1205" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2C08E71C" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="67DD2A0B" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRPr="000B032B" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
               <w:t>SCI</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1205" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6C96F283" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="2AA2D7F1" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRPr="000B032B" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00603AAA" w:rsidRPr="005136A8" w14:paraId="54D01351" w14:textId="77777777" w:rsidTr="001D0537">
+      <w:tr w:rsidR="00C33CCC" w:rsidRPr="005136A8" w14:paraId="1FB8360F" w14:textId="77777777" w:rsidTr="0007554C">
         <w:trPr>
           <w:trHeight w:val="585"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="520" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0E75E3F1" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
+          <w:p w14:paraId="5887C1A4" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>34</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4299" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5BB65A4F" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
+          <w:p w14:paraId="6B1CA098" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRPr="000B032B" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-              <w:t>Journal of the Chinese Society of Mechanical Engineers</w:t>
+            <w:r w:rsidRPr="000B032B">
+              <w:t>Journal Of Information Science And Engineering</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7DB366A8" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
+          <w:p w14:paraId="4449D643" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRPr="000B032B" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>中國機械工程學會</w:t>
+              <w:t>中華民國計算語言學學會</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1205" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="667632B1" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="5FADA9AC" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRPr="000B032B" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
               <w:t>SCI</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1205" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5F838D49" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="24530374" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRPr="000B032B" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00603AAA" w:rsidRPr="005136A8" w14:paraId="6DEDFD20" w14:textId="77777777" w:rsidTr="001D0537">
+      <w:tr w:rsidR="00C33CCC" w:rsidRPr="005136A8" w14:paraId="16A8A758" w14:textId="77777777" w:rsidTr="0007554C">
         <w:trPr>
           <w:trHeight w:val="585"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="520" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4D81F68C" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
+          <w:p w14:paraId="78FEAAC6" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>35</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4299" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0DDC36D3" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
+          <w:p w14:paraId="5CEA5927" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRPr="000B032B" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-              <w:t>TAIWANIA</w:t>
+            <w:r w:rsidRPr="000B032B">
+              <w:t>Journal Of Internet Technology</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="542FE796" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
+          <w:p w14:paraId="256B0450" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRPr="000B032B" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>臺灣大學生命科學院</w:t>
+              <w:t>東華大學</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1205" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4CD44267" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="15912E0F" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRPr="000B032B" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
               <w:t>SCI</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1205" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="06044C41" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="7DA0A360" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRPr="000B032B" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00603AAA" w:rsidRPr="005136A8" w14:paraId="1204F5F7" w14:textId="77777777" w:rsidTr="001D0537">
+      <w:tr w:rsidR="00C33CCC" w:rsidRPr="005136A8" w14:paraId="75372F89" w14:textId="77777777" w:rsidTr="0007554C">
         <w:trPr>
           <w:trHeight w:val="585"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="520" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5E14B892" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
+          <w:p w14:paraId="5F288C0C" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>36</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4299" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5BF9B44B" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
+          <w:p w14:paraId="3191813A" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRPr="000B032B" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
+            <w:r w:rsidRPr="000B032B">
+              <w:t>Journal of Physiological Investigation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="361751E2" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRPr="000B032B" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>中國生理學會</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1205" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="37AD0D57" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRPr="000B032B" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
+              <w:t>SCI</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1205" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="04E58BF7" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRPr="000B032B" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C33CCC" w:rsidRPr="005136A8" w14:paraId="1C356D0C" w14:textId="77777777" w:rsidTr="0007554C">
+        <w:trPr>
+          <w:trHeight w:val="585"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="520" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="61278C6F" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Terrestrial Atmospheric </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> Oceanic Sciences</w:t>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>37</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4299" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="45436D4B" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRPr="000B032B" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
+              <w:t>Journal of the Chinese Society of Mechanical Engineers</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="158699BC" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
+          <w:p w14:paraId="46C4B076" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRPr="000B032B" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000B032B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>中華民國地球科學學會</w:t>
+              <w:t>中國機械工程學會</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1205" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="67C477C5" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="02B26D05" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRPr="000B032B" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
               <w:t>SCI</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1205" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="77339C6D" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="001D0537">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="120D1D9B" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRPr="000B032B" w:rsidRDefault="00C33CCC" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="08D1C0B8" w14:textId="77777777" w:rsidR="00603AAA" w:rsidRDefault="00603AAA" w:rsidP="00603AAA">
+    <w:bookmarkEnd w:id="5"/>
+    <w:p w14:paraId="0FEC6D64" w14:textId="50DDEF22" w:rsidR="00C33CCC" w:rsidRDefault="00C33CCC" w:rsidP="00C33CCC">
       <w:pPr>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:ind w:firstLine="482"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00795030">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>註</w:t>
+        <w:t>註：</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00795030">
+    </w:p>
+    <w:p w14:paraId="7D58F536" w14:textId="77777777" w:rsidR="00C33CCC" w:rsidRDefault="00C33CCC" w:rsidP="00C33CCC">
+      <w:pPr>
+        <w:pStyle w:val="af0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:spacing w:line="260" w:lineRule="exact"/>
+        <w:ind w:leftChars="0" w:left="709" w:hanging="227"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>：</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00C33CCC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Journal of Biomedical Science 2025</w:t>
       </w:r>
-      <w:r w:rsidRPr="00795030">
+      <w:r w:rsidRPr="00C33CCC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>年</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C33CCC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>5-Year JIF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C33CCC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>為</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C33CCC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>13.2 (JIF 14.5)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C33CCC">
+        <w:rPr>
+          <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>≧</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C33CCC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C33CCC">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Journal of Biomedical Science 202</w:t>
+        <w:t>，</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00C33CCC">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>3</w:t>
+        <w:t>不列入此表中。</w:t>
       </w:r>
-      <w:r w:rsidRPr="00795030">
+    </w:p>
+    <w:p w14:paraId="73C3AF8D" w14:textId="1F06B6EB" w:rsidR="00C33CCC" w:rsidRDefault="00C33CCC" w:rsidP="00C33CCC">
+      <w:pPr>
+        <w:pStyle w:val="af0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:spacing w:line="260" w:lineRule="exact"/>
+        <w:ind w:leftChars="0" w:left="709" w:hanging="227"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C33CCC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Journal of Biomedical Science 2025</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C33CCC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
         <w:t>年</w:t>
       </w:r>
-      <w:r w:rsidRPr="00795030">
+      <w:r w:rsidRPr="00C33CCC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">JIF </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C33CCC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>為</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C33CCC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>14.5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2355F773" w14:textId="352C2D34" w:rsidR="00C33CCC" w:rsidRPr="00C33CCC" w:rsidRDefault="00C33CCC" w:rsidP="00C33CCC">
+      <w:pPr>
+        <w:pStyle w:val="af0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:spacing w:line="260" w:lineRule="exact"/>
+        <w:ind w:leftChars="0" w:left="709" w:hanging="227"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">5-Year </w:t>
-[...1 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:r w:rsidRPr="00C33CCC">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>J</w:t>
+        <w:t>Journal of the Taiwan Institute of Chemical Engineers 2025</w:t>
       </w:r>
-      <w:r w:rsidRPr="00795030">
-[...33 lines deleted...]
-      <w:r w:rsidRPr="00795030">
+      <w:r w:rsidRPr="00C33CCC">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>不</w:t>
+        <w:t>年</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00795030">
+      <w:r w:rsidRPr="00C33CCC">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>列入此表中</w:t>
+        <w:t>JIF</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00795030">
+      <w:r w:rsidRPr="00C33CCC">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
+        <w:t>為</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C33CCC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6.9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="385EC6B1" w14:textId="77777777" w:rsidR="00AA61BC" w:rsidRDefault="00603AAA" w:rsidP="00603AAA">
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體"/>
+    <w:p w14:paraId="448F2EC2" w14:textId="735CB554" w:rsidR="00C33CCC" w:rsidRPr="00C33CCC" w:rsidRDefault="00C33CCC" w:rsidP="00C33CCC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體" w:cs="新細明體"/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...64 lines deleted...]
-      </w:r>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="346B355A" w14:textId="079C87F0" w:rsidR="00603AAA" w:rsidRPr="00603AAA" w:rsidRDefault="00AA61BC" w:rsidP="00603AAA">
-[...47 lines deleted...]
-    <w:sectPr w:rsidR="00603AAA" w:rsidRPr="00603AAA" w:rsidSect="00B817E9">
+    <w:sectPr w:rsidR="00C33CCC" w:rsidRPr="00C33CCC" w:rsidSect="00B817E9">
       <w:footerReference w:type="default" r:id="rId16"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1079" w:right="748" w:bottom="1078" w:left="737" w:header="283" w:footer="0" w:gutter="0"/>
       <w:pgNumType w:fmt="numberInDash" w:start="1"/>
       <w:cols w:space="425"/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5A220589" w14:textId="77777777" w:rsidR="00CD48B3" w:rsidRDefault="00CD48B3">
+    <w:p w14:paraId="34654387" w14:textId="77777777" w:rsidR="00544C35" w:rsidRDefault="00544C35">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="09B50977" w14:textId="77777777" w:rsidR="00CD48B3" w:rsidRDefault="00CD48B3">
+    <w:p w14:paraId="41013BD6" w14:textId="77777777" w:rsidR="00544C35" w:rsidRDefault="00544C35">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="標楷體">
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
@@ -30969,58 +28148,58 @@
       <w:pStyle w:val="a4"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:eastAsia="微軟正黑體"/>
         <w:b/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="49D11163" w14:textId="77777777" w:rsidR="00AA6FCD" w:rsidRPr="00B817E9" w:rsidRDefault="00AA6FCD">
     <w:pPr>
       <w:pStyle w:val="a4"/>
       <w:rPr>
         <w:rFonts w:eastAsia="微軟正黑體"/>
         <w:b/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4DC7DCC4" w14:textId="77777777" w:rsidR="00CD48B3" w:rsidRDefault="00CD48B3">
+    <w:p w14:paraId="52A74017" w14:textId="77777777" w:rsidR="00544C35" w:rsidRDefault="00544C35">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="01AE831C" w14:textId="77777777" w:rsidR="00CD48B3" w:rsidRDefault="00CD48B3">
+    <w:p w14:paraId="7A942EF0" w14:textId="77777777" w:rsidR="00544C35" w:rsidRDefault="00544C35">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="4B99B40E" w14:textId="1BD4A5DE" w:rsidR="00710F39" w:rsidRDefault="00710F39" w:rsidP="00DA4D1B">
     <w:pPr>
       <w:pStyle w:val="a9"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r w:rsidRPr="00642F39">
       <w:rPr>
         <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
         <w:b/>
         <w:color w:val="FF0000"/>
       </w:rPr>
       <w:t>(</w:t>
     </w:r>
     <w:r w:rsidRPr="00642F39">
       <w:rPr>
@@ -31281,50 +28460,761 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="05831844"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CCD0CC4E"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="336" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="816" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1296" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1776" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2256" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2736" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3216" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3696" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4176" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="06CB3876"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D7DCC1E4"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="C25615D0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="★"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="081E19DD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0A0A97A4"/>
+    <w:lvl w:ilvl="0" w:tplc="E5CA200E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="085E3534"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="987EB880"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0ACF4853"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="24867226"/>
+    <w:lvl w:ilvl="0" w:tplc="8B2821BE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="655" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1135" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1615" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2095" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2575" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3055" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3535" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4015" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4495" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0CAD0A45"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4A2028A6"/>
+    <w:lvl w:ilvl="0" w:tplc="8B2821BE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="730" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1210" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1690" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2170" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2650" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3130" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3610" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4090" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4570" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0CC75D45"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C10EE90A"/>
+    <w:lvl w:ilvl="0" w:tplc="8B2821BE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0D8C618D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9EA81AEA"/>
+    <w:lvl w:ilvl="0" w:tplc="3C18B1EA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2181" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2661" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3141" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3621" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4101" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4581" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5061" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5541" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6021" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0F321B4C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AD3A0E32"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="530" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1010" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -31366,51 +29256,232 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3410" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3890" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4370" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0F893090"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="972602F2"/>
+    <w:lvl w:ilvl="0" w:tplc="97865B92">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1BB649AB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D1FAEB76"/>
+    <w:lvl w:ilvl="0" w:tplc="21B0ADD8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="taiwaneseCountingThousand"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="764" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1244" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1724" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2204" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2684" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3164" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3644" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4124" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4604" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1FAA6CDE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B4C0A8E6"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="530" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1010" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -31452,51 +29523,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3410" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3890" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4370" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="238A11B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E7BA6BBE"/>
     <w:lvl w:ilvl="0" w:tplc="E458C2CE">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
@@ -31542,51 +29613,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="25090A1F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0FB04820"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -31628,51 +29699,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2B0B72DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B50C2B4A"/>
     <w:lvl w:ilvl="0" w:tplc="2108A08C">
       <w:start w:val="4"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="＊"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="276"/>
         </w:tabs>
         <w:ind w:left="276" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -31768,51 +29839,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="3756"/>
         </w:tabs>
         <w:ind w:left="3756" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4236"/>
         </w:tabs>
         <w:ind w:left="4236" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2E67507D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9BD49CD0"/>
     <w:lvl w:ilvl="0" w:tplc="8B2821BE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -31857,51 +29928,140 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="35251711"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2878F594"/>
+    <w:lvl w:ilvl="0" w:tplc="4F2497E6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="taiwaneseCountingThousand"/>
+      <w:lvlText w:val="（%1）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4800" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="37AF7455"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="197E7F56"/>
     <w:lvl w:ilvl="0" w:tplc="06BE04B0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="180"/>
         </w:tabs>
         <w:ind w:left="180" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -31973,51 +30133,142 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3660"/>
         </w:tabs>
         <w:ind w:left="3660" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4140"/>
         </w:tabs>
         <w:ind w:left="4140" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3CA9729D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D1FAEB76"/>
+    <w:lvl w:ilvl="0" w:tplc="21B0ADD8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="taiwaneseCountingThousand"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="764" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1244" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1724" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2204" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2684" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3164" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3644" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4124" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4604" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3E50484D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0044887A"/>
     <w:lvl w:ilvl="0" w:tplc="97865B92">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="332C6F24">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
@@ -32066,51 +30317,327 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="43EF74E6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D138CBE0"/>
+    <w:lvl w:ilvl="0" w:tplc="C3B6994C">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2181" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="441479D1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="08BC5914"/>
+    <w:lvl w:ilvl="0" w:tplc="04090015">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="taiwaneseCountingThousand"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="45615EE6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="08BC5914"/>
+    <w:lvl w:ilvl="0" w:tplc="04090015">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="taiwaneseCountingThousand"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="461F5B76"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="53E61DFC"/>
     <w:lvl w:ilvl="0" w:tplc="97865B92">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
@@ -32156,51 +30683,954 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="495749A7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="701E8924"/>
+    <w:lvl w:ilvl="0" w:tplc="D55CCBBA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="taiwaneseCountingThousand"/>
+      <w:lvlText w:val="（%1）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1244" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1724" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2204" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2684" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3164" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3644" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4124" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4604" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5084" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4E560282"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8C7E274E"/>
+    <w:lvl w:ilvl="0" w:tplc="3C18B1EA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2181" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2661" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3141" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3621" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4101" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4581" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5061" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5541" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6021" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4EE50035"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="10DC4870"/>
+    <w:lvl w:ilvl="0" w:tplc="747E7622">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="taiwaneseCountingThousand"/>
+      <w:lvlText w:val="（%1）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1331" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1811" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2291" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2771" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3251" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3731" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4211" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4691" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5171" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="506E5F44"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="15C22554"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="51700295"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="15C22554"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="52D802A5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A830D31E"/>
+    <w:lvl w:ilvl="0" w:tplc="CFEE5DDE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="53C62756"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="743CB350"/>
+    <w:lvl w:ilvl="0" w:tplc="E08C081E">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2181" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="567F1D98"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="34FC1CAE"/>
+    <w:lvl w:ilvl="0" w:tplc="8B2821BE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="764" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1244" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1724" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2204" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2684" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3164" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3644" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4124" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4604" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="56E43FF6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1F6E232A"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="962" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1442" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1922" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2402" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2882" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3362" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3842" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4322" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4802" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="59F71D94"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="956A76CC"/>
+    <w:lvl w:ilvl="0" w:tplc="21B0ADD8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="taiwaneseCountingThousand"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="764" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1244" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1724" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2204" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2684" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3164" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3644" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4124" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4604" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5BC72FA8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="18C8081C"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -32242,54 +31672,54 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5D1B2436"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="FD6245BC"/>
+    <w:tmpl w:val="FDAA0FB4"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -32331,51 +31761,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="62942364"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7AEAE808"/>
     <w:lvl w:ilvl="0" w:tplc="113226B0">
       <w:start w:val="2"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="□"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="465"/>
         </w:tabs>
         <w:ind w:left="465" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -32471,51 +31901,142 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="3945"/>
         </w:tabs>
         <w:ind w:left="3945" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4425"/>
         </w:tabs>
         <w:ind w:left="4425" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6C18349B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8C7E274E"/>
+    <w:lvl w:ilvl="0" w:tplc="3C18B1EA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2181" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2661" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3141" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3621" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4101" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4581" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5061" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5541" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6021" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6CA7230A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D8C6A9F2"/>
     <w:lvl w:ilvl="0" w:tplc="5144356C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -32560,51 +32081,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4800" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6F5D236A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A990AAE2"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -32646,51 +32167,231 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="73A6750E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F84C22DE"/>
+    <w:lvl w:ilvl="0" w:tplc="82D6AC5C">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="655" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+        <w:b w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="74106DDD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C9F8C724"/>
+    <w:lvl w:ilvl="0" w:tplc="4F2497E6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="taiwaneseCountingThousand"/>
+      <w:lvlText w:val="（%1）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="78035D24"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EF704516"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -32732,65 +32433,151 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4800" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7D00430F"/>
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="787E4661"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="BB44D3EE"/>
-    <w:lvl w:ilvl="0" w:tplc="4CC22F94">
+    <w:tmpl w:val="568EEC98"/>
+    <w:lvl w:ilvl="0" w:tplc="8B2821BE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="764" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1244" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1724" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2204" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2684" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3164" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3644" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4124" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4604" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7A276E08"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D75C9754"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -32821,51 +32608,142 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7D00430F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B4DE1708"/>
+    <w:lvl w:ilvl="0" w:tplc="159C47A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7E346ABD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BDCA7036"/>
     <w:lvl w:ilvl="0" w:tplc="B346198E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -32911,534 +32789,900 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="41"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="6">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="47"/>
   </w:num>
   <w:num w:numId="7">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="8">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="9">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="10">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="48"/>
   </w:num>
   <w:num w:numId="11">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="12">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="13">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="44"/>
   </w:num>
   <w:num w:numId="14">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="15">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="24">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="16">
-    <w:abstractNumId w:val="10"/>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="42"/>
   </w:num>
-  <w:num w:numId="17">
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="35">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="38">
     <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="47">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="48">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="49">
+    <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="zh-TW" w:vendorID="64" w:dllVersion="5" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="zh-TW" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="8" w:dllVersion="513" w:checkStyle="1"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="240"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:noLineBreaksAfter w:lang="zh-TW" w:val="([{‘“‵〈《「『【〔〝︵︷︹︻︽︿﹁﹃﹙﹛﹝（｛"/>
   <w:noLineBreaksBefore w:lang="zh-TW" w:val="!),.:;?]}·–—’”‥…‧′╴、。〉》」』】〕〞︰︱︳︴︶︸︺︼︾﹀﹂﹄﹏﹐﹑﹒﹔﹕﹖﹗﹚﹜﹞！），．：；？｜｝"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AD5EF2"/>
     <w:rsid w:val="00004581"/>
     <w:rsid w:val="0000539F"/>
     <w:rsid w:val="0000546E"/>
+    <w:rsid w:val="000134CA"/>
     <w:rsid w:val="00013774"/>
+    <w:rsid w:val="00015591"/>
+    <w:rsid w:val="0001765A"/>
     <w:rsid w:val="00033A84"/>
     <w:rsid w:val="00034944"/>
     <w:rsid w:val="00035C75"/>
+    <w:rsid w:val="00036D73"/>
     <w:rsid w:val="00040367"/>
+    <w:rsid w:val="000404C0"/>
     <w:rsid w:val="0004348D"/>
     <w:rsid w:val="00050A42"/>
     <w:rsid w:val="0005669E"/>
     <w:rsid w:val="00061C5C"/>
     <w:rsid w:val="00064A0C"/>
     <w:rsid w:val="00064E13"/>
     <w:rsid w:val="00070815"/>
+    <w:rsid w:val="00071A32"/>
     <w:rsid w:val="0007397D"/>
+    <w:rsid w:val="00073DC7"/>
     <w:rsid w:val="00075D7F"/>
+    <w:rsid w:val="00084D92"/>
     <w:rsid w:val="000919A7"/>
     <w:rsid w:val="00091BF0"/>
     <w:rsid w:val="00092103"/>
+    <w:rsid w:val="00093652"/>
     <w:rsid w:val="00094A4F"/>
+    <w:rsid w:val="0009555E"/>
     <w:rsid w:val="000959C8"/>
     <w:rsid w:val="000A16B9"/>
     <w:rsid w:val="000A412F"/>
     <w:rsid w:val="000B074F"/>
     <w:rsid w:val="000B5782"/>
     <w:rsid w:val="000B6A11"/>
     <w:rsid w:val="000B7B31"/>
     <w:rsid w:val="000C21B7"/>
     <w:rsid w:val="000C7CB6"/>
     <w:rsid w:val="000D5F11"/>
     <w:rsid w:val="000D79DD"/>
     <w:rsid w:val="000D7EC0"/>
     <w:rsid w:val="000E3BFD"/>
+    <w:rsid w:val="000E61BC"/>
+    <w:rsid w:val="000E7912"/>
     <w:rsid w:val="000F115C"/>
     <w:rsid w:val="000F25E2"/>
+    <w:rsid w:val="000F4F18"/>
     <w:rsid w:val="000F5C71"/>
+    <w:rsid w:val="000F727F"/>
     <w:rsid w:val="00103014"/>
+    <w:rsid w:val="00103930"/>
     <w:rsid w:val="00110A76"/>
     <w:rsid w:val="001112E9"/>
+    <w:rsid w:val="00117120"/>
     <w:rsid w:val="00123DBF"/>
     <w:rsid w:val="001339E0"/>
     <w:rsid w:val="00150265"/>
+    <w:rsid w:val="00153A99"/>
+    <w:rsid w:val="00155889"/>
     <w:rsid w:val="00157533"/>
     <w:rsid w:val="001642BA"/>
+    <w:rsid w:val="00170C71"/>
     <w:rsid w:val="001809FF"/>
     <w:rsid w:val="001875FC"/>
+    <w:rsid w:val="001927F5"/>
+    <w:rsid w:val="0019531A"/>
+    <w:rsid w:val="001A0589"/>
     <w:rsid w:val="001A088A"/>
+    <w:rsid w:val="001A214E"/>
     <w:rsid w:val="001A4A8D"/>
     <w:rsid w:val="001A5F5E"/>
     <w:rsid w:val="001B50AD"/>
     <w:rsid w:val="001B5ECF"/>
     <w:rsid w:val="001C0162"/>
+    <w:rsid w:val="001C441A"/>
     <w:rsid w:val="001E147A"/>
+    <w:rsid w:val="001F1C79"/>
+    <w:rsid w:val="001F2CE7"/>
+    <w:rsid w:val="001F4B5C"/>
     <w:rsid w:val="00200087"/>
+    <w:rsid w:val="00206079"/>
     <w:rsid w:val="002131AF"/>
     <w:rsid w:val="00220D39"/>
     <w:rsid w:val="002266EB"/>
     <w:rsid w:val="00227A82"/>
+    <w:rsid w:val="002319E8"/>
     <w:rsid w:val="0023481C"/>
+    <w:rsid w:val="00236301"/>
     <w:rsid w:val="00237490"/>
     <w:rsid w:val="00245AE5"/>
     <w:rsid w:val="002522A0"/>
+    <w:rsid w:val="002540C3"/>
     <w:rsid w:val="00274F72"/>
     <w:rsid w:val="002765B2"/>
+    <w:rsid w:val="00281EE2"/>
     <w:rsid w:val="00291568"/>
     <w:rsid w:val="00292CCA"/>
+    <w:rsid w:val="00296E0B"/>
+    <w:rsid w:val="00296F28"/>
+    <w:rsid w:val="002A3A83"/>
+    <w:rsid w:val="002A4AD9"/>
     <w:rsid w:val="002A75D5"/>
     <w:rsid w:val="002B349A"/>
+    <w:rsid w:val="002B52A6"/>
     <w:rsid w:val="002B6F5C"/>
     <w:rsid w:val="002B7A88"/>
+    <w:rsid w:val="002C0FFA"/>
     <w:rsid w:val="002C227E"/>
+    <w:rsid w:val="002C55F0"/>
+    <w:rsid w:val="002D390D"/>
     <w:rsid w:val="002D5021"/>
     <w:rsid w:val="002D5447"/>
     <w:rsid w:val="002D5F7F"/>
     <w:rsid w:val="002E210C"/>
     <w:rsid w:val="002E3C84"/>
+    <w:rsid w:val="002E4211"/>
+    <w:rsid w:val="002E4934"/>
     <w:rsid w:val="002E5773"/>
     <w:rsid w:val="002E643F"/>
     <w:rsid w:val="002F71CE"/>
     <w:rsid w:val="00302EA4"/>
     <w:rsid w:val="00304578"/>
     <w:rsid w:val="003057B2"/>
     <w:rsid w:val="0030608F"/>
+    <w:rsid w:val="003077CF"/>
     <w:rsid w:val="003150B2"/>
+    <w:rsid w:val="003154D1"/>
     <w:rsid w:val="00320B94"/>
+    <w:rsid w:val="00322C83"/>
+    <w:rsid w:val="00327EFF"/>
+    <w:rsid w:val="0033015F"/>
     <w:rsid w:val="00331114"/>
     <w:rsid w:val="00340A08"/>
     <w:rsid w:val="003415E0"/>
     <w:rsid w:val="00345EA2"/>
     <w:rsid w:val="00350F15"/>
     <w:rsid w:val="003512A2"/>
+    <w:rsid w:val="00353013"/>
+    <w:rsid w:val="00360382"/>
     <w:rsid w:val="00370E41"/>
     <w:rsid w:val="00373E6B"/>
+    <w:rsid w:val="003747CA"/>
+    <w:rsid w:val="00375B5D"/>
     <w:rsid w:val="00386163"/>
     <w:rsid w:val="00392B32"/>
+    <w:rsid w:val="00392B40"/>
     <w:rsid w:val="00394FC2"/>
+    <w:rsid w:val="00397C64"/>
     <w:rsid w:val="003A48E6"/>
+    <w:rsid w:val="003B3246"/>
     <w:rsid w:val="003B7A4A"/>
+    <w:rsid w:val="003C0ACC"/>
     <w:rsid w:val="003C5317"/>
+    <w:rsid w:val="003C5C27"/>
     <w:rsid w:val="003C7898"/>
+    <w:rsid w:val="003D0245"/>
     <w:rsid w:val="003D14B1"/>
+    <w:rsid w:val="003D390A"/>
     <w:rsid w:val="003D4D15"/>
+    <w:rsid w:val="003D7957"/>
     <w:rsid w:val="003E0274"/>
+    <w:rsid w:val="003E4505"/>
     <w:rsid w:val="003E48C7"/>
+    <w:rsid w:val="003E6E1B"/>
+    <w:rsid w:val="003E6F41"/>
+    <w:rsid w:val="003F34B2"/>
     <w:rsid w:val="003F610D"/>
     <w:rsid w:val="0040000B"/>
     <w:rsid w:val="0040177E"/>
+    <w:rsid w:val="00404634"/>
     <w:rsid w:val="00405349"/>
     <w:rsid w:val="00414EF9"/>
     <w:rsid w:val="004218BC"/>
+    <w:rsid w:val="0042568D"/>
+    <w:rsid w:val="00426125"/>
+    <w:rsid w:val="004313C5"/>
+    <w:rsid w:val="00432118"/>
+    <w:rsid w:val="00432399"/>
+    <w:rsid w:val="00440E6D"/>
+    <w:rsid w:val="004417B7"/>
     <w:rsid w:val="0044180C"/>
     <w:rsid w:val="0044276B"/>
     <w:rsid w:val="00442958"/>
     <w:rsid w:val="00446670"/>
+    <w:rsid w:val="004475F7"/>
     <w:rsid w:val="00452930"/>
+    <w:rsid w:val="00453922"/>
+    <w:rsid w:val="00454D64"/>
     <w:rsid w:val="00457CBD"/>
+    <w:rsid w:val="00461768"/>
+    <w:rsid w:val="00466B7E"/>
     <w:rsid w:val="0047233A"/>
     <w:rsid w:val="00474E25"/>
+    <w:rsid w:val="00481829"/>
     <w:rsid w:val="00485430"/>
     <w:rsid w:val="00487BE5"/>
+    <w:rsid w:val="00491052"/>
+    <w:rsid w:val="00496179"/>
+    <w:rsid w:val="004A0594"/>
+    <w:rsid w:val="004A373E"/>
+    <w:rsid w:val="004A43E0"/>
     <w:rsid w:val="004A602E"/>
     <w:rsid w:val="004A645C"/>
     <w:rsid w:val="004A70B9"/>
+    <w:rsid w:val="004A7AF5"/>
+    <w:rsid w:val="004B0A19"/>
+    <w:rsid w:val="004B682E"/>
     <w:rsid w:val="004C4B27"/>
+    <w:rsid w:val="004C4EBD"/>
     <w:rsid w:val="004E01F5"/>
+    <w:rsid w:val="004E2B99"/>
     <w:rsid w:val="004E33F0"/>
     <w:rsid w:val="004E3B4C"/>
     <w:rsid w:val="004E5CB5"/>
     <w:rsid w:val="00502630"/>
     <w:rsid w:val="00503243"/>
+    <w:rsid w:val="0050346E"/>
+    <w:rsid w:val="00512498"/>
+    <w:rsid w:val="005134ED"/>
     <w:rsid w:val="005157E4"/>
+    <w:rsid w:val="00515A2E"/>
     <w:rsid w:val="00526184"/>
+    <w:rsid w:val="00535C95"/>
     <w:rsid w:val="00536D5D"/>
     <w:rsid w:val="005378DD"/>
+    <w:rsid w:val="00544C35"/>
     <w:rsid w:val="00551D82"/>
+    <w:rsid w:val="005613C2"/>
+    <w:rsid w:val="00563DBD"/>
     <w:rsid w:val="005710BB"/>
+    <w:rsid w:val="00572EFE"/>
     <w:rsid w:val="005744B0"/>
     <w:rsid w:val="005753D7"/>
+    <w:rsid w:val="0058281B"/>
+    <w:rsid w:val="00585797"/>
+    <w:rsid w:val="00587AB7"/>
+    <w:rsid w:val="00592E5A"/>
     <w:rsid w:val="005956DA"/>
+    <w:rsid w:val="00596803"/>
     <w:rsid w:val="005A52FB"/>
+    <w:rsid w:val="005B18E0"/>
     <w:rsid w:val="005B3341"/>
     <w:rsid w:val="005B3743"/>
     <w:rsid w:val="005B5010"/>
     <w:rsid w:val="005B664E"/>
+    <w:rsid w:val="005C0404"/>
     <w:rsid w:val="005C483E"/>
+    <w:rsid w:val="005D62E2"/>
+    <w:rsid w:val="005E055B"/>
     <w:rsid w:val="005E25E6"/>
+    <w:rsid w:val="005E2B40"/>
+    <w:rsid w:val="005E3DAF"/>
     <w:rsid w:val="005E4404"/>
+    <w:rsid w:val="005F2911"/>
     <w:rsid w:val="0060027C"/>
     <w:rsid w:val="00603AAA"/>
     <w:rsid w:val="00603AC9"/>
     <w:rsid w:val="00604FFC"/>
+    <w:rsid w:val="00614859"/>
+    <w:rsid w:val="00622E24"/>
     <w:rsid w:val="00627EE7"/>
+    <w:rsid w:val="006311C7"/>
     <w:rsid w:val="00633129"/>
     <w:rsid w:val="0063424B"/>
+    <w:rsid w:val="00640983"/>
     <w:rsid w:val="006477EA"/>
     <w:rsid w:val="00651137"/>
     <w:rsid w:val="006516B1"/>
+    <w:rsid w:val="00662559"/>
     <w:rsid w:val="006653A5"/>
     <w:rsid w:val="00670AD0"/>
     <w:rsid w:val="00670BC3"/>
     <w:rsid w:val="00681162"/>
     <w:rsid w:val="00692958"/>
+    <w:rsid w:val="00693154"/>
+    <w:rsid w:val="00693E5B"/>
+    <w:rsid w:val="00694A7F"/>
     <w:rsid w:val="00696D79"/>
+    <w:rsid w:val="00697845"/>
     <w:rsid w:val="006B1D3D"/>
+    <w:rsid w:val="006B4CCC"/>
     <w:rsid w:val="006B58EB"/>
     <w:rsid w:val="006C3BF7"/>
+    <w:rsid w:val="006C50D2"/>
     <w:rsid w:val="006C61B6"/>
     <w:rsid w:val="006C6A10"/>
+    <w:rsid w:val="006D38F2"/>
+    <w:rsid w:val="006D3B98"/>
+    <w:rsid w:val="006D4736"/>
+    <w:rsid w:val="006D4DBA"/>
     <w:rsid w:val="006F3466"/>
+    <w:rsid w:val="006F4090"/>
     <w:rsid w:val="006F695F"/>
     <w:rsid w:val="006F6DFD"/>
     <w:rsid w:val="00700179"/>
+    <w:rsid w:val="0070381D"/>
     <w:rsid w:val="00710F39"/>
+    <w:rsid w:val="00713439"/>
+    <w:rsid w:val="007171C7"/>
+    <w:rsid w:val="00725463"/>
+    <w:rsid w:val="00727D68"/>
     <w:rsid w:val="00735AF1"/>
     <w:rsid w:val="0073726F"/>
     <w:rsid w:val="00743E04"/>
     <w:rsid w:val="0074458A"/>
     <w:rsid w:val="00747687"/>
     <w:rsid w:val="00755396"/>
+    <w:rsid w:val="0076709A"/>
     <w:rsid w:val="0077063E"/>
+    <w:rsid w:val="00771EAA"/>
+    <w:rsid w:val="00775028"/>
     <w:rsid w:val="00776A78"/>
+    <w:rsid w:val="007817B3"/>
     <w:rsid w:val="00782786"/>
     <w:rsid w:val="00787281"/>
+    <w:rsid w:val="00793B43"/>
     <w:rsid w:val="00795364"/>
     <w:rsid w:val="00796634"/>
     <w:rsid w:val="007B2052"/>
     <w:rsid w:val="007B39FF"/>
+    <w:rsid w:val="007C02E3"/>
     <w:rsid w:val="007D3BBC"/>
     <w:rsid w:val="007D3EDB"/>
     <w:rsid w:val="007D646C"/>
     <w:rsid w:val="007E00C2"/>
+    <w:rsid w:val="007E4477"/>
     <w:rsid w:val="007E63ED"/>
+    <w:rsid w:val="007F7335"/>
+    <w:rsid w:val="007F7D5E"/>
     <w:rsid w:val="008005B5"/>
     <w:rsid w:val="00803CA3"/>
     <w:rsid w:val="00803F50"/>
     <w:rsid w:val="0081693E"/>
     <w:rsid w:val="00816D8D"/>
     <w:rsid w:val="00816F83"/>
+    <w:rsid w:val="00821548"/>
     <w:rsid w:val="00821DC9"/>
+    <w:rsid w:val="00824536"/>
     <w:rsid w:val="00833D50"/>
     <w:rsid w:val="00835967"/>
     <w:rsid w:val="0083671F"/>
+    <w:rsid w:val="00841DFE"/>
     <w:rsid w:val="00843381"/>
     <w:rsid w:val="00844AA1"/>
     <w:rsid w:val="00845D0B"/>
     <w:rsid w:val="00846703"/>
     <w:rsid w:val="00846C15"/>
     <w:rsid w:val="0085229A"/>
     <w:rsid w:val="008533B4"/>
+    <w:rsid w:val="00854013"/>
     <w:rsid w:val="008548E4"/>
+    <w:rsid w:val="00855BB5"/>
     <w:rsid w:val="008615C8"/>
     <w:rsid w:val="00862840"/>
     <w:rsid w:val="00863599"/>
     <w:rsid w:val="00866A11"/>
+    <w:rsid w:val="00873111"/>
+    <w:rsid w:val="008731A9"/>
+    <w:rsid w:val="00876F23"/>
     <w:rsid w:val="00880705"/>
     <w:rsid w:val="00881625"/>
     <w:rsid w:val="00884022"/>
     <w:rsid w:val="00891053"/>
+    <w:rsid w:val="008A463A"/>
     <w:rsid w:val="008B4A95"/>
+    <w:rsid w:val="008B6463"/>
     <w:rsid w:val="008B7F48"/>
+    <w:rsid w:val="008C441F"/>
+    <w:rsid w:val="008C4A01"/>
+    <w:rsid w:val="008C759E"/>
     <w:rsid w:val="008D34DF"/>
     <w:rsid w:val="008D3A6D"/>
     <w:rsid w:val="008E1E4F"/>
     <w:rsid w:val="008E3300"/>
     <w:rsid w:val="008F00E7"/>
+    <w:rsid w:val="008F0DDC"/>
+    <w:rsid w:val="008F2DF5"/>
     <w:rsid w:val="008F5F86"/>
     <w:rsid w:val="00902F43"/>
+    <w:rsid w:val="00903B42"/>
     <w:rsid w:val="009064D1"/>
+    <w:rsid w:val="00913B89"/>
+    <w:rsid w:val="0091778D"/>
     <w:rsid w:val="00920396"/>
+    <w:rsid w:val="0092111F"/>
     <w:rsid w:val="00927110"/>
+    <w:rsid w:val="0093789E"/>
     <w:rsid w:val="00941C65"/>
+    <w:rsid w:val="00942F83"/>
+    <w:rsid w:val="00956D0F"/>
+    <w:rsid w:val="00965789"/>
     <w:rsid w:val="009732DA"/>
+    <w:rsid w:val="00973532"/>
     <w:rsid w:val="0097419C"/>
+    <w:rsid w:val="00974254"/>
+    <w:rsid w:val="00977AF3"/>
     <w:rsid w:val="00980DFC"/>
+    <w:rsid w:val="00982C24"/>
+    <w:rsid w:val="00985392"/>
+    <w:rsid w:val="00985CF0"/>
+    <w:rsid w:val="0099038E"/>
+    <w:rsid w:val="00991405"/>
+    <w:rsid w:val="009923C7"/>
+    <w:rsid w:val="009965F4"/>
     <w:rsid w:val="009A12EE"/>
     <w:rsid w:val="009A3FAC"/>
     <w:rsid w:val="009A74B6"/>
+    <w:rsid w:val="009B0E50"/>
     <w:rsid w:val="009B15D3"/>
+    <w:rsid w:val="009B2250"/>
     <w:rsid w:val="009B517C"/>
     <w:rsid w:val="009C0E4D"/>
     <w:rsid w:val="009C1D73"/>
+    <w:rsid w:val="009C1F58"/>
     <w:rsid w:val="009C3445"/>
+    <w:rsid w:val="009C4069"/>
     <w:rsid w:val="009D6710"/>
     <w:rsid w:val="009F1820"/>
     <w:rsid w:val="009F1D43"/>
     <w:rsid w:val="009F5C1A"/>
     <w:rsid w:val="00A17608"/>
+    <w:rsid w:val="00A20A5C"/>
     <w:rsid w:val="00A2201D"/>
     <w:rsid w:val="00A2382D"/>
+    <w:rsid w:val="00A2406C"/>
     <w:rsid w:val="00A27535"/>
+    <w:rsid w:val="00A32745"/>
+    <w:rsid w:val="00A411CA"/>
+    <w:rsid w:val="00A41281"/>
     <w:rsid w:val="00A526FF"/>
+    <w:rsid w:val="00A67C26"/>
     <w:rsid w:val="00A70450"/>
+    <w:rsid w:val="00A80317"/>
     <w:rsid w:val="00A80B6F"/>
     <w:rsid w:val="00A80C07"/>
     <w:rsid w:val="00A82E16"/>
     <w:rsid w:val="00A85676"/>
+    <w:rsid w:val="00A9180B"/>
+    <w:rsid w:val="00A92202"/>
+    <w:rsid w:val="00A95F8C"/>
+    <w:rsid w:val="00A962E5"/>
     <w:rsid w:val="00A96BA3"/>
     <w:rsid w:val="00AA4814"/>
     <w:rsid w:val="00AA4D7F"/>
     <w:rsid w:val="00AA50A7"/>
+    <w:rsid w:val="00AA5E69"/>
     <w:rsid w:val="00AA61BC"/>
     <w:rsid w:val="00AA6FCD"/>
     <w:rsid w:val="00AB285E"/>
+    <w:rsid w:val="00AC0310"/>
+    <w:rsid w:val="00AC39CF"/>
     <w:rsid w:val="00AC558E"/>
     <w:rsid w:val="00AC73BE"/>
+    <w:rsid w:val="00AD054F"/>
+    <w:rsid w:val="00AD15C8"/>
     <w:rsid w:val="00AD19B4"/>
     <w:rsid w:val="00AD5EF2"/>
     <w:rsid w:val="00AD6E58"/>
+    <w:rsid w:val="00AE6CB4"/>
     <w:rsid w:val="00AF6369"/>
     <w:rsid w:val="00AF6D8D"/>
     <w:rsid w:val="00B01421"/>
+    <w:rsid w:val="00B03A71"/>
     <w:rsid w:val="00B04869"/>
+    <w:rsid w:val="00B05079"/>
+    <w:rsid w:val="00B13736"/>
     <w:rsid w:val="00B26D1C"/>
     <w:rsid w:val="00B3392F"/>
+    <w:rsid w:val="00B522FC"/>
+    <w:rsid w:val="00B55191"/>
+    <w:rsid w:val="00B705FE"/>
     <w:rsid w:val="00B70741"/>
     <w:rsid w:val="00B73B07"/>
     <w:rsid w:val="00B75C7D"/>
+    <w:rsid w:val="00B77748"/>
     <w:rsid w:val="00B817E9"/>
+    <w:rsid w:val="00B83E91"/>
     <w:rsid w:val="00B8406C"/>
+    <w:rsid w:val="00B843C9"/>
+    <w:rsid w:val="00B856C5"/>
     <w:rsid w:val="00B914BD"/>
+    <w:rsid w:val="00B924B3"/>
     <w:rsid w:val="00BA0DF6"/>
     <w:rsid w:val="00BA7E8A"/>
     <w:rsid w:val="00BB0196"/>
+    <w:rsid w:val="00BB3090"/>
+    <w:rsid w:val="00BB5051"/>
     <w:rsid w:val="00BB62A9"/>
     <w:rsid w:val="00BB6C07"/>
     <w:rsid w:val="00BC2713"/>
     <w:rsid w:val="00BD3308"/>
     <w:rsid w:val="00BD5BFA"/>
+    <w:rsid w:val="00BE0BA9"/>
     <w:rsid w:val="00BE6ED9"/>
+    <w:rsid w:val="00BF26A7"/>
     <w:rsid w:val="00BF7BF2"/>
     <w:rsid w:val="00C01379"/>
     <w:rsid w:val="00C05568"/>
+    <w:rsid w:val="00C0675A"/>
     <w:rsid w:val="00C077D7"/>
+    <w:rsid w:val="00C1053A"/>
     <w:rsid w:val="00C105E0"/>
+    <w:rsid w:val="00C12310"/>
     <w:rsid w:val="00C14092"/>
     <w:rsid w:val="00C17514"/>
     <w:rsid w:val="00C20EFF"/>
+    <w:rsid w:val="00C22F3B"/>
     <w:rsid w:val="00C25390"/>
     <w:rsid w:val="00C25A8C"/>
+    <w:rsid w:val="00C3095F"/>
+    <w:rsid w:val="00C33CCC"/>
+    <w:rsid w:val="00C40123"/>
+    <w:rsid w:val="00C41A80"/>
     <w:rsid w:val="00C43041"/>
+    <w:rsid w:val="00C47A8A"/>
     <w:rsid w:val="00C532A5"/>
+    <w:rsid w:val="00C5793E"/>
     <w:rsid w:val="00C60C2A"/>
+    <w:rsid w:val="00C72744"/>
     <w:rsid w:val="00C734E8"/>
     <w:rsid w:val="00C7636F"/>
     <w:rsid w:val="00C774DD"/>
+    <w:rsid w:val="00C94323"/>
     <w:rsid w:val="00C95E95"/>
+    <w:rsid w:val="00C96992"/>
     <w:rsid w:val="00C97EC8"/>
     <w:rsid w:val="00CA211F"/>
     <w:rsid w:val="00CA69DB"/>
     <w:rsid w:val="00CB3CF5"/>
+    <w:rsid w:val="00CB6256"/>
+    <w:rsid w:val="00CB6B1D"/>
     <w:rsid w:val="00CB6DB1"/>
+    <w:rsid w:val="00CC003D"/>
     <w:rsid w:val="00CC26CB"/>
     <w:rsid w:val="00CD4296"/>
     <w:rsid w:val="00CD48B3"/>
     <w:rsid w:val="00CD4FEE"/>
+    <w:rsid w:val="00CD51F8"/>
+    <w:rsid w:val="00CE0713"/>
     <w:rsid w:val="00CE2A8A"/>
     <w:rsid w:val="00CF3216"/>
+    <w:rsid w:val="00CF3DA7"/>
     <w:rsid w:val="00CF4623"/>
+    <w:rsid w:val="00CF62EF"/>
     <w:rsid w:val="00D0018B"/>
+    <w:rsid w:val="00D011AC"/>
+    <w:rsid w:val="00D055A7"/>
     <w:rsid w:val="00D1311F"/>
     <w:rsid w:val="00D17824"/>
     <w:rsid w:val="00D21C6F"/>
+    <w:rsid w:val="00D238FA"/>
     <w:rsid w:val="00D345B0"/>
     <w:rsid w:val="00D437BC"/>
     <w:rsid w:val="00D50373"/>
+    <w:rsid w:val="00D552C9"/>
+    <w:rsid w:val="00D55502"/>
     <w:rsid w:val="00D63F76"/>
     <w:rsid w:val="00D70087"/>
     <w:rsid w:val="00D719FB"/>
+    <w:rsid w:val="00D71EBD"/>
+    <w:rsid w:val="00D74A60"/>
     <w:rsid w:val="00D7711B"/>
+    <w:rsid w:val="00D82742"/>
+    <w:rsid w:val="00D93106"/>
     <w:rsid w:val="00D97728"/>
     <w:rsid w:val="00DA4D1B"/>
+    <w:rsid w:val="00DB090B"/>
+    <w:rsid w:val="00DB3012"/>
+    <w:rsid w:val="00DC12D8"/>
     <w:rsid w:val="00DC28E0"/>
+    <w:rsid w:val="00DD05C0"/>
     <w:rsid w:val="00DD06AF"/>
     <w:rsid w:val="00DD64B2"/>
     <w:rsid w:val="00DD6B59"/>
     <w:rsid w:val="00DE0DBC"/>
     <w:rsid w:val="00DE2D1C"/>
     <w:rsid w:val="00DF15F5"/>
     <w:rsid w:val="00DF1C45"/>
     <w:rsid w:val="00DF7BED"/>
     <w:rsid w:val="00E06CA0"/>
     <w:rsid w:val="00E1016A"/>
     <w:rsid w:val="00E13A15"/>
+    <w:rsid w:val="00E20D5E"/>
+    <w:rsid w:val="00E243A5"/>
+    <w:rsid w:val="00E24770"/>
+    <w:rsid w:val="00E259E4"/>
+    <w:rsid w:val="00E31839"/>
     <w:rsid w:val="00E3289E"/>
     <w:rsid w:val="00E33BC6"/>
     <w:rsid w:val="00E33D0F"/>
+    <w:rsid w:val="00E37BAA"/>
     <w:rsid w:val="00E37FCF"/>
     <w:rsid w:val="00E464CB"/>
     <w:rsid w:val="00E7051A"/>
     <w:rsid w:val="00E709DB"/>
+    <w:rsid w:val="00E81677"/>
     <w:rsid w:val="00E86FD3"/>
+    <w:rsid w:val="00E94827"/>
     <w:rsid w:val="00E95383"/>
     <w:rsid w:val="00E97E4F"/>
+    <w:rsid w:val="00EA0368"/>
+    <w:rsid w:val="00EA245B"/>
+    <w:rsid w:val="00EA69DF"/>
+    <w:rsid w:val="00EB2601"/>
     <w:rsid w:val="00EB5C13"/>
     <w:rsid w:val="00ED0EB6"/>
     <w:rsid w:val="00EE17A1"/>
+    <w:rsid w:val="00EE5720"/>
+    <w:rsid w:val="00EE6767"/>
     <w:rsid w:val="00EE6A77"/>
     <w:rsid w:val="00F02E53"/>
+    <w:rsid w:val="00F06E14"/>
+    <w:rsid w:val="00F16867"/>
     <w:rsid w:val="00F16A07"/>
+    <w:rsid w:val="00F17EC0"/>
     <w:rsid w:val="00F2056B"/>
     <w:rsid w:val="00F21164"/>
+    <w:rsid w:val="00F2150E"/>
     <w:rsid w:val="00F2389D"/>
+    <w:rsid w:val="00F26C10"/>
     <w:rsid w:val="00F347DA"/>
+    <w:rsid w:val="00F34AFD"/>
     <w:rsid w:val="00F36591"/>
+    <w:rsid w:val="00F37FFD"/>
     <w:rsid w:val="00F40D0A"/>
+    <w:rsid w:val="00F44943"/>
+    <w:rsid w:val="00F47881"/>
     <w:rsid w:val="00F50E53"/>
+    <w:rsid w:val="00F5237F"/>
+    <w:rsid w:val="00F53265"/>
     <w:rsid w:val="00F534EE"/>
     <w:rsid w:val="00F57DED"/>
     <w:rsid w:val="00F57EC6"/>
+    <w:rsid w:val="00F64697"/>
+    <w:rsid w:val="00F66007"/>
     <w:rsid w:val="00F73C3B"/>
     <w:rsid w:val="00F80509"/>
     <w:rsid w:val="00F8059B"/>
+    <w:rsid w:val="00F823D8"/>
+    <w:rsid w:val="00F8274B"/>
     <w:rsid w:val="00F90FDF"/>
+    <w:rsid w:val="00F92782"/>
     <w:rsid w:val="00F9516C"/>
+    <w:rsid w:val="00F96C6F"/>
+    <w:rsid w:val="00F97A99"/>
     <w:rsid w:val="00FA27CC"/>
     <w:rsid w:val="00FA3637"/>
     <w:rsid w:val="00FA599A"/>
     <w:rsid w:val="00FA59CA"/>
+    <w:rsid w:val="00FA78D7"/>
+    <w:rsid w:val="00FD5D96"/>
+    <w:rsid w:val="00FE2DC2"/>
+    <w:rsid w:val="00FE3D15"/>
     <w:rsid w:val="00FF0920"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
@@ -34311,72 +34555,98 @@
     <w:rsid w:val="00405349"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="384371912">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1784643446">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1907909987">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1931354674">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:m513097010@tmu.edu.tw" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:m513097010@tmu.edu.tw" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:m513097010@tmu.edu.tw" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -34640,53 +34910,53 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BB020A57-6544-40DF-931F-1B0D21AC574C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>9281</Characters>
+  <Pages>18</Pages>
+  <Words>1635</Words>
+  <Characters>9326</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>77</Lines>
   <Paragraphs>21</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>學諮會</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10888</CharactersWithSpaces>
+  <CharactersWithSpaces>10940</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>中央研究院延聘博士後研究人員作業要點修正草稿</dc:title>
   <dc:creator>鄭梅芳</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>