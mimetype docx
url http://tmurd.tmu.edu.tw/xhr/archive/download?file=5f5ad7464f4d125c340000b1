--- v0 (2026-08-13)
+++ v1 (2026-10-16)
@@ -1,7668 +1,7329 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="1DE63A7C" w14:textId="77777777" w:rsidR="00B817E9" w:rsidRDefault="00B817E9" w:rsidP="00B817E9">
+    <w:p w14:paraId="7D117506" w14:textId="77777777" w:rsidR="003B0898" w:rsidRDefault="003B0898" w:rsidP="003B0898">
       <w:pPr>
         <w:adjustRightInd/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:kern w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="245E64CA" w14:textId="77777777" w:rsidR="00B817E9" w:rsidRDefault="00B817E9" w:rsidP="00B817E9">
+    <w:p w14:paraId="21C35D0B" w14:textId="77777777" w:rsidR="003B0898" w:rsidRDefault="003B0898" w:rsidP="003B0898">
       <w:pPr>
         <w:adjustRightInd/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:kern w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="544D66A2" w14:textId="77777777" w:rsidR="00B817E9" w:rsidRDefault="00B817E9" w:rsidP="00B817E9">
+    <w:p w14:paraId="5ED53E32" w14:textId="77777777" w:rsidR="003B0898" w:rsidRDefault="003B0898" w:rsidP="003B0898">
       <w:pPr>
         <w:adjustRightInd/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:kern w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3867391B" w14:textId="77777777" w:rsidR="00B817E9" w:rsidRDefault="00B817E9" w:rsidP="00B817E9">
+    <w:p w14:paraId="35BFDDC7" w14:textId="77777777" w:rsidR="003B0898" w:rsidRDefault="003B0898" w:rsidP="003B0898">
       <w:pPr>
         <w:adjustRightInd/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:kern w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6B069BFE" w14:textId="77777777" w:rsidR="00B817E9" w:rsidRDefault="00B817E9" w:rsidP="00B817E9">
+    <w:p w14:paraId="1CABFE6D" w14:textId="77777777" w:rsidR="003B0898" w:rsidRDefault="003B0898" w:rsidP="003B0898">
       <w:pPr>
         <w:adjustRightInd/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:kern w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="779B61A5" w14:textId="77777777" w:rsidR="00B817E9" w:rsidRDefault="00B817E9" w:rsidP="00B817E9">
+    <w:p w14:paraId="0D4C5AFE" w14:textId="77777777" w:rsidR="003B0898" w:rsidRDefault="003B0898" w:rsidP="003B0898">
       <w:pPr>
         <w:adjustRightInd/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:kern w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1EFDF93E" w14:textId="77777777" w:rsidR="00B817E9" w:rsidRDefault="00B817E9" w:rsidP="00B817E9">
+    <w:p w14:paraId="454B6903" w14:textId="77777777" w:rsidR="003B0898" w:rsidRDefault="003B0898" w:rsidP="003B0898">
       <w:pPr>
         <w:adjustRightInd/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:kern w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="104F9492" w14:textId="77777777" w:rsidR="00B817E9" w:rsidRDefault="00B817E9" w:rsidP="00B817E9">
+    <w:p w14:paraId="79086E67" w14:textId="77777777" w:rsidR="003B0898" w:rsidRDefault="003B0898" w:rsidP="003B0898">
       <w:pPr>
         <w:adjustRightInd/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:kern w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="58035EBC" w14:textId="77777777" w:rsidR="00B817E9" w:rsidRDefault="00B817E9" w:rsidP="00B817E9">
+    <w:p w14:paraId="53806F36" w14:textId="77777777" w:rsidR="003B0898" w:rsidRDefault="003B0898" w:rsidP="003B0898">
       <w:pPr>
         <w:adjustRightInd/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:kern w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="145626E5" w14:textId="77777777" w:rsidR="00B817E9" w:rsidRDefault="00B817E9" w:rsidP="00B817E9">
+    <w:p w14:paraId="013745F5" w14:textId="77777777" w:rsidR="003B0898" w:rsidRDefault="003B0898" w:rsidP="003B0898">
       <w:pPr>
         <w:adjustRightInd/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:kern w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="481ED570" w14:textId="77777777" w:rsidR="00B817E9" w:rsidRDefault="00B817E9" w:rsidP="00B817E9">
+    <w:p w14:paraId="40838B97" w14:textId="77777777" w:rsidR="003B0898" w:rsidRDefault="003B0898" w:rsidP="003B0898">
       <w:pPr>
         <w:adjustRightInd/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:kern w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="61EF1702" w14:textId="77777777" w:rsidR="00B817E9" w:rsidRDefault="00B817E9" w:rsidP="00B817E9">
+    <w:p w14:paraId="118EF38E" w14:textId="77777777" w:rsidR="003B0898" w:rsidRDefault="003B0898" w:rsidP="003B0898">
       <w:pPr>
         <w:adjustRightInd/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:kern w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2C528217" w14:textId="77777777" w:rsidR="00B817E9" w:rsidRDefault="00B817E9" w:rsidP="00B817E9">
+    <w:p w14:paraId="34224968" w14:textId="77777777" w:rsidR="003B0898" w:rsidRDefault="003B0898" w:rsidP="003B0898">
       <w:pPr>
         <w:adjustRightInd/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:kern w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="74558871" w14:textId="77777777" w:rsidR="00B817E9" w:rsidRDefault="00B817E9" w:rsidP="00B817E9">
+    <w:p w14:paraId="2266E4D0" w14:textId="77777777" w:rsidR="003B0898" w:rsidRDefault="003B0898" w:rsidP="003B0898">
       <w:pPr>
         <w:adjustRightInd/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:kern w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="106039F6" w14:textId="77777777" w:rsidR="00B817E9" w:rsidRPr="00B817E9" w:rsidRDefault="00B817E9" w:rsidP="00B817E9">
+    <w:p w14:paraId="6064C4B8" w14:textId="77777777" w:rsidR="003B0898" w:rsidRPr="00B817E9" w:rsidRDefault="003B0898" w:rsidP="003B0898">
       <w:pPr>
         <w:adjustRightInd/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:kern w:val="2"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00B817E9">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:kern w:val="2"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>臺北醫學大學獎勵優秀博士後研究人員申請資料</w:t>
+        <w:t>臺</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B817E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>北醫學大學獎勵優秀博士後研究人員申請資料</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="569C3CDA" w14:textId="77777777" w:rsidR="00B817E9" w:rsidRPr="00B817E9" w:rsidRDefault="00B817E9" w:rsidP="00B817E9">
+    <w:p w14:paraId="14DBB9C9" w14:textId="77777777" w:rsidR="003B0898" w:rsidRPr="00B817E9" w:rsidRDefault="003B0898" w:rsidP="003B0898">
       <w:pPr>
         <w:adjustRightInd/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:kern w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B817E9">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:kern w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Taipei Medical University</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42D750A9" w14:textId="77777777" w:rsidR="00B817E9" w:rsidRPr="00B817E9" w:rsidRDefault="00B817E9" w:rsidP="00B817E9">
+    <w:p w14:paraId="4C731FEC" w14:textId="77777777" w:rsidR="003B0898" w:rsidRPr="00B817E9" w:rsidRDefault="003B0898" w:rsidP="003B0898">
       <w:pPr>
         <w:adjustRightInd/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:kern w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B817E9">
+      <w:r w:rsidRPr="003B0898">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
-          <w:kern w:val="2"/>
+          <w:w w:val="90"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-        <w:t xml:space="preserve">Postdoctoral </w:t>
+          <w:fitText w:val="10426" w:id="-368290560"/>
+        </w:rPr>
+        <w:t>Application Materials for Subsidies for Outstanding Post-Doctoral Research Fellow</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B817E9">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="003B0898">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
-          <w:kern w:val="2"/>
+          <w:spacing w:val="52"/>
+          <w:w w:val="90"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...50 lines deleted...]
-        <w:t>utstanding Application Form</w:t>
+          <w:fitText w:val="10426" w:id="-368290560"/>
+        </w:rPr>
+        <w:t>s</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="593E3896" w14:textId="77777777" w:rsidR="00B817E9" w:rsidRPr="00B817E9" w:rsidRDefault="00B817E9">
+    <w:p w14:paraId="779C7AA5" w14:textId="77777777" w:rsidR="003B0898" w:rsidRPr="00B817E9" w:rsidRDefault="003B0898" w:rsidP="003B0898">
       <w:pPr>
         <w:widowControl/>
         <w:adjustRightInd/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:kern w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="430DC07D" w14:textId="77777777" w:rsidR="00B817E9" w:rsidRDefault="00B817E9">
+    <w:p w14:paraId="491A0AF2" w14:textId="77777777" w:rsidR="003B0898" w:rsidRDefault="003B0898" w:rsidP="003B0898">
       <w:pPr>
         <w:widowControl/>
         <w:adjustRightInd/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:kern w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="019E47C4" w14:textId="77777777" w:rsidR="00B817E9" w:rsidRDefault="00B817E9">
+    <w:p w14:paraId="0722BB43" w14:textId="77777777" w:rsidR="003B0898" w:rsidRDefault="003B0898" w:rsidP="003B0898">
       <w:pPr>
         <w:widowControl/>
         <w:adjustRightInd/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:kern w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3033E134" w14:textId="77777777" w:rsidR="00B817E9" w:rsidRDefault="00B817E9">
+    <w:p w14:paraId="5A76A88B" w14:textId="77777777" w:rsidR="003B0898" w:rsidRDefault="003B0898" w:rsidP="003B0898">
       <w:pPr>
         <w:widowControl/>
         <w:adjustRightInd/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:kern w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="515347CE" w14:textId="77777777" w:rsidR="00B817E9" w:rsidRDefault="00B817E9">
+    <w:p w14:paraId="152CC6F9" w14:textId="77777777" w:rsidR="003B0898" w:rsidRDefault="003B0898" w:rsidP="003B0898">
       <w:pPr>
         <w:widowControl/>
         <w:adjustRightInd/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:kern w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="02F68CDC" w14:textId="77777777" w:rsidR="00B817E9" w:rsidRDefault="00B817E9">
+    <w:p w14:paraId="71D9F633" w14:textId="77777777" w:rsidR="003B0898" w:rsidRDefault="003B0898" w:rsidP="003B0898">
       <w:pPr>
         <w:widowControl/>
         <w:adjustRightInd/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:kern w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="478675A4" w14:textId="77777777" w:rsidR="00B817E9" w:rsidRDefault="00B817E9">
+    <w:p w14:paraId="51C70820" w14:textId="77777777" w:rsidR="003B0898" w:rsidRDefault="003B0898" w:rsidP="003B0898">
       <w:pPr>
         <w:widowControl/>
         <w:adjustRightInd/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:kern w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0C5BE462" w14:textId="77777777" w:rsidR="00B817E9" w:rsidRDefault="00B817E9">
+    <w:p w14:paraId="5B8F885E" w14:textId="77777777" w:rsidR="003B0898" w:rsidRDefault="003B0898" w:rsidP="003B0898">
       <w:pPr>
         <w:widowControl/>
         <w:adjustRightInd/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:kern w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3C5538E0" w14:textId="77777777" w:rsidR="00B817E9" w:rsidRDefault="00B817E9">
+    <w:p w14:paraId="2C6F68B3" w14:textId="77777777" w:rsidR="003B0898" w:rsidRDefault="003B0898" w:rsidP="003B0898">
       <w:pPr>
         <w:widowControl/>
         <w:adjustRightInd/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:kern w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2C73C8D6" w14:textId="77777777" w:rsidR="00B817E9" w:rsidRDefault="00B817E9">
+    <w:p w14:paraId="491059BE" w14:textId="77777777" w:rsidR="003B0898" w:rsidRDefault="003B0898" w:rsidP="003B0898">
       <w:pPr>
         <w:widowControl/>
         <w:adjustRightInd/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:kern w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="70EC7CF3" w14:textId="77777777" w:rsidR="00B817E9" w:rsidRDefault="00B817E9">
+    <w:p w14:paraId="134FA924" w14:textId="77777777" w:rsidR="003B0898" w:rsidRDefault="003B0898" w:rsidP="003B0898">
       <w:pPr>
         <w:widowControl/>
         <w:adjustRightInd/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:kern w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3B8273DC" w14:textId="77777777" w:rsidR="00B817E9" w:rsidRDefault="00B817E9">
+    <w:p w14:paraId="721878C1" w14:textId="77777777" w:rsidR="003B0898" w:rsidRDefault="003B0898" w:rsidP="003B0898">
       <w:pPr>
         <w:widowControl/>
         <w:adjustRightInd/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:kern w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="16A382E2" w14:textId="77777777" w:rsidR="00B817E9" w:rsidRDefault="00B817E9">
+    <w:p w14:paraId="2FDD8A89" w14:textId="77777777" w:rsidR="003B0898" w:rsidRDefault="003B0898" w:rsidP="003B0898">
       <w:pPr>
         <w:widowControl/>
         <w:adjustRightInd/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:kern w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="19E0E847" w14:textId="77777777" w:rsidR="00B817E9" w:rsidRDefault="00B817E9">
+    <w:p w14:paraId="61187E83" w14:textId="77777777" w:rsidR="003B0898" w:rsidRDefault="003B0898" w:rsidP="003B0898">
       <w:pPr>
         <w:widowControl/>
         <w:adjustRightInd/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:kern w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="643BACE7" w14:textId="77777777" w:rsidR="00B817E9" w:rsidRDefault="00B817E9">
+    <w:p w14:paraId="03BA5224" w14:textId="77777777" w:rsidR="003B0898" w:rsidRDefault="003B0898" w:rsidP="003B0898">
       <w:pPr>
         <w:widowControl/>
         <w:adjustRightInd/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:kern w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="60651433" w14:textId="77777777" w:rsidR="00B817E9" w:rsidRDefault="00B817E9">
+    <w:p w14:paraId="1DEDEDCC" w14:textId="77777777" w:rsidR="003B0898" w:rsidRDefault="003B0898" w:rsidP="003B0898">
       <w:pPr>
         <w:widowControl/>
         <w:adjustRightInd/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:kern w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="20C4D327" w14:textId="77777777" w:rsidR="00B817E9" w:rsidRPr="00B817E9" w:rsidRDefault="00B817E9">
+    <w:p w14:paraId="4BC85FDC" w14:textId="77777777" w:rsidR="003B0898" w:rsidRPr="00B817E9" w:rsidRDefault="003B0898" w:rsidP="003B0898">
       <w:pPr>
         <w:widowControl/>
         <w:adjustRightInd/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:kern w:val="2"/>
           <w:sz w:val="52"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="39E544DA" w14:textId="77777777" w:rsidR="00B817E9" w:rsidRPr="00B817E9" w:rsidRDefault="00B817E9" w:rsidP="00B817E9">
+    <w:p w14:paraId="61124FF7" w14:textId="77777777" w:rsidR="003B0898" w:rsidRPr="00985CF0" w:rsidRDefault="003B0898" w:rsidP="003B0898">
       <w:pPr>
         <w:widowControl/>
         <w:adjustRightInd/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B0898">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:spacing w:val="105"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="24"/>
+          <w:fitText w:val="2714" w:id="-368290559"/>
+        </w:rPr>
+        <w:t>申請人</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B0898">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="24"/>
+          <w:fitText w:val="2714" w:id="-368290559"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00985CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>__________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="169296CB" w14:textId="77777777" w:rsidR="003B0898" w:rsidRPr="00985CF0" w:rsidRDefault="003B0898" w:rsidP="003B0898">
+      <w:pPr>
+        <w:widowControl/>
+        <w:adjustRightInd/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E259E4">
+        <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:kern w:val="2"/>
           <w:sz w:val="52"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+        <w:t>Applicant</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00985CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:kern w:val="2"/>
           <w:sz w:val="52"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>申請人：</w:t>
+        <w:t>：</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B817E9">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00985CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:kern w:val="2"/>
           <w:sz w:val="52"/>
           <w:szCs w:val="24"/>
-          <w:u w:val="single"/>
-[...1 lines deleted...]
-        <w:t>ＯＯＯ</w:t>
+        </w:rPr>
+        <w:t>__________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B8F3630" w14:textId="77777777" w:rsidR="00B817E9" w:rsidRDefault="00B817E9" w:rsidP="00B817E9">
+    <w:p w14:paraId="10AF97FB" w14:textId="77777777" w:rsidR="003B0898" w:rsidRPr="00B817E9" w:rsidRDefault="003B0898" w:rsidP="003B0898">
       <w:pPr>
         <w:widowControl/>
         <w:adjustRightInd/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="center"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:kern w:val="2"/>
           <w:sz w:val="52"/>
           <w:szCs w:val="24"/>
-          <w:u w:val="single"/>
-[...42 lines deleted...]
-      </w:r>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="301EA4DB" w14:textId="77777777" w:rsidR="00B817E9" w:rsidRPr="00B817E9" w:rsidRDefault="00B817E9" w:rsidP="00B817E9">
-[...14 lines deleted...]
-    <w:p w14:paraId="22A74219" w14:textId="77777777" w:rsidR="00B817E9" w:rsidRDefault="00B817E9">
+    <w:p w14:paraId="3B662E6F" w14:textId="77777777" w:rsidR="003B0898" w:rsidRDefault="003B0898" w:rsidP="003B0898">
       <w:pPr>
         <w:widowControl/>
         <w:adjustRightInd/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:kern w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00B817E9" w:rsidSect="00CE2A8A">
+        <w:sectPr w:rsidR="003B0898" w:rsidSect="00CE2A8A">
           <w:headerReference w:type="default" r:id="rId8"/>
           <w:footerReference w:type="even" r:id="rId9"/>
           <w:footerReference w:type="default" r:id="rId10"/>
           <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
           <w:pgMar w:top="1079" w:right="748" w:bottom="1078" w:left="737" w:header="283" w:footer="0" w:gutter="0"/>
           <w:pgNumType w:fmt="taiwaneseCountingThousand"/>
           <w:cols w:space="425"/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="059F7913" w14:textId="77777777" w:rsidR="00833D50" w:rsidRPr="00FF0920" w:rsidRDefault="00F02E53" w:rsidP="00FF0920">
+    <w:p w14:paraId="5A101F48" w14:textId="77777777" w:rsidR="003B0898" w:rsidRPr="00FF0920" w:rsidRDefault="003B0898" w:rsidP="003B0898">
       <w:pPr>
         <w:adjustRightInd/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:kern w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00FF0920">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:kern w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>臺北醫學大學</w:t>
+        <w:t>臺</w:t>
       </w:r>
-      <w:r w:rsidR="00696D79" w:rsidRPr="00FF0920">
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FF0920">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:kern w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>獎勵</w:t>
-[...19 lines deleted...]
-        <w:t>申請書</w:t>
+        <w:t>北醫學大學獎勵優秀博士後研究人員申請書</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51F48606" w14:textId="77777777" w:rsidR="00FF0920" w:rsidRPr="00FF0920" w:rsidRDefault="00FF0920" w:rsidP="00FF0920">
+    <w:p w14:paraId="378CE785" w14:textId="77777777" w:rsidR="003B0898" w:rsidRPr="00FF0920" w:rsidRDefault="003B0898" w:rsidP="003B0898">
       <w:pPr>
         <w:adjustRightInd/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:kern w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF0920">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:kern w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Taipei Medical University</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CC66FE5" w14:textId="77777777" w:rsidR="00FF0920" w:rsidRPr="00FF0920" w:rsidRDefault="00FF0920" w:rsidP="00FF0920">
+    <w:p w14:paraId="512E1353" w14:textId="799C741F" w:rsidR="003B0898" w:rsidRPr="009D0188" w:rsidRDefault="003B0898" w:rsidP="009D0188">
       <w:pPr>
         <w:adjustRightInd/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:kern w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00985CF0">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:kern w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Postdoctoral </w:t>
+        <w:t>Application Form for Subsidies for Outstanding Post-Doctoral Research Fellows</w:t>
       </w:r>
-      <w:r>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00FF0920">
+      <w:r w:rsidR="009D0188">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:kern w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">esearchers for </w:t>
+        <w:br/>
       </w:r>
-      <w:r>
-[...50 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10201" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2485"/>
-        <w:gridCol w:w="1952"/>
-[...6 lines deleted...]
-        <w:gridCol w:w="2504"/>
+        <w:gridCol w:w="1338"/>
+        <w:gridCol w:w="1275"/>
+        <w:gridCol w:w="426"/>
+        <w:gridCol w:w="992"/>
+        <w:gridCol w:w="850"/>
+        <w:gridCol w:w="1418"/>
+        <w:gridCol w:w="1417"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FF0920" w:rsidRPr="00CE2A8A" w14:paraId="2840E43E" w14:textId="77777777" w:rsidTr="007C3921">
+      <w:tr w:rsidR="003B0898" w:rsidRPr="00CE2A8A" w14:paraId="2856C7F9" w14:textId="77777777" w:rsidTr="002F4B22">
         <w:trPr>
           <w:trHeight w:val="263"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2485" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7075F710" w14:textId="77777777" w:rsidR="00FF0920" w:rsidRPr="00CE2A8A" w:rsidRDefault="00FF0920" w:rsidP="00FF0920">
+          <w:p w14:paraId="6FA827FF" w14:textId="77777777" w:rsidR="003B0898" w:rsidRPr="00CE2A8A" w:rsidRDefault="003B0898" w:rsidP="002F4B22">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>申請人姓名</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="78941EC4" w14:textId="77777777" w:rsidR="00FF0920" w:rsidRPr="00CE2A8A" w:rsidRDefault="00FF0920" w:rsidP="00FF0920">
+          <w:p w14:paraId="21136177" w14:textId="77777777" w:rsidR="003B0898" w:rsidRPr="00CE2A8A" w:rsidRDefault="003B0898" w:rsidP="002F4B22">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00EE5720">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+              <w:t>Applicant Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7716" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F8EE792" w14:textId="77777777" w:rsidR="003B0898" w:rsidRPr="00CE2A8A" w:rsidRDefault="003B0898" w:rsidP="002F4B22">
+            <w:pPr>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
-                <w:rFonts w:eastAsia="標楷體"/>
-[...16 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>中文</w:t>
+            </w:r>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+              <w:t>Chinese Name</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE2A8A">
+              <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>中文</w:t>
-[...10 lines deleted...]
-              </w:rPr>
               <w:t>：</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF0920" w:rsidRPr="00CE2A8A" w14:paraId="4966C616" w14:textId="77777777" w:rsidTr="007C3921">
+      <w:tr w:rsidR="003B0898" w:rsidRPr="00CE2A8A" w14:paraId="4F18A109" w14:textId="77777777" w:rsidTr="002F4B22">
         <w:trPr>
           <w:trHeight w:val="263"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2485" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5C80E45B" w14:textId="77777777" w:rsidR="00FF0920" w:rsidRPr="00CE2A8A" w:rsidRDefault="00FF0920" w:rsidP="00FF0920">
+          <w:p w14:paraId="24425FB8" w14:textId="77777777" w:rsidR="003B0898" w:rsidRPr="00CE2A8A" w:rsidRDefault="003B0898" w:rsidP="002F4B22">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7716" w:type="dxa"/>
-            <w:gridSpan w:val="8"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="57C55BFC" w14:textId="77777777" w:rsidR="00FF0920" w:rsidRPr="00CE2A8A" w:rsidRDefault="00FF0920" w:rsidP="00FF0920">
+            <w:gridSpan w:val="7"/>
+          </w:tcPr>
+          <w:p w14:paraId="215EDB87" w14:textId="77777777" w:rsidR="003B0898" w:rsidRPr="00CE2A8A" w:rsidRDefault="003B0898" w:rsidP="002F4B22">
             <w:pPr>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>英文</w:t>
             </w:r>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
               <w:t>English Name</w:t>
             </w:r>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF0920" w:rsidRPr="00CE2A8A" w14:paraId="48F39B57" w14:textId="77777777" w:rsidTr="007C3921">
+      <w:tr w:rsidR="003B0898" w:rsidRPr="00CE2A8A" w14:paraId="7A21D96F" w14:textId="77777777" w:rsidTr="002F4B22">
         <w:trPr>
           <w:trHeight w:val="585"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2485" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="06CA1748" w14:textId="77777777" w:rsidR="00FF0920" w:rsidRPr="00CE2A8A" w:rsidRDefault="00FF0920" w:rsidP="00FF0920">
+          <w:p w14:paraId="7EE6ABAF" w14:textId="77777777" w:rsidR="003B0898" w:rsidRPr="00CE2A8A" w:rsidRDefault="003B0898" w:rsidP="002F4B22">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>院別</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>系所</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="11EBDE1B" w14:textId="77777777" w:rsidR="00FF0920" w:rsidRPr="00CE2A8A" w:rsidRDefault="00FF0920" w:rsidP="00FF0920">
+          <w:p w14:paraId="72555B79" w14:textId="77777777" w:rsidR="003B0898" w:rsidRPr="00CE2A8A" w:rsidRDefault="003B0898" w:rsidP="002F4B22">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>College</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="006F3466" w:rsidRPr="00CE2A8A">
+              <w:t>College / Department</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2613" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FA31762" w14:textId="77777777" w:rsidR="003B0898" w:rsidRPr="00CE2A8A" w:rsidRDefault="003B0898" w:rsidP="002F4B22">
+            <w:pPr>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EC4F021" w14:textId="77777777" w:rsidR="003B0898" w:rsidRPr="00CE2A8A" w:rsidRDefault="003B0898" w:rsidP="002F4B22">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...23 lines deleted...]
-            <w:tcW w:w="2485" w:type="dxa"/>
+              <w:t>身份證字號</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="243D008D" w14:textId="77777777" w:rsidR="003B0898" w:rsidRPr="00CE2A8A" w:rsidRDefault="003B0898" w:rsidP="002F4B22">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE5720">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+              <w:t>National ID No. / Alien Resident Certificate (ARC) No.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="20B46716" w14:textId="77777777" w:rsidR="00FF0920" w:rsidRPr="00CE2A8A" w:rsidRDefault="00FF0920" w:rsidP="00FF0920">
+          <w:p w14:paraId="534ADD8A" w14:textId="77777777" w:rsidR="003B0898" w:rsidRPr="00CE2A8A" w:rsidRDefault="003B0898" w:rsidP="002F4B22">
             <w:pPr>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...81 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF0920" w:rsidRPr="00CE2A8A" w14:paraId="05F2317F" w14:textId="77777777" w:rsidTr="007C3921">
+      <w:tr w:rsidR="003B0898" w:rsidRPr="00CE2A8A" w14:paraId="20180FCB" w14:textId="77777777" w:rsidTr="002F4B22">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="463"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2485" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="449B4015" w14:textId="77777777" w:rsidR="00FF0920" w:rsidRPr="00CE2A8A" w:rsidRDefault="00FF0920" w:rsidP="00FF0920">
+          <w:p w14:paraId="7F9F8383" w14:textId="77777777" w:rsidR="003B0898" w:rsidRPr="00CE2A8A" w:rsidRDefault="003B0898" w:rsidP="002F4B22">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>聯絡方式</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="12F6398D" w14:textId="77777777" w:rsidR="00FF0920" w:rsidRPr="00CE2A8A" w:rsidRDefault="00FF0920" w:rsidP="00FF0920">
+          <w:p w14:paraId="25853319" w14:textId="77777777" w:rsidR="003B0898" w:rsidRPr="00CE2A8A" w:rsidRDefault="003B0898" w:rsidP="002F4B22">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
               <w:t xml:space="preserve">ontact </w:t>
             </w:r>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
               <w:t>nformation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2495" w:type="dxa"/>
+            <w:tcW w:w="4031" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="02061F53" w14:textId="77777777" w:rsidR="003B0898" w:rsidRPr="00CE2A8A" w:rsidRDefault="003B0898" w:rsidP="002F4B22">
+            <w:pPr>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C50D2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+              <w:t>Office Phone:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3FEC7371" w14:textId="77777777" w:rsidR="003B0898" w:rsidRDefault="003B0898" w:rsidP="002F4B22">
+            <w:pPr>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C50D2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+              <w:t>Home Phone:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6D158A0C" w14:textId="77777777" w:rsidR="003B0898" w:rsidRPr="00CE2A8A" w:rsidRDefault="003B0898" w:rsidP="002F4B22">
+            <w:pPr>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C50D2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+              <w:t>Mobile Phone:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3685" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-          </w:tcPr>
-          <w:p w14:paraId="0B0A9A7C" w14:textId="77777777" w:rsidR="00FF0920" w:rsidRPr="00CE2A8A" w:rsidRDefault="00FF0920" w:rsidP="00FF0920">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E5DD096" w14:textId="77777777" w:rsidR="003B0898" w:rsidRPr="00CE2A8A" w:rsidRDefault="003B0898" w:rsidP="002F4B22">
             <w:pPr>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+              <w:t>E-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE2A8A">
+              <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>(O):</w:t>
-[...58 lines deleted...]
-              </w:rPr>
               <w:t>mail:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF0920" w:rsidRPr="00CE2A8A" w14:paraId="15E2A6F7" w14:textId="77777777" w:rsidTr="007C3921">
+      <w:tr w:rsidR="008B5704" w:rsidRPr="00CE2A8A" w14:paraId="25882D51" w14:textId="77777777" w:rsidTr="002F4B22">
         <w:trPr>
           <w:trHeight w:val="549"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2485" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="376185C4" w14:textId="77777777" w:rsidR="00FF0920" w:rsidRPr="00CE2A8A" w:rsidRDefault="00FF0920" w:rsidP="00FF0920">
+          <w:p w14:paraId="13E4054A" w14:textId="77777777" w:rsidR="008B5704" w:rsidRPr="00CE2A8A" w:rsidRDefault="008B5704" w:rsidP="008B5704">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:kern w:val="2"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CE2A8A">
+            <w:r w:rsidRPr="006311C7">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="2"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>計畫名稱</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="3355859F" w14:textId="77777777" w:rsidR="00FF0920" w:rsidRPr="00CE2A8A" w:rsidRDefault="00FF0920" w:rsidP="00FF0920">
+              <w:t>所屬研究計畫名稱</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="081F5D12" w14:textId="2DABA7A6" w:rsidR="008B5704" w:rsidRPr="00CE2A8A" w:rsidRDefault="008B5704" w:rsidP="008B5704">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CE2A8A">
-[...3 lines deleted...]
-              <w:t>Project Title</w:t>
+            <w:r>
+              <w:t>Research Project Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7716" w:type="dxa"/>
-            <w:gridSpan w:val="8"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="72F4014C" w14:textId="77777777" w:rsidR="00FF0920" w:rsidRPr="00CE2A8A" w:rsidRDefault="00FF0920" w:rsidP="00FF0920">
+            <w:gridSpan w:val="7"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="364238C2" w14:textId="77777777" w:rsidR="008B5704" w:rsidRPr="00CE2A8A" w:rsidRDefault="008B5704" w:rsidP="008B5704">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF0920" w:rsidRPr="00CE2A8A" w14:paraId="53DDCA9D" w14:textId="77777777" w:rsidTr="007C3921">
+      <w:tr w:rsidR="008B5704" w:rsidRPr="00CE2A8A" w14:paraId="38A7477F" w14:textId="77777777" w:rsidTr="00E2565B">
+        <w:trPr>
+          <w:trHeight w:val="798"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2485" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E044A2D" w14:textId="77777777" w:rsidR="008B5704" w:rsidRPr="00CE2A8A" w:rsidRDefault="008B5704" w:rsidP="008B5704">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B05079">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>所屬研究計畫編號</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3740010A" w14:textId="459E85A7" w:rsidR="008B5704" w:rsidRPr="00CE2A8A" w:rsidRDefault="008B5704" w:rsidP="008B5704">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00854013">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+              <w:t>Research Project No.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7716" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D74AB16" w14:textId="77777777" w:rsidR="008B5704" w:rsidRPr="00A80317" w:rsidRDefault="008B5704" w:rsidP="008B5704">
+            <w:pPr>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="12"/>
+                <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80317">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="12"/>
+                <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Example: NSTC 115-2314-B-038-052-MY3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6FD42549" w14:textId="77777777" w:rsidR="008B5704" w:rsidRPr="00CE2A8A" w:rsidRDefault="008B5704" w:rsidP="008B5704">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008B5704" w:rsidRPr="00CE2A8A" w14:paraId="2BA4A764" w14:textId="77777777" w:rsidTr="002F4B22">
         <w:trPr>
           <w:trHeight w:val="549"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2485" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="332C0A01" w14:textId="77777777" w:rsidR="00FF0920" w:rsidRPr="00CE2A8A" w:rsidRDefault="00FF0920" w:rsidP="00FF0920">
+          <w:p w14:paraId="015D35D6" w14:textId="77777777" w:rsidR="008B5704" w:rsidRPr="00CE2A8A" w:rsidRDefault="008B5704" w:rsidP="008B5704">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
-                <w:kern w:val="2"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00CE2A8A">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00854013">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="2"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>計畫編號</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="3B888BA6" w14:textId="77777777" w:rsidR="00FF0920" w:rsidRPr="00CE2A8A" w:rsidRDefault="00FF0920" w:rsidP="00FF0920">
+              <w:t>所屬研究計畫期程</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="262AF645" w14:textId="6FE70DB5" w:rsidR="008B5704" w:rsidRPr="00CE2A8A" w:rsidRDefault="008B5704" w:rsidP="008B5704">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D011AC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+              <w:t>Research Project Period</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7716" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="54EF30A1" w14:textId="77777777" w:rsidR="008B5704" w:rsidRPr="00CE2A8A" w:rsidRDefault="008B5704" w:rsidP="008B5704">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
-                <w:rFonts w:eastAsia="標楷體"/>
-[...1 lines deleted...]
-              <w:t>Project Number</w:t>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>自　　　年</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE2A8A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE2A8A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>西元</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE2A8A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE2A8A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　月　　日　至　　　　年</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE2A8A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE2A8A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>西元</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE2A8A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE2A8A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　月　　日</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="185262CA" w14:textId="77296A2D" w:rsidR="008B5704" w:rsidRPr="00CE2A8A" w:rsidRDefault="008B5704" w:rsidP="008B5704">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE2A8A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">From    </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE2A8A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  /   </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE2A8A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   / </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE2A8A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   to   </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE2A8A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   /   </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE2A8A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   /</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00876F23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00876F23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+              <w:t>yyyy</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00876F23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+              <w:t>/mm/dd)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008B5704" w:rsidRPr="00CE2A8A" w14:paraId="4B92D6C8" w14:textId="77777777" w:rsidTr="00E2565B">
+        <w:trPr>
+          <w:trHeight w:val="805"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2485" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="11192F73" w14:textId="77777777" w:rsidR="008B5704" w:rsidRPr="00CE2A8A" w:rsidRDefault="008B5704" w:rsidP="008B5704">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>延攬補助</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE2A8A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>編號</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7FF99DA5" w14:textId="0E3E1B0F" w:rsidR="008B5704" w:rsidRPr="00CE2A8A" w:rsidRDefault="008B5704" w:rsidP="008B5704">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D71EBD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+              <w:t>Recruitment Grant No.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7716" w:type="dxa"/>
-            <w:gridSpan w:val="8"/>
-[...4 lines deleted...]
-              <w:jc w:val="center"/>
+            <w:gridSpan w:val="7"/>
+          </w:tcPr>
+          <w:p w14:paraId="2621D175" w14:textId="77777777" w:rsidR="008B5704" w:rsidRPr="00A80317" w:rsidRDefault="008B5704" w:rsidP="008B5704">
+            <w:pPr>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="12"/>
+                <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A80317">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="12"/>
+                <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Example: NSTC 115-2811-B-038-052</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A6D3B8F" w14:textId="77777777" w:rsidR="008B5704" w:rsidRPr="00CE2A8A" w:rsidRDefault="008B5704" w:rsidP="008B5704">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF0920" w:rsidRPr="00CE2A8A" w14:paraId="688E3087" w14:textId="77777777" w:rsidTr="007C3921">
+      <w:tr w:rsidR="008B5704" w:rsidRPr="00CE2A8A" w14:paraId="698ACDCC" w14:textId="77777777" w:rsidTr="002F4B22">
         <w:trPr>
           <w:trHeight w:val="549"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2485" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7EB2B995" w14:textId="77777777" w:rsidR="00FF0920" w:rsidRPr="00CE2A8A" w:rsidRDefault="00FF0920" w:rsidP="00FF0920">
+          <w:p w14:paraId="54B838B8" w14:textId="77777777" w:rsidR="008B5704" w:rsidRPr="00CE2A8A" w:rsidRDefault="008B5704" w:rsidP="008B5704">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="2"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>計畫期程</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="29867B79" w14:textId="77777777" w:rsidR="00FF0920" w:rsidRPr="00CE2A8A" w:rsidRDefault="00FF0920" w:rsidP="00FF0920">
+              <w:t>延攬</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>補助</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE2A8A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>期間</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F279288" w14:textId="3A64C1FC" w:rsidR="008B5704" w:rsidRPr="00CE2A8A" w:rsidRDefault="008B5704" w:rsidP="008B5704">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
-                <w:kern w:val="2"/>
-                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00397C64">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:w w:val="87"/>
+                <w:fitText w:val="2160" w:id="-367862016"/>
+              </w:rPr>
+              <w:t>Recruitment Grant Perio</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00397C64">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:spacing w:val="3"/>
+                <w:w w:val="87"/>
+                <w:fitText w:val="2160" w:id="-367862016"/>
+              </w:rPr>
+              <w:t>d</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7716" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="48DB11FE" w14:textId="77777777" w:rsidR="008B5704" w:rsidRPr="00CE2A8A" w:rsidRDefault="008B5704" w:rsidP="008B5704">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
-                <w:rFonts w:eastAsia="標楷體"/>
-[...1 lines deleted...]
-              <w:t>During</w:t>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>自　　　年</w:t>
             </w:r>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE2A8A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>西元</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE2A8A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE2A8A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　月　　日　至　　　　年</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE2A8A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE2A8A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>西元</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE2A8A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE2A8A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　月　　日</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1DC6AA95" w14:textId="174E1B3C" w:rsidR="008B5704" w:rsidRPr="00CE2A8A" w:rsidRDefault="008B5704" w:rsidP="008B5704">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE2A8A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">From    </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
-                <w:rFonts w:eastAsia="標楷體"/>
-[...18 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  /   </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>自　　　年</w:t>
+              <w:t xml:space="preserve">   / </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
+              <w:t xml:space="preserve">   to   </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE2A8A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   /   </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE2A8A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   /</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00876F23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="00CE2A8A">
-[...114 lines deleted...]
-              <w:t xml:space="preserve">   /</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00876F23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+              <w:t>yyyy</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00876F23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+              <w:t>/mm/dd)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF0920" w:rsidRPr="00CE2A8A" w14:paraId="45B035EA" w14:textId="77777777" w:rsidTr="007C3921">
+      <w:tr w:rsidR="003B0898" w:rsidRPr="00CE2A8A" w14:paraId="5E383F38" w14:textId="77777777" w:rsidTr="002F4B22">
         <w:trPr>
           <w:trHeight w:val="549"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2485" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="31E89D3C" w14:textId="77777777" w:rsidR="00FF0920" w:rsidRPr="00CE2A8A" w:rsidRDefault="00C25A8C" w:rsidP="00FF0920">
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D0609BE" w14:textId="77777777" w:rsidR="003B0898" w:rsidRPr="00CE2A8A" w:rsidRDefault="003B0898" w:rsidP="002F4B22">
+            <w:pPr>
+              <w:adjustRightInd/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE2A8A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>曾獲獎勵次數</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3BB07073" w14:textId="77777777" w:rsidR="003B0898" w:rsidRPr="00CE2A8A" w:rsidRDefault="003B0898" w:rsidP="002F4B22">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE2A8A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Number of </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="2"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>（科技部）</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00FF0920" w:rsidRPr="00CE2A8A">
+              <w:t>A</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE2A8A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>wards</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1338" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AD6CEFB" w14:textId="77777777" w:rsidR="003B0898" w:rsidRDefault="003B0898" w:rsidP="002F4B22">
+            <w:pPr>
+              <w:adjustRightInd/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="2"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>延攬編號</w:t>
-[...7 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體"/>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>初次申請</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DCF5FE8" w14:textId="77777777" w:rsidR="003B0898" w:rsidRPr="00CE2A8A" w:rsidRDefault="003B0898" w:rsidP="002F4B22">
+            <w:pPr>
+              <w:adjustRightInd/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
-                <w:rFonts w:eastAsia="標楷體"/>
-[...2 lines deleted...]
-            </w:r>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00913B89">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>曾申請</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00913B89">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>但未獲獎勵</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="379F1056" w14:textId="77777777" w:rsidR="003B0898" w:rsidRPr="00CE2A8A" w:rsidRDefault="003B0898" w:rsidP="002F4B22">
+            <w:pPr>
+              <w:adjustRightInd/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
-              </w:rPr>
-[...1 lines deleted...]
-            </w:r>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>□一次</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C4290E6" w14:textId="77777777" w:rsidR="003B0898" w:rsidRPr="00CE2A8A" w:rsidRDefault="003B0898" w:rsidP="002F4B22">
+            <w:pPr>
+              <w:adjustRightInd/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
-                <w:rFonts w:eastAsia="標楷體"/>
-[...18 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>□二次</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="50BDC9B4" w14:textId="77777777" w:rsidR="003B0898" w:rsidRPr="00913B89" w:rsidRDefault="003B0898" w:rsidP="002F4B22">
+            <w:pPr>
+              <w:adjustRightInd/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE2A8A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>□三次</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BEFEBDD" w14:textId="2128E6D6" w:rsidR="003B0898" w:rsidRPr="00913B89" w:rsidRDefault="003B0898" w:rsidP="002F4B22">
+            <w:pPr>
+              <w:adjustRightInd/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE2A8A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidR="0069754A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>超過</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE2A8A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>三次</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF0920" w:rsidRPr="00CE2A8A" w14:paraId="7FEC8297" w14:textId="77777777" w:rsidTr="007C3921">
+      <w:tr w:rsidR="003B0898" w:rsidRPr="00CE2A8A" w14:paraId="075A360C" w14:textId="77777777" w:rsidTr="002F4B22">
         <w:trPr>
           <w:trHeight w:val="549"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2485" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00CE2A8A">
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EDE418E" w14:textId="77777777" w:rsidR="003B0898" w:rsidRPr="00CE2A8A" w:rsidRDefault="003B0898" w:rsidP="002F4B22">
+            <w:pPr>
+              <w:adjustRightInd/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1338" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F85A1E1" w14:textId="301BAFC4" w:rsidR="003B0898" w:rsidRPr="00913B89" w:rsidRDefault="003B0898" w:rsidP="002F4B22">
+            <w:pPr>
+              <w:adjustRightInd/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913B89">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="2"/>
-                <w:szCs w:val="24"/>
-[...18 lines deleted...]
-            <w:r w:rsidRPr="00CE2A8A">
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00913B89">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>First application</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00913B89">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
-              </w:rPr>
-[...24 lines deleted...]
-            <w:r w:rsidRPr="00CE2A8A">
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="649FFE8A" w14:textId="77777777" w:rsidR="003B0898" w:rsidRPr="00913B89" w:rsidRDefault="003B0898" w:rsidP="002F4B22">
+            <w:pPr>
+              <w:adjustRightInd/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00CE2A8A">
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00913B89">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Previously applied but never received a subsidy</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="68F4F11C" w14:textId="77777777" w:rsidR="003B0898" w:rsidRPr="00913B89" w:rsidRDefault="003B0898" w:rsidP="002F4B22">
+            <w:pPr>
+              <w:adjustRightInd/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913B89">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="00CE2A8A">
+            <w:r w:rsidRPr="00913B89">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Once</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00913B89">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00CE2A8A">
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="17D2BE7A" w14:textId="77777777" w:rsidR="003B0898" w:rsidRPr="00913B89" w:rsidRDefault="003B0898" w:rsidP="002F4B22">
+            <w:pPr>
+              <w:adjustRightInd/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913B89">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00913B89">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Twice</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00913B89">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00CE2A8A">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AE2191A" w14:textId="77777777" w:rsidR="003B0898" w:rsidRPr="00913B89" w:rsidRDefault="003B0898" w:rsidP="002F4B22">
+            <w:pPr>
+              <w:adjustRightInd/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00CE2A8A">
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CD4296">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Three times</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EE9B890" w14:textId="77777777" w:rsidR="003B0898" w:rsidRPr="00913B89" w:rsidRDefault="003B0898" w:rsidP="002F4B22">
+            <w:pPr>
+              <w:adjustRightInd/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="00CE2A8A">
+            <w:r w:rsidRPr="00CD4296">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>More than three times</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00CE2A8A">
-[...19 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD4296" w:rsidRPr="00CE2A8A" w14:paraId="2D9491BC" w14:textId="77777777" w:rsidTr="007C3921">
+      <w:tr w:rsidR="003B0898" w:rsidRPr="00CE2A8A" w14:paraId="628C6534" w14:textId="77777777" w:rsidTr="002F4B22">
         <w:trPr>
           <w:trHeight w:val="549"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2485" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2F5AD152" w14:textId="77777777" w:rsidR="00CD4296" w:rsidRPr="00CE2A8A" w:rsidRDefault="00CD4296" w:rsidP="00FF0920">
+          <w:p w14:paraId="2AD813A6" w14:textId="77777777" w:rsidR="003B0898" w:rsidRPr="00CE2A8A" w:rsidRDefault="003B0898" w:rsidP="002F4B22">
             <w:pPr>
               <w:adjustRightInd/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...13 lines deleted...]
-              <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
-                <w:kern w:val="2"/>
-[...10 lines deleted...]
-            </w:r>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="2"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>A</w:t>
-[...16 lines deleted...]
-          <w:p w14:paraId="5356B8BC" w14:textId="77777777" w:rsidR="00CD4296" w:rsidRDefault="00CD4296" w:rsidP="00FF0920">
+              <w:t>獲獎勵之學年度</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E767E01" w14:textId="77777777" w:rsidR="003B0898" w:rsidRPr="00CE2A8A" w:rsidRDefault="003B0898" w:rsidP="002F4B22">
             <w:pPr>
               <w:adjustRightInd/>
               <w:spacing w:line="240" w:lineRule="exact"/>
-              <w:jc w:val="both"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00103930">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+              <w:t>Academic Year(s) in Which Subsidies Were Received</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7716" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="62CCB6C4" w14:textId="77777777" w:rsidR="003B0898" w:rsidRPr="00CE2A8A" w:rsidRDefault="003B0898" w:rsidP="002F4B22">
+            <w:pPr>
+              <w:adjustRightInd/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:kern w:val="2"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="2"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-              <w:t>□</w:t>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　　、　　　、　　　、　　　、</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="2"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>____</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="2"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...281 lines deleted...]
-              <w:t>)</w:t>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006F3466" w:rsidRPr="00CE2A8A" w14:paraId="54CDCD91" w14:textId="77777777" w:rsidTr="007C3921">
-[...100 lines deleted...]
-      <w:tr w:rsidR="006F3466" w:rsidRPr="00CE2A8A" w14:paraId="45EF520D" w14:textId="77777777" w:rsidTr="007C3921">
+      <w:tr w:rsidR="003B0898" w:rsidRPr="00CE2A8A" w14:paraId="716260C6" w14:textId="77777777" w:rsidTr="002F4B22">
         <w:trPr>
           <w:trHeight w:val="549"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2485" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="765428A3" w14:textId="77777777" w:rsidR="006F3466" w:rsidRPr="00CE2A8A" w:rsidRDefault="006F3466" w:rsidP="006F3466">
+          <w:p w14:paraId="3F135A3A" w14:textId="77777777" w:rsidR="003B0898" w:rsidRPr="00CE2A8A" w:rsidRDefault="003B0898" w:rsidP="002F4B22">
             <w:pPr>
               <w:adjustRightInd/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:kern w:val="2"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>計畫主持人姓名</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="15A7E3D0" w14:textId="77777777" w:rsidR="006F3466" w:rsidRPr="00CE2A8A" w:rsidRDefault="006F3466" w:rsidP="006F3466">
+          <w:p w14:paraId="647930D8" w14:textId="77777777" w:rsidR="003B0898" w:rsidRPr="00CE2A8A" w:rsidRDefault="003B0898" w:rsidP="002F4B22">
             <w:pPr>
               <w:adjustRightInd/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:kern w:val="2"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CE2A8A">
+            <w:r w:rsidRPr="00103930">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:kern w:val="2"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Project Leader</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2485" w:type="dxa"/>
+              <w:t>Principal Investigator (PI) Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2613" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="64DB59EF" w14:textId="77777777" w:rsidR="006F3466" w:rsidRPr="00CE2A8A" w:rsidRDefault="006F3466" w:rsidP="006F3466">
+          <w:p w14:paraId="1853BD24" w14:textId="77777777" w:rsidR="003B0898" w:rsidRPr="00CE2A8A" w:rsidRDefault="003B0898" w:rsidP="002F4B22">
             <w:pPr>
               <w:adjustRightInd/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:kern w:val="2"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2485" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4E160894" w14:textId="77777777" w:rsidR="006F3466" w:rsidRPr="00CE2A8A" w:rsidRDefault="006F3466" w:rsidP="006F3466">
+          <w:p w14:paraId="5F8BCC6B" w14:textId="77777777" w:rsidR="003B0898" w:rsidRPr="00CE2A8A" w:rsidRDefault="003B0898" w:rsidP="002F4B22">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>院別</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>系所</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3E53FF0A" w14:textId="77777777" w:rsidR="006F3466" w:rsidRPr="00CE2A8A" w:rsidRDefault="006F3466" w:rsidP="006F3466">
+          <w:p w14:paraId="112E0382" w14:textId="77777777" w:rsidR="003B0898" w:rsidRPr="00CE2A8A" w:rsidRDefault="003B0898" w:rsidP="002F4B22">
             <w:pPr>
               <w:adjustRightInd/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:kern w:val="2"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>College / Department</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2746" w:type="dxa"/>
+            <w:tcW w:w="2835" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="376C0457" w14:textId="77777777" w:rsidR="006F3466" w:rsidRPr="00CE2A8A" w:rsidRDefault="006F3466" w:rsidP="006F3466">
+          <w:p w14:paraId="2D495583" w14:textId="77777777" w:rsidR="003B0898" w:rsidRPr="00CE2A8A" w:rsidRDefault="003B0898" w:rsidP="002F4B22">
             <w:pPr>
               <w:adjustRightInd/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:kern w:val="2"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006F3466" w:rsidRPr="00CE2A8A" w14:paraId="512BA509" w14:textId="77777777" w:rsidTr="007C3921">
+      <w:tr w:rsidR="003B0898" w:rsidRPr="00CE2A8A" w14:paraId="465B4BDC" w14:textId="77777777" w:rsidTr="002F4B22">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="463"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2485" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="092B8B67" w14:textId="77777777" w:rsidR="006F3466" w:rsidRPr="00CE2A8A" w:rsidRDefault="006F3466" w:rsidP="008E3300">
+          <w:p w14:paraId="66277221" w14:textId="77777777" w:rsidR="003B0898" w:rsidRPr="00CE2A8A" w:rsidRDefault="003B0898" w:rsidP="002F4B22">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>聯絡方式</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="668F9740" w14:textId="77777777" w:rsidR="006F3466" w:rsidRPr="00CE2A8A" w:rsidRDefault="006F3466" w:rsidP="008E3300">
+          <w:p w14:paraId="125252E7" w14:textId="77777777" w:rsidR="003B0898" w:rsidRPr="00CE2A8A" w:rsidRDefault="003B0898" w:rsidP="002F4B22">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
               <w:t xml:space="preserve">ontact </w:t>
             </w:r>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
               <w:t>nformation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2495" w:type="dxa"/>
+            <w:tcW w:w="4031" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B432581" w14:textId="77777777" w:rsidR="003B0898" w:rsidRPr="00CE2A8A" w:rsidRDefault="003B0898" w:rsidP="002F4B22">
+            <w:pPr>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C50D2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+              <w:t>Office Phone:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A02D1E7" w14:textId="77777777" w:rsidR="003B0898" w:rsidRDefault="003B0898" w:rsidP="002F4B22">
+            <w:pPr>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C50D2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+              <w:t>Home Phone:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="393B777D" w14:textId="77777777" w:rsidR="003B0898" w:rsidRPr="00CE2A8A" w:rsidRDefault="003B0898" w:rsidP="002F4B22">
+            <w:pPr>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C50D2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+              <w:t>Mobile Phone:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3685" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-          </w:tcPr>
-          <w:p w14:paraId="2DAA723B" w14:textId="77777777" w:rsidR="006F3466" w:rsidRPr="00CE2A8A" w:rsidRDefault="006F3466" w:rsidP="008E3300">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3963D7D1" w14:textId="77777777" w:rsidR="003B0898" w:rsidRPr="00CE2A8A" w:rsidRDefault="003B0898" w:rsidP="002F4B22">
             <w:pPr>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+              <w:t>E-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE2A8A">
+              <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>(O):</w:t>
-[...58 lines deleted...]
-              </w:rPr>
               <w:t>mail:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007C3921" w:rsidRPr="00CE2A8A" w14:paraId="5B53E3EF" w14:textId="77777777" w:rsidTr="007C3921">
+      <w:tr w:rsidR="003B0898" w:rsidRPr="00CE2A8A" w14:paraId="21591175" w14:textId="77777777" w:rsidTr="001B34C5">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="3972"/>
+          <w:trHeight w:val="3532"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2485" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D072CE2" w14:textId="77777777" w:rsidR="007C3921" w:rsidRPr="00526184" w:rsidRDefault="007C3921" w:rsidP="007C3921">
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體"/>
+          <w:p w14:paraId="69100B37" w14:textId="3881E315" w:rsidR="003B0898" w:rsidRPr="00974EA0" w:rsidRDefault="003B0898" w:rsidP="00955873">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00974EA0">
+              <w:rPr>
+                <w:rStyle w:val="af5"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Application Materials:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00974EA0">
+              <w:br/>
+              <w:t xml:space="preserve">Please provide electronic copies of the documents listed below. After </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00974EA0">
+              <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體"/>
+              <w:t>obtaining all required signatures or stamps</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00974EA0">
+              <w:t xml:space="preserve"> on </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00974EA0">
+              <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...17 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:t>Pages I and II</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00974EA0">
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="00E52CBE">
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidR="00E52CBE" w:rsidRPr="00E52CBE">
+              <w:t xml:space="preserve">ubmit the </w:t>
+            </w:r>
+            <w:r w:rsidR="00E52CBE" w:rsidRPr="00E52CBE">
+              <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t xml:space="preserve">Application </w:t>
-[...326 lines deleted...]
-          <w:p w14:paraId="4A870A24" w14:textId="77777777" w:rsidR="007C3921" w:rsidRDefault="007C3921" w:rsidP="007C3921">
+              <w:t>hard copies</w:t>
+            </w:r>
+            <w:r w:rsidR="00E52CBE" w:rsidRPr="00E52CBE">
+              <w:t xml:space="preserve"> to the Research Promotion Center, Office of Research and Development.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7716" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+          </w:tcPr>
+          <w:p w14:paraId="09933D44" w14:textId="77777777" w:rsidR="003B0898" w:rsidRDefault="003B0898" w:rsidP="00F14FD4">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:adjustRightInd/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="214" w:hanging="214"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="250" w:hanging="250"/>
               <w:textAlignment w:val="auto"/>
-              <w:rPr>
-[...14 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            </w:pPr>
+            <w:r w:rsidRPr="008134AF">
+              <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>After signature</w:t>
-[...9 lines deleted...]
-          <w:p w14:paraId="399CE6D6" w14:textId="77777777" w:rsidR="007C3921" w:rsidRPr="00040367" w:rsidRDefault="007C3921" w:rsidP="007C3921">
+              <w:t>Application Form</w:t>
+            </w:r>
+            <w:r>
+              <w:t>, including the following:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="70A2017D" w14:textId="77777777" w:rsidR="003B0898" w:rsidRDefault="003B0898" w:rsidP="00F14FD4">
+            <w:pPr>
+              <w:adjustRightInd/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:firstLineChars="104" w:firstLine="250"/>
+              <w:textAlignment w:val="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:t>(1) Personal Information Form</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="12200390" w14:textId="31FB5BFF" w:rsidR="003B0898" w:rsidRDefault="003B0898" w:rsidP="00F14FD4">
+            <w:pPr>
+              <w:adjustRightInd/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="104" w:left="675" w:hangingChars="177" w:hanging="425"/>
+              <w:textAlignment w:val="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">(2) </w:t>
+            </w:r>
+            <w:r w:rsidR="00827412">
+              <w:t>Research Output Statistics and Awards Received for the Past Five Years</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71355532" w14:textId="57E77602" w:rsidR="003B0898" w:rsidRDefault="003B0898" w:rsidP="00F14FD4">
+            <w:pPr>
+              <w:adjustRightInd/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="104" w:left="675" w:hangingChars="177" w:hanging="425"/>
+              <w:textAlignment w:val="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="001B56F1" w:rsidRPr="001B56F1">
+              <w:t>Research Publication Score Summary for the Past Five Years (Form B)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26124D9C" w14:textId="4DF787F2" w:rsidR="003B0898" w:rsidRDefault="003B0898" w:rsidP="00B72B0D">
+            <w:pPr>
+              <w:adjustRightInd/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="103" w:left="595" w:hangingChars="145" w:hanging="348"/>
+              <w:textAlignment w:val="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">(4) </w:t>
+            </w:r>
+            <w:r w:rsidR="00977623" w:rsidRPr="00977623">
+              <w:t>Research project cover page and a copy of the approved budget breakdown</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2738299F" w14:textId="75E56315" w:rsidR="003B0898" w:rsidRDefault="003B0898" w:rsidP="00F14FD4">
+            <w:pPr>
+              <w:adjustRightInd/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="104" w:left="675" w:hangingChars="177" w:hanging="425"/>
+              <w:textAlignment w:val="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">(5) </w:t>
+            </w:r>
+            <w:r w:rsidR="00A03A18" w:rsidRPr="00A03A18">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>Principal Investigator</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00A03A18" w:rsidRPr="00A03A18">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>’</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00A03A18" w:rsidRPr="00A03A18">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>s research project abstract (Chinese and English)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30A18B55" w14:textId="13051849" w:rsidR="003B0898" w:rsidRDefault="003B0898" w:rsidP="00F14FD4">
+            <w:pPr>
+              <w:adjustRightInd/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="104" w:left="675" w:hangingChars="177" w:hanging="425"/>
+              <w:textAlignment w:val="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">(6) </w:t>
+            </w:r>
+            <w:r w:rsidR="00907166" w:rsidRPr="00907166">
+              <w:t>A detailed work plan for the post-doctoral research fellow</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="406B1C29" w14:textId="2F7F8CD1" w:rsidR="003B0898" w:rsidRDefault="003B0898" w:rsidP="00F54688">
+            <w:pPr>
+              <w:adjustRightInd/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="103" w:left="595" w:hangingChars="145" w:hanging="348"/>
+              <w:textAlignment w:val="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">(7) </w:t>
+            </w:r>
+            <w:r w:rsidR="00931BB3" w:rsidRPr="00931BB3">
+              <w:t>Doctoral degree certificate</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="68243A64" w14:textId="126DC262" w:rsidR="003B0898" w:rsidRDefault="003B0898" w:rsidP="00F54688">
+            <w:pPr>
+              <w:adjustRightInd/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="103" w:left="595" w:hangingChars="145" w:hanging="348"/>
+              <w:textAlignment w:val="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:t>(8) Other supporting documents relevant to the review</w:t>
+            </w:r>
+            <w:r w:rsidR="008975C1">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r>
+              <w:t>such as patent certificates, technology transfer documentation, and award certificates</w:t>
+            </w:r>
+            <w:r w:rsidR="008975C1">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B5539B4" w14:textId="77777777" w:rsidR="00764512" w:rsidRPr="00527B3A" w:rsidRDefault="003B0898" w:rsidP="00764512">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:adjustRightInd/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="214" w:hanging="214"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="250" w:hanging="250"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="標楷體"/>
-[...35 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>combine multiple files into one PDF file</w:t>
-[...11 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00527B3A">
+              <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>prepare</w:t>
-[...4 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:t>Full-Text Papers</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00527B3A">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t xml:space="preserve"> full papers</w:t>
-[...16 lines deleted...]
-              <w:r w:rsidRPr="00040367">
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="702D9FD1" w14:textId="2FE7A9B8" w:rsidR="003B0898" w:rsidRPr="00693154" w:rsidRDefault="00F106C2" w:rsidP="00764512">
+            <w:pPr>
+              <w:adjustRightInd/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="250"/>
+              <w:textAlignment w:val="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C3743A">
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Attach the full text of each paper as a separate file. Do not combine all papers into a single file. Email these files to Ms. Kang at </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r w:rsidR="00BD3342" w:rsidRPr="00B03A71">
                 <w:rPr>
                   <w:rStyle w:val="af"/>
-                  <w:rFonts w:eastAsia="標楷體"/>
+                  <w:highlight w:val="yellow"/>
                 </w:rPr>
                 <w:t>m513097010@tmu.edu.tw</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00040367">
-[...39 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00C3743A">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="521E51BF" w14:textId="77777777" w:rsidR="007C3921" w:rsidRDefault="007C3921" w:rsidP="007C3921">
-[...202 lines deleted...]
-          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006F3466" w:rsidRPr="00CE2A8A" w14:paraId="4022DB16" w14:textId="77777777" w:rsidTr="007C3921">
+      <w:tr w:rsidR="003B0898" w:rsidRPr="00CE2A8A" w14:paraId="6581C9BE" w14:textId="77777777" w:rsidTr="002F4B22">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="463"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2485" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3C5C35AB" w14:textId="77777777" w:rsidR="006F3466" w:rsidRPr="00CE2A8A" w:rsidRDefault="006F3466" w:rsidP="008E3300">
+          <w:p w14:paraId="70FF8B25" w14:textId="77777777" w:rsidR="003B0898" w:rsidRPr="00CE2A8A" w:rsidRDefault="003B0898" w:rsidP="002F4B22">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>申</w:t>
             </w:r>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>請</w:t>
             </w:r>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>人</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3883C5E7" w14:textId="77777777" w:rsidR="006F3466" w:rsidRPr="00CE2A8A" w:rsidRDefault="006F3466" w:rsidP="008E3300">
-[...16 lines deleted...]
-            <w:tcW w:w="2485" w:type="dxa"/>
+          <w:p w14:paraId="1689FBE3" w14:textId="77777777" w:rsidR="003B0898" w:rsidRPr="00CE2A8A" w:rsidRDefault="003B0898" w:rsidP="002F4B22">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00103930">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applicant </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2613" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="324BEE29" w14:textId="77777777" w:rsidR="006F3466" w:rsidRPr="00CE2A8A" w:rsidRDefault="006F3466" w:rsidP="008E3300">
-[...11 lines deleted...]
-            <w:gridSpan w:val="4"/>
+          <w:p w14:paraId="4690E73D" w14:textId="77777777" w:rsidR="003B0898" w:rsidRDefault="003B0898" w:rsidP="002F4B22">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4003FCB5" w14:textId="77777777" w:rsidR="003B0898" w:rsidRPr="00CE2A8A" w:rsidRDefault="003B0898" w:rsidP="002F4B22">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00103930">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="12"/>
+                <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>(Signature / Stamp)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="25FC5A10" w14:textId="77777777" w:rsidR="006F3466" w:rsidRPr="00CE2A8A" w:rsidRDefault="006F3466" w:rsidP="008E3300">
+          <w:p w14:paraId="740274A8" w14:textId="77777777" w:rsidR="003B0898" w:rsidRPr="00CE2A8A" w:rsidRDefault="003B0898" w:rsidP="002F4B22">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>日期</w:t>
             </w:r>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>西元</w:t>
             </w:r>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5D17D002" w14:textId="77777777" w:rsidR="006F3466" w:rsidRPr="00CE2A8A" w:rsidRDefault="006F3466" w:rsidP="008E3300">
+          <w:p w14:paraId="1D42471F" w14:textId="77777777" w:rsidR="003B0898" w:rsidRPr="00CE2A8A" w:rsidRDefault="003B0898" w:rsidP="002F4B22">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>yyyy</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>/mm/dd)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2746" w:type="dxa"/>
+            <w:tcW w:w="2835" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7593BF67" w14:textId="77777777" w:rsidR="006F3466" w:rsidRPr="00CE2A8A" w:rsidRDefault="006F3466" w:rsidP="008E3300">
+          <w:p w14:paraId="12AF2DEE" w14:textId="77777777" w:rsidR="003B0898" w:rsidRPr="00CE2A8A" w:rsidRDefault="003B0898" w:rsidP="002F4B22">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　</w:t>
             </w:r>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006F3466" w:rsidRPr="00CE2A8A" w14:paraId="4438B9A1" w14:textId="77777777" w:rsidTr="007C3921">
+      <w:tr w:rsidR="003B0898" w:rsidRPr="00CE2A8A" w14:paraId="4A174119" w14:textId="77777777" w:rsidTr="002F4B22">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="463"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="143BC0D3" w14:textId="77777777" w:rsidR="006F3466" w:rsidRPr="00CE2A8A" w:rsidRDefault="006F3466" w:rsidP="008E3300">
+          <w:p w14:paraId="3F256666" w14:textId="77777777" w:rsidR="003B0898" w:rsidRPr="00CE2A8A" w:rsidRDefault="003B0898" w:rsidP="002F4B22">
             <w:pPr>
               <w:adjustRightInd/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:kern w:val="2"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>計畫主持人</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="53610C5C" w14:textId="77777777" w:rsidR="006F3466" w:rsidRPr="00CE2A8A" w:rsidRDefault="006F3466" w:rsidP="008E3300">
+          <w:p w14:paraId="18D631DF" w14:textId="77777777" w:rsidR="003B0898" w:rsidRPr="00CE2A8A" w:rsidRDefault="003B0898" w:rsidP="002F4B22">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD3342">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:spacing w:val="1"/>
+                <w:w w:val="82"/>
+                <w:szCs w:val="24"/>
+                <w:fitText w:val="2074" w:id="-368290558"/>
+              </w:rPr>
+              <w:t>Principal Investigator (PI</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD3342">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:spacing w:val="6"/>
+                <w:w w:val="82"/>
+                <w:szCs w:val="24"/>
+                <w:fitText w:val="2074" w:id="-368290558"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00103930">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2613" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C43F12E" w14:textId="77777777" w:rsidR="003B0898" w:rsidRDefault="003B0898" w:rsidP="002F4B22">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="05886242" w14:textId="77777777" w:rsidR="003B0898" w:rsidRPr="00CE2A8A" w:rsidRDefault="003B0898" w:rsidP="002F4B22">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00103930">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="12"/>
+                <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>(Signature / Stamp)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C2E2ADB" w14:textId="77777777" w:rsidR="003B0898" w:rsidRPr="00CE2A8A" w:rsidRDefault="003B0898" w:rsidP="002F4B22">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
-                <w:rFonts w:eastAsia="標楷體"/>
-[...34 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>日期</w:t>
+            </w:r>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>日期</w:t>
+              <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>(</w:t>
+              <w:t>西元</w:t>
             </w:r>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>西元</w:t>
-[...4 lines deleted...]
-              </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4C7B3EA2" w14:textId="77777777" w:rsidR="006F3466" w:rsidRPr="00CE2A8A" w:rsidRDefault="006F3466" w:rsidP="008E3300">
+          <w:p w14:paraId="722F0C31" w14:textId="77777777" w:rsidR="003B0898" w:rsidRPr="00CE2A8A" w:rsidRDefault="003B0898" w:rsidP="002F4B22">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>yyyy</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>/mm/dd)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2746" w:type="dxa"/>
+            <w:tcW w:w="2835" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2F1E9B4E" w14:textId="77777777" w:rsidR="006F3466" w:rsidRPr="00CE2A8A" w:rsidRDefault="006F3466" w:rsidP="008E3300">
+          <w:p w14:paraId="11F39E94" w14:textId="77777777" w:rsidR="003B0898" w:rsidRPr="00CE2A8A" w:rsidRDefault="003B0898" w:rsidP="002F4B22">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　</w:t>
             </w:r>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006F3466" w:rsidRPr="00CE2A8A" w14:paraId="5BA3D0AC" w14:textId="77777777" w:rsidTr="007C3921">
+      <w:tr w:rsidR="003B0898" w:rsidRPr="00CE2A8A" w14:paraId="6BFD89E6" w14:textId="77777777" w:rsidTr="002F4B22">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="463"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4F363B77" w14:textId="77777777" w:rsidR="006F3466" w:rsidRPr="00CE2A8A" w:rsidRDefault="006F3466" w:rsidP="008E3300">
+          <w:p w14:paraId="792931CC" w14:textId="77777777" w:rsidR="003B0898" w:rsidRPr="00CE2A8A" w:rsidRDefault="003B0898" w:rsidP="002F4B22">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>單位主管</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6E94263C" w14:textId="77777777" w:rsidR="006F3466" w:rsidRPr="00CE2A8A" w:rsidRDefault="006F3466" w:rsidP="008E3300">
+          <w:p w14:paraId="3C685785" w14:textId="77777777" w:rsidR="003B0898" w:rsidRPr="00CE2A8A" w:rsidRDefault="003B0898" w:rsidP="002F4B22">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00103930">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+              <w:t>Unit Head</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2613" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="09F25F43" w14:textId="77777777" w:rsidR="003B0898" w:rsidRDefault="003B0898" w:rsidP="002F4B22">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="323D4DEE" w14:textId="77777777" w:rsidR="003B0898" w:rsidRPr="00CE2A8A" w:rsidRDefault="003B0898" w:rsidP="002F4B22">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00103930">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="12"/>
+                <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>(Signature / Stamp)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="74E36CF6" w14:textId="77777777" w:rsidR="003B0898" w:rsidRPr="00CE2A8A" w:rsidRDefault="003B0898" w:rsidP="002F4B22">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
-                <w:rFonts w:eastAsia="標楷體"/>
-[...32 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>日期</w:t>
+            </w:r>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>日期</w:t>
+              <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>(</w:t>
+              <w:t>西元</w:t>
             </w:r>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>西元</w:t>
-[...4 lines deleted...]
-              </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3EE6E7ED" w14:textId="77777777" w:rsidR="006F3466" w:rsidRPr="00CE2A8A" w:rsidRDefault="006F3466" w:rsidP="008E3300">
+          <w:p w14:paraId="53D820D6" w14:textId="77777777" w:rsidR="003B0898" w:rsidRPr="00CE2A8A" w:rsidRDefault="003B0898" w:rsidP="002F4B22">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>yyyy</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>/mm/dd)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2746" w:type="dxa"/>
+            <w:tcW w:w="2835" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3B5C3681" w14:textId="77777777" w:rsidR="006F3466" w:rsidRPr="00CE2A8A" w:rsidRDefault="006F3466" w:rsidP="008E3300">
+          <w:p w14:paraId="25709B2B" w14:textId="77777777" w:rsidR="003B0898" w:rsidRPr="00CE2A8A" w:rsidRDefault="003B0898" w:rsidP="002F4B22">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　</w:t>
             </w:r>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006F3466" w:rsidRPr="00CE2A8A" w14:paraId="51D881B0" w14:textId="77777777" w:rsidTr="007C3921">
+      <w:tr w:rsidR="00C47D07" w:rsidRPr="00CE2A8A" w14:paraId="78119404" w14:textId="77777777" w:rsidTr="002F4B22">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="463"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="36894036" w14:textId="77777777" w:rsidR="006F3466" w:rsidRPr="00CE2A8A" w:rsidRDefault="006F3466" w:rsidP="006F3466">
-[...1 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="78A02F1E" w14:textId="77777777" w:rsidR="00C47D07" w:rsidRPr="00CE2A8A" w:rsidRDefault="00C47D07" w:rsidP="00C47D07">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00876F23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>北醫博士後年資</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="343C87C3" w14:textId="77777777" w:rsidR="00C47D07" w:rsidRPr="00CE2A8A" w:rsidRDefault="00C47D07" w:rsidP="00C47D07">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Postdoctoral Experience at TMU</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7716" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="21638759" w14:textId="77777777" w:rsidR="00C47D07" w:rsidRPr="00CE2A8A" w:rsidRDefault="00C47D07" w:rsidP="00C47D07">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>北醫年資</w:t>
-[...8 lines deleted...]
-            </w:pPr>
+              <w:t>自　　　年</w:t>
+            </w:r>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>TMU Years</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="7716" w:type="dxa"/>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE2A8A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>西元</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE2A8A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE2A8A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　月　　日　至　　　　年</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE2A8A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE2A8A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>西元</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE2A8A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE2A8A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　月　　日</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22B44040" w14:textId="024C3747" w:rsidR="00C47D07" w:rsidRPr="00CE2A8A" w:rsidRDefault="00C47D07" w:rsidP="00C47D07">
+            <w:pPr>
+              <w:adjustRightInd/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE2A8A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">From    </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE2A8A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  /   </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE2A8A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   / </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE2A8A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   to   </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE2A8A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   /   </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE2A8A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   /</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00876F23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00876F23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+              <w:t>yyyy</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00876F23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+              <w:t>/mm/dd)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003B0898" w:rsidRPr="00CE2A8A" w14:paraId="1BE71582" w14:textId="77777777" w:rsidTr="002F4B22">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="235"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10201" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="55684334" w14:textId="77777777" w:rsidR="003B0898" w:rsidRPr="00AC39CF" w:rsidRDefault="003B0898" w:rsidP="002F4B22">
+            <w:pPr>
+              <w:adjustRightInd/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="distribute"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091778D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="A6A6A6"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>此欄</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0091778D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="A6A6A6"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>申請人免填</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006E46C8" w:rsidRPr="00CE2A8A" w14:paraId="1091AB86" w14:textId="77777777" w:rsidTr="002F4B22">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="1237"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2485" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6F7575DC" w14:textId="77777777" w:rsidR="006F3466" w:rsidRPr="00CE2A8A" w:rsidRDefault="006F3466" w:rsidP="006F3466">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="0B30DA1F" w14:textId="77777777" w:rsidR="006E46C8" w:rsidRPr="00CE2A8A" w:rsidRDefault="006E46C8" w:rsidP="006E46C8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>自　　　年</w:t>
-            </w:r>
+              <w:t>人資處確認</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...44 lines deleted...]
-          <w:p w14:paraId="08377036" w14:textId="77777777" w:rsidR="006F3466" w:rsidRPr="00CE2A8A" w:rsidRDefault="006F3466" w:rsidP="006F3466">
+              <w:t>年資</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C2C8C15" w14:textId="77777777" w:rsidR="006E46C8" w:rsidRPr="00AC39CF" w:rsidRDefault="006E46C8" w:rsidP="006E46C8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00876F23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+              <w:t>Verified by HR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7716" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DDAD41F" w14:textId="55039B14" w:rsidR="006E46C8" w:rsidRPr="00592E5A" w:rsidRDefault="006E46C8" w:rsidP="006E46C8">
             <w:pPr>
               <w:adjustRightInd/>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:kern w:val="2"/>
-                <w:szCs w:val="24"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00CE2A8A">
+                <w:sz w:val="20"/>
+                <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00592E5A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidR="00BA0DF6">
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>&lt;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00592E5A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00CE2A8A">
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>請協助填寫</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00592E5A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidR="00BA0DF6">
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>所有</w:t>
+            </w:r>
+            <w:r w:rsidR="00122D5F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00CE2A8A">
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>博後</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00592E5A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidR="00BA0DF6">
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>聘任區間以便計算年資，謝謝</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00592E5A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
-              </w:rPr>
-[...31 lines deleted...]
-            </w:r>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>&gt;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F08A32B" w14:textId="77777777" w:rsidR="006E46C8" w:rsidRPr="00876F23" w:rsidRDefault="006E46C8" w:rsidP="006E46C8">
+            <w:pPr>
+              <w:adjustRightInd/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="096896D8" w14:textId="77777777" w:rsidR="006E46C8" w:rsidRPr="000B6A11" w:rsidRDefault="006E46C8" w:rsidP="006E46C8">
+            <w:pPr>
+              <w:adjustRightInd/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0C6F9771" w14:textId="77777777" w:rsidR="006E46C8" w:rsidRDefault="006E46C8" w:rsidP="006E46C8">
+            <w:pPr>
+              <w:adjustRightInd/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="30117BA8" w14:textId="77777777" w:rsidR="006E46C8" w:rsidRDefault="006E46C8" w:rsidP="006E46C8">
+            <w:pPr>
+              <w:adjustRightInd/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="29C198F3" w14:textId="77777777" w:rsidR="006E46C8" w:rsidRDefault="006E46C8" w:rsidP="006E46C8">
+            <w:pPr>
+              <w:adjustRightInd/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="03156F9B" w14:textId="77777777" w:rsidR="006E46C8" w:rsidRDefault="006E46C8" w:rsidP="006E46C8">
+            <w:pPr>
+              <w:adjustRightInd/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6867522A" w14:textId="77777777" w:rsidR="006E46C8" w:rsidRDefault="006E46C8" w:rsidP="006E46C8">
+            <w:pPr>
+              <w:adjustRightInd/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="605AA5A6" w14:textId="77777777" w:rsidR="006E46C8" w:rsidRDefault="006E46C8" w:rsidP="006E46C8">
+            <w:pPr>
+              <w:adjustRightInd/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006F3466" w:rsidRPr="00CE2A8A" w14:paraId="01E45DA3" w14:textId="77777777" w:rsidTr="007C3921">
+      <w:tr w:rsidR="006E46C8" w:rsidRPr="00CE2A8A" w14:paraId="53611FD3" w14:textId="77777777" w:rsidTr="002F4B22">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="463"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2485" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="79F40E02" w14:textId="77777777" w:rsidR="006F3466" w:rsidRPr="00CE2A8A" w:rsidRDefault="006F3466" w:rsidP="006F3466">
-            <w:pPr>
+          <w:p w14:paraId="3F6DDB78" w14:textId="77777777" w:rsidR="006E46C8" w:rsidRPr="00CE2A8A" w:rsidRDefault="006E46C8" w:rsidP="006E46C8">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>人資處確認年資</w:t>
-[...37 lines deleted...]
-              <w:t>ears</w:t>
+              <w:t>研發處收件</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74894F60" w14:textId="77777777" w:rsidR="006E46C8" w:rsidRPr="00CE2A8A" w:rsidRDefault="006E46C8" w:rsidP="006E46C8">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F26C10">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+              <w:t>Received by the Office of Research and Development</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7716" w:type="dxa"/>
-            <w:gridSpan w:val="8"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="47F8D031" w14:textId="77777777" w:rsidR="00EE729A" w:rsidRPr="004A70B9" w:rsidRDefault="00EE729A" w:rsidP="00EE729A">
+          <w:p w14:paraId="5EC812B0" w14:textId="77777777" w:rsidR="006E46C8" w:rsidRPr="00592E5A" w:rsidRDefault="006E46C8" w:rsidP="006E46C8">
             <w:pPr>
               <w:adjustRightInd/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="24"/>
                 <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="24"/>
                 <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>&lt;</w:t>
             </w:r>
-            <w:r w:rsidRPr="004A70B9">
+            <w:r w:rsidRPr="00592E5A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="24"/>
                 <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>請協助填寫所有聘任區間以便計算年資，謝謝</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>第</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00592E5A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="24"/>
                 <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
+              <w:t xml:space="preserve"> I</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00592E5A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00592E5A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">II </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00592E5A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>頁</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>簽核</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>完成紙本</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>論文全文電子檔</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
               <w:t>&gt;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6DEE9D6D" w14:textId="77777777" w:rsidR="00EE729A" w:rsidRDefault="00EE729A" w:rsidP="006F3466">
+          <w:p w14:paraId="3C81DD54" w14:textId="77777777" w:rsidR="006E46C8" w:rsidRDefault="006E46C8" w:rsidP="006E46C8">
             <w:pPr>
               <w:adjustRightInd/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:kern w:val="2"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6D014CCD" w14:textId="77777777" w:rsidR="00EE729A" w:rsidRDefault="00EE729A" w:rsidP="006F3466">
+          <w:p w14:paraId="13A836C2" w14:textId="77777777" w:rsidR="006E46C8" w:rsidRDefault="006E46C8" w:rsidP="006E46C8">
             <w:pPr>
               <w:adjustRightInd/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:kern w:val="2"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2848F4CD" w14:textId="281CD40A" w:rsidR="00EE729A" w:rsidRDefault="00EE729A" w:rsidP="006F3466">
+          <w:p w14:paraId="52B70C56" w14:textId="64D327BC" w:rsidR="009E18F7" w:rsidRPr="00CE2A8A" w:rsidRDefault="009E18F7" w:rsidP="006E46C8">
             <w:pPr>
               <w:adjustRightInd/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:kern w:val="2"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="74FF4305" w14:textId="7FBB0A47" w:rsidR="00AD21D8" w:rsidRDefault="00AD21D8" w:rsidP="006F3466">
-[...34 lines deleted...]
-          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006F3466" w:rsidRPr="00CE2A8A" w14:paraId="6E2C27EE" w14:textId="77777777" w:rsidTr="007C3921">
+      <w:tr w:rsidR="00974EA0" w:rsidRPr="00CE2A8A" w14:paraId="3DE41933" w14:textId="77777777" w:rsidTr="002F4B22">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="463"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2485" w:type="dxa"/>
             <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="30E8F3E2" w14:textId="77777777" w:rsidR="006F3466" w:rsidRPr="00CE2A8A" w:rsidRDefault="006F3466" w:rsidP="005C483E">
-[...4 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="500EC0A9" w14:textId="77777777" w:rsidR="00974EA0" w:rsidRPr="00CE2A8A" w:rsidRDefault="00974EA0" w:rsidP="00974EA0">
+            <w:pPr>
+              <w:pStyle w:val="af7"/>
             </w:pPr>
             <w:r w:rsidRPr="00CE2A8A">
-              <w:rPr>
-[...28 lines deleted...]
-              <w:t>Recipient</w:t>
+              <w:t>備註</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6101F985" w14:textId="77777777" w:rsidR="00974EA0" w:rsidRPr="00CE2A8A" w:rsidRDefault="00974EA0" w:rsidP="00974EA0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F26C10">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+              <w:t>Notes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7716" w:type="dxa"/>
-            <w:gridSpan w:val="8"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="16B30DFC" w14:textId="77777777" w:rsidR="006F3466" w:rsidRPr="00CE2A8A" w:rsidRDefault="006F3466" w:rsidP="006F3466">
-[...65 lines deleted...]
-          <w:p w14:paraId="7B54C58E" w14:textId="7D281E98" w:rsidR="00CE2A8A" w:rsidRPr="00882F7C" w:rsidRDefault="00396FC1" w:rsidP="00AD21D8">
+          <w:p w14:paraId="37AE72E0" w14:textId="77777777" w:rsidR="00974EA0" w:rsidRPr="00971B8B" w:rsidRDefault="00974EA0" w:rsidP="002059AB">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:adjustRightInd/>
-              <w:spacing w:line="240" w:lineRule="exact"/>
-              <w:ind w:left="357" w:hanging="357"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="316" w:hanging="316"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:kern w:val="2"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00882F7C">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00971B8B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:kern w:val="2"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>R</w:t>
-[...58 lines deleted...]
-          <w:p w14:paraId="7E2BE586" w14:textId="309C7458" w:rsidR="00CE2A8A" w:rsidRPr="00882F7C" w:rsidRDefault="00D45488" w:rsidP="00AD21D8">
+              <w:t>Applications shall be reviewed by a committee of five to seven members appointed by the President. Selected outstanding post-doctoral research fellows will receive a certificate or award plaque and, during their employment at TMU, monetary support of up to NT$120,000 per year.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A79C5DB" w14:textId="77777777" w:rsidR="00974EA0" w:rsidRPr="00971B8B" w:rsidRDefault="00974EA0" w:rsidP="00974EA0">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:adjustRightInd/>
-              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:kern w:val="2"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00882F7C">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00971B8B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:kern w:val="2"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>I</w:t>
-[...42 lines deleted...]
-          <w:p w14:paraId="75113924" w14:textId="62C2CD2F" w:rsidR="00843381" w:rsidRPr="00882F7C" w:rsidRDefault="00B33FFE" w:rsidP="00AD21D8">
+              <w:t>For post-doctoral research fellows participating in multi-year projects, a new application may be submitted during the project period, depending on the annual progress and implementation of the project.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="31E51F07" w14:textId="6CA82B29" w:rsidR="00974EA0" w:rsidRPr="000919A7" w:rsidRDefault="00974EA0" w:rsidP="00974EA0">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:adjustRightInd/>
-              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00882F7C">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="SimSun" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00971B8B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:eastAsia="zh-CN"/>
-[...3 lines deleted...]
-            <w:r w:rsidR="00371EC1" w:rsidRPr="00882F7C">
+              </w:rPr>
+              <w:t xml:space="preserve">Recipients who have received subsidies under this program for three years will not receive further support if, during the period of support, they have not published an SCI-indexed journal article as the first author with a Taipei Medical University affiliation. For this purpose, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00971B8B">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidR="00A665CF" w:rsidRPr="00882F7C">
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>“first author” means the sole first author or the first-listed co-first author</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00971B8B">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">have </w:t>
-[...77 lines deleted...]
-              <w:t>first author is defined as the sole first author or the primary first author).</w:t>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="36DB0B64" w14:textId="77777777" w:rsidR="00AD21D8" w:rsidRDefault="00AD21D8" w:rsidP="00AD21D8">
-[...1 lines deleted...]
-        <w:spacing w:line="0" w:lineRule="atLeast"/>
+    <w:p w14:paraId="43730A33" w14:textId="77777777" w:rsidR="00EC3B91" w:rsidRDefault="00EC3B91" w:rsidP="00EC3B91">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="500" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
           <w:sz w:val="20"/>
         </w:rPr>
+        <w:sectPr w:rsidR="00EC3B91" w:rsidSect="00B817E9">
+          <w:footerReference w:type="default" r:id="rId12"/>
+          <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
+          <w:pgMar w:top="1079" w:right="748" w:bottom="1078" w:left="737" w:header="283" w:footer="0" w:gutter="0"/>
+          <w:pgNumType w:fmt="upperRoman" w:start="1"/>
+          <w:cols w:space="425"/>
+          <w:docGrid w:linePitch="326"/>
+        </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0E8FFF93" w14:textId="31B77E92" w:rsidR="008758BF" w:rsidRPr="00BF1E26" w:rsidRDefault="008758BF" w:rsidP="00AD21D8">
+    <w:p w14:paraId="454C58B5" w14:textId="497E85A6" w:rsidR="00D7711B" w:rsidRPr="008758BF" w:rsidRDefault="00067C4C" w:rsidP="003A046F">
       <w:pPr>
         <w:spacing w:line="0" w:lineRule="atLeast"/>
         <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00256CB5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Personal Information Form</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00067C4C">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:spacing w:val="40"/>
           <w:sz w:val="36"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B2412B">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:spacing w:val="40"/>
           <w:sz w:val="36"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Personal Information Form for </w:t>
+        <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00B817E9">
-[...41 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="695"/>
-[...10 lines deleted...]
-        <w:gridCol w:w="2559"/>
+        <w:gridCol w:w="696"/>
+        <w:gridCol w:w="1319"/>
+        <w:gridCol w:w="107"/>
+        <w:gridCol w:w="411"/>
+        <w:gridCol w:w="317"/>
+        <w:gridCol w:w="539"/>
+        <w:gridCol w:w="1324"/>
+        <w:gridCol w:w="203"/>
+        <w:gridCol w:w="107"/>
+        <w:gridCol w:w="855"/>
+        <w:gridCol w:w="1557"/>
+        <w:gridCol w:w="224"/>
+        <w:gridCol w:w="2753"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005E25E6" w:rsidRPr="00B3392F" w14:paraId="68B86DED" w14:textId="77777777" w:rsidTr="008758BF">
-[...2 lines deleted...]
-            <w:tcW w:w="2084" w:type="dxa"/>
+      <w:tr w:rsidR="005E25E6" w:rsidRPr="00B3392F" w14:paraId="68B86DED" w14:textId="77777777" w:rsidTr="009E0D76">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2015" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1CF3FB56" w14:textId="77777777" w:rsidR="005E25E6" w:rsidRPr="00B3392F" w:rsidRDefault="008758BF" w:rsidP="003C7898">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2811" w:type="dxa"/>
+            <w:tcW w:w="2698" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="56FDD514" w14:textId="77777777" w:rsidR="005E25E6" w:rsidRPr="00B3392F" w:rsidRDefault="005E25E6" w:rsidP="00D7711B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5517" w:type="dxa"/>
-[...27 lines deleted...]
-            <w:r w:rsidRPr="008758BF">
+            <w:tcW w:w="5699" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="62E43B01" w14:textId="6B933065" w:rsidR="005E25E6" w:rsidRPr="00B3392F" w:rsidRDefault="005E4E49" w:rsidP="008758BF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005E4E49">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Date Completed: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00537415">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>____/____/____</w:t>
+            </w:r>
+            <w:r w:rsidR="000F430D" w:rsidRPr="005E4E49">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="008758BF">
+            <w:r w:rsidR="000F430D" w:rsidRPr="005E4E49">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>yyyy</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="008758BF">
+            <w:r w:rsidR="000F430D" w:rsidRPr="005E4E49">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>/mm/dd)</w:t>
             </w:r>
-            <w:r w:rsidR="005E25E6" w:rsidRPr="00B3392F">
-[...33 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D7711B" w:rsidRPr="00B3392F" w14:paraId="61DC388F" w14:textId="77777777" w:rsidTr="008758BF">
+      <w:tr w:rsidR="00D7711B" w:rsidRPr="00B3392F" w14:paraId="61DC388F" w14:textId="77777777" w:rsidTr="00293626">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10412" w:type="dxa"/>
-            <w:gridSpan w:val="12"/>
-[...3 lines deleted...]
-            <w:pPr>
+            <w:gridSpan w:val="13"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="065E11C4" w14:textId="486F3C65" w:rsidR="005E25E6" w:rsidRPr="00325804" w:rsidRDefault="00FE4BCD" w:rsidP="00611CDF">
+            <w:pPr>
+              <w:pStyle w:val="af0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="27"/>
+              </w:numPr>
+              <w:ind w:leftChars="0" w:left="306" w:hanging="306"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
-                <w:szCs w:val="24"/>
-[...2 lines deleted...]
-            <w:r>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00325804">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>Education</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00325804">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
-                <w:szCs w:val="24"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="008758BF">
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00325804">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
-                <w:szCs w:val="24"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+              <w:t>List your education starting with the highest qualification. If you are still studying, enter “In progress” in the Degree column.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00325804">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
-                <w:szCs w:val="24"/>
-[...17 lines deleted...]
-                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008758BF" w:rsidRPr="00B3392F" w14:paraId="3EC55191" w14:textId="77777777" w:rsidTr="008758BF">
-[...2 lines deleted...]
-            <w:tcW w:w="2084" w:type="dxa"/>
+      <w:tr w:rsidR="008758BF" w:rsidRPr="00B3392F" w14:paraId="3EC55191" w14:textId="77777777" w:rsidTr="009E0D76">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2015" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5872B42B" w14:textId="77777777" w:rsidR="008758BF" w:rsidRPr="00BF1E26" w:rsidRDefault="008758BF" w:rsidP="008758BF">
+          <w:p w14:paraId="5872B42B" w14:textId="158F58F3" w:rsidR="008758BF" w:rsidRPr="00BF1E26" w:rsidRDefault="00142033" w:rsidP="008758BF">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00142033">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Institution</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1374" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4376B6E1" w14:textId="0E98A6C2" w:rsidR="008758BF" w:rsidRPr="00BF1E26" w:rsidRDefault="003B55EA" w:rsidP="008758BF">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003B55EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Country</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2489" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C52A6BC" w14:textId="5FC862B9" w:rsidR="008758BF" w:rsidRPr="00BF1E26" w:rsidRDefault="005325A2" w:rsidP="008758BF">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005325A2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Field of Study / Department</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1557" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="49D361B3" w14:textId="77777777" w:rsidR="008758BF" w:rsidRPr="00BF1E26" w:rsidRDefault="008758BF" w:rsidP="008758BF">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00BF1E26">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>School name</w:t>
-[...10 lines deleted...]
-          <w:p w14:paraId="4376B6E1" w14:textId="77777777" w:rsidR="008758BF" w:rsidRPr="00BF1E26" w:rsidRDefault="008758BF" w:rsidP="008758BF">
+              <w:t>Degree</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D57DCFA" w14:textId="2B2BAABD" w:rsidR="008758BF" w:rsidRPr="00BF1E26" w:rsidRDefault="00D1075F" w:rsidP="008758BF">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF1E26">
+            <w:r w:rsidRPr="00D1075F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>Nationality</w:t>
-[...13 lines deleted...]
-              <w:jc w:val="center"/>
+              <w:t>Period (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D1075F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              <w:t>yyyy</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D1075F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>Department</w:t>
-[...62 lines deleted...]
-              <w:t>Duration (Year/Month)</w:t>
+              <w:t>/mm)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008758BF" w:rsidRPr="00B3392F" w14:paraId="501019BC" w14:textId="77777777" w:rsidTr="008758BF">
-[...2 lines deleted...]
-            <w:tcW w:w="2084" w:type="dxa"/>
+      <w:tr w:rsidR="008758BF" w:rsidRPr="00B3392F" w14:paraId="501019BC" w14:textId="77777777" w:rsidTr="009E0D76">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2015" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="32D6ECFC" w14:textId="77777777" w:rsidR="008758BF" w:rsidRPr="00BF1E26" w:rsidRDefault="008758BF" w:rsidP="008758BF">
             <w:pPr>
               <w:pStyle w:val="af3"/>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1406" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="1374" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7A4E5A0F" w14:textId="77777777" w:rsidR="008758BF" w:rsidRPr="00BF1E26" w:rsidRDefault="008758BF" w:rsidP="008758BF">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2756" w:type="dxa"/>
+            <w:tcW w:w="2489" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2AE1DB79" w14:textId="77777777" w:rsidR="008758BF" w:rsidRPr="00BF1E26" w:rsidRDefault="008758BF" w:rsidP="008758BF">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1607" w:type="dxa"/>
+            <w:tcW w:w="1557" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="35AD8BB2" w14:textId="77777777" w:rsidR="008758BF" w:rsidRPr="00BF1E26" w:rsidRDefault="008758BF" w:rsidP="008758BF">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="35AD8BB2" w14:textId="77777777" w:rsidR="008758BF" w:rsidRPr="00BF1E26" w:rsidRDefault="008758BF" w:rsidP="008758BF">
-[...14 lines deleted...]
-          <w:p w14:paraId="5DD5043A" w14:textId="77777777" w:rsidR="008758BF" w:rsidRPr="00BF1E26" w:rsidRDefault="008758BF" w:rsidP="008758BF">
+          <w:p w14:paraId="5DD5043A" w14:textId="5A787B9C" w:rsidR="008758BF" w:rsidRPr="009E0D76" w:rsidRDefault="00C63034" w:rsidP="008758BF">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E0D76">
+              <w:t>From</w:t>
+            </w:r>
+            <w:r w:rsidR="00500FAE">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009E0D76">
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidR="00500FAE">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009E0D76">
+              <w:t>to</w:t>
+            </w:r>
+            <w:r w:rsidR="00500FAE">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidR="00500FAE" w:rsidRPr="009E0D76">
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidR="00500FAE">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009E0D76">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00500FAE" w:rsidRPr="00B3392F" w14:paraId="131EC814" w14:textId="77777777" w:rsidTr="009E0D76">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2015" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="14B81405" w14:textId="77777777" w:rsidR="00500FAE" w:rsidRPr="00BF1E26" w:rsidRDefault="00500FAE" w:rsidP="00500FAE">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF1E26">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1374" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="74E4CBAB" w14:textId="77777777" w:rsidR="00500FAE" w:rsidRPr="00BF1E26" w:rsidRDefault="00500FAE" w:rsidP="00500FAE">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>From</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00BF1E26">
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2489" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="086666BF" w14:textId="77777777" w:rsidR="00500FAE" w:rsidRPr="00BF1E26" w:rsidRDefault="00500FAE" w:rsidP="00500FAE">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="000000"/>
-                <w:u w:val="single"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00BF1E26">
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1557" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B80582B" w14:textId="77777777" w:rsidR="00500FAE" w:rsidRPr="00BF1E26" w:rsidRDefault="00500FAE" w:rsidP="00500FAE">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>/</w:t>
-[...45 lines deleted...]
-            <w:tcW w:w="2084" w:type="dxa"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="14B81405" w14:textId="77777777" w:rsidR="008758BF" w:rsidRPr="00BF1E26" w:rsidRDefault="008758BF" w:rsidP="008758BF">
-[...63 lines deleted...]
-          <w:p w14:paraId="65C35EF5" w14:textId="77777777" w:rsidR="008758BF" w:rsidRPr="00BF1E26" w:rsidRDefault="008758BF" w:rsidP="008758BF">
+          <w:p w14:paraId="65C35EF5" w14:textId="013439FD" w:rsidR="00500FAE" w:rsidRPr="009E0D76" w:rsidRDefault="00500FAE" w:rsidP="00500FAE">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF1E26">
+            <w:r w:rsidRPr="009E0D76">
+              <w:t>From</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009E0D76">
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009E0D76">
+              <w:t>to</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009E0D76">
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009E0D76">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00500FAE" w:rsidRPr="00B3392F" w14:paraId="3141E6BD" w14:textId="77777777" w:rsidTr="009E0D76">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2015" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EEE7066" w14:textId="77777777" w:rsidR="00500FAE" w:rsidRPr="00BF1E26" w:rsidRDefault="00500FAE" w:rsidP="00500FAE">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="20"/>
-[...82 lines deleted...]
-          <w:p w14:paraId="3C5AB752" w14:textId="77777777" w:rsidR="008758BF" w:rsidRPr="00BF1E26" w:rsidRDefault="008758BF" w:rsidP="008758BF">
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1374" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C5AB752" w14:textId="77777777" w:rsidR="00500FAE" w:rsidRPr="00BF1E26" w:rsidRDefault="00500FAE" w:rsidP="00500FAE">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2756" w:type="dxa"/>
+            <w:tcW w:w="2489" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="7F379C74" w14:textId="77777777" w:rsidR="008758BF" w:rsidRPr="00BF1E26" w:rsidRDefault="008758BF" w:rsidP="008758BF">
+          <w:p w14:paraId="7F379C74" w14:textId="77777777" w:rsidR="00500FAE" w:rsidRPr="00BF1E26" w:rsidRDefault="00500FAE" w:rsidP="00500FAE">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1607" w:type="dxa"/>
+            <w:tcW w:w="1557" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="1379FBEA" w14:textId="77777777" w:rsidR="00500FAE" w:rsidRPr="00BF1E26" w:rsidRDefault="00500FAE" w:rsidP="00500FAE">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1379FBEA" w14:textId="77777777" w:rsidR="008758BF" w:rsidRPr="00BF1E26" w:rsidRDefault="008758BF" w:rsidP="008758BF">
-[...14 lines deleted...]
-          <w:p w14:paraId="49C1F788" w14:textId="77777777" w:rsidR="008758BF" w:rsidRPr="00BF1E26" w:rsidRDefault="008758BF" w:rsidP="008758BF">
+          <w:p w14:paraId="49C1F788" w14:textId="0797897E" w:rsidR="00500FAE" w:rsidRPr="009E0D76" w:rsidRDefault="00500FAE" w:rsidP="00500FAE">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF1E26">
-[...4 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="009E0D76">
               <w:t>From</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BF1E26">
-[...11 lines deleted...]
-              </w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009E0D76">
               <w:t>/</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BF1E26">
-[...3 lines deleted...]
-                <w:u w:val="single"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BF1E26">
-[...10 lines deleted...]
-                <w:u w:val="single"/>
+            <w:r w:rsidRPr="009E0D76">
+              <w:t>to</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BF1E26">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="009E0D76">
               <w:t>/</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BF1E26">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">     </w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009E0D76">
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E25E6" w:rsidRPr="00B3392F" w14:paraId="141068DC" w14:textId="77777777" w:rsidTr="008758BF">
+      <w:tr w:rsidR="005E25E6" w:rsidRPr="00B3392F" w14:paraId="141068DC" w14:textId="77777777" w:rsidTr="00293626">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10412" w:type="dxa"/>
-            <w:gridSpan w:val="12"/>
-[...3 lines deleted...]
-            <w:pPr>
+            <w:gridSpan w:val="13"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="483D9B54" w14:textId="4D4923FE" w:rsidR="008758BF" w:rsidRPr="00E90321" w:rsidRDefault="000B5822" w:rsidP="00611CDF">
+            <w:pPr>
+              <w:pStyle w:val="af0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="27"/>
+              </w:numPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:ind w:leftChars="0" w:left="306" w:hanging="306"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00E90321">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
-              <w:t>2.</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="008758BF">
+              <w:t>Current Position and Relevant Experience (Full-time research-related positions)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E7CC7F8" w14:textId="4BAD3531" w:rsidR="005E25E6" w:rsidRPr="008758BF" w:rsidRDefault="00833519" w:rsidP="00833519">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:ind w:leftChars="127" w:left="305"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
-              </w:rPr>
-[...23 lines deleted...]
-            <w:r w:rsidRPr="008758BF">
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>latest</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="008758BF">
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00833519">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> to oldest (Applicants who are attending physicians </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="008758BF">
+              <w:t>List full-time research-related positions in reverse chronological order, starting with the most recent.</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>please</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="008758BF">
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008758BF" w:rsidRPr="00B3392F" w14:paraId="20B5D144" w14:textId="77777777" w:rsidTr="00991362">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2122" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="54938BD3" w14:textId="77777777" w:rsidR="008758BF" w:rsidRPr="00BF1E26" w:rsidRDefault="008758BF" w:rsidP="008758BF">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF1E26">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Institution</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2794" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B67F791" w14:textId="6B6D8190" w:rsidR="008758BF" w:rsidRPr="00BF1E26" w:rsidRDefault="004A4D6C" w:rsidP="008758BF">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A4D6C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Division / Department</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2519" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E914E51" w14:textId="01890AE6" w:rsidR="008758BF" w:rsidRPr="00BF1E26" w:rsidRDefault="00133765" w:rsidP="008758BF">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00133765">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Position Title</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="47764EB2" w14:textId="54AC5970" w:rsidR="008758BF" w:rsidRPr="00BF1E26" w:rsidRDefault="00346EA0" w:rsidP="0000453E">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00346EA0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Employment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00346EA0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Period (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00346EA0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>yyyy</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00346EA0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>/mm)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00500FAE" w:rsidRPr="00B3392F" w14:paraId="56B10A5B" w14:textId="77777777" w:rsidTr="00991362">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2122" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A29E5EE" w14:textId="77777777" w:rsidR="00500FAE" w:rsidRPr="00BF1E26" w:rsidRDefault="00500FAE" w:rsidP="00500FAE">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF1E26">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Current position:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2794" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="3466DF90" w14:textId="77777777" w:rsidR="00500FAE" w:rsidRPr="00BF1E26" w:rsidRDefault="00500FAE" w:rsidP="00500FAE">
+            <w:pPr>
+              <w:pStyle w:val="af3"/>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2519" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="699B53C7" w14:textId="77777777" w:rsidR="00500FAE" w:rsidRPr="00BF1E26" w:rsidRDefault="00500FAE" w:rsidP="00500FAE">
+            <w:pPr>
+              <w:pStyle w:val="af3"/>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="06E9E98A" w14:textId="035D8868" w:rsidR="00500FAE" w:rsidRPr="00BF1E26" w:rsidRDefault="00500FAE" w:rsidP="00500FAE">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E0D76">
+              <w:t>From</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009E0D76">
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009E0D76">
+              <w:t>to</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009E0D76">
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009E0D76">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00500FAE" w:rsidRPr="00B3392F" w14:paraId="5E1AB4BF" w14:textId="77777777" w:rsidTr="00991362">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2122" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="60E719E0" w14:textId="75ADBAA0" w:rsidR="00500FAE" w:rsidRPr="00BF1E26" w:rsidRDefault="00500FAE" w:rsidP="00500FAE">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B94CE2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Previous</w:t>
+            </w:r>
+            <w:r w:rsidR="00363BA8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B94CE2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Positions:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2794" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CD897E5" w14:textId="77777777" w:rsidR="00500FAE" w:rsidRPr="00BF1E26" w:rsidRDefault="00500FAE" w:rsidP="00500FAE">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2519" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C47E6C9" w14:textId="77777777" w:rsidR="00500FAE" w:rsidRPr="00BF1E26" w:rsidRDefault="00500FAE" w:rsidP="00500FAE">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D6D8882" w14:textId="511C41DF" w:rsidR="00500FAE" w:rsidRPr="00BF1E26" w:rsidRDefault="00500FAE" w:rsidP="00500FAE">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E0D76">
+              <w:t>From</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009E0D76">
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009E0D76">
+              <w:t>to</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009E0D76">
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009E0D76">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00500FAE" w:rsidRPr="00B3392F" w14:paraId="0D2C7722" w14:textId="77777777" w:rsidTr="00991362">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2122" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4194F534" w14:textId="77777777" w:rsidR="00500FAE" w:rsidRPr="00BF1E26" w:rsidRDefault="00500FAE" w:rsidP="00500FAE">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2794" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A8FA25D" w14:textId="77777777" w:rsidR="00500FAE" w:rsidRPr="00BF1E26" w:rsidRDefault="00500FAE" w:rsidP="00500FAE">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2519" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="43546E6D" w14:textId="77777777" w:rsidR="00500FAE" w:rsidRPr="00BF1E26" w:rsidRDefault="00500FAE" w:rsidP="00500FAE">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="191D1E9F" w14:textId="653A231B" w:rsidR="00500FAE" w:rsidRPr="00BF1E26" w:rsidRDefault="00500FAE" w:rsidP="00500FAE">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E0D76">
+              <w:t>From</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009E0D76">
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009E0D76">
+              <w:t>to</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009E0D76">
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009E0D76">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D7711B" w:rsidRPr="00B3392F" w14:paraId="082DF457" w14:textId="77777777" w:rsidTr="00A81D9F">
+        <w:trPr>
+          <w:trHeight w:val="135"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10412" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DE2FDC2" w14:textId="072AEF30" w:rsidR="00D7711B" w:rsidRPr="00E90321" w:rsidRDefault="0023662F" w:rsidP="00611CDF">
+            <w:pPr>
+              <w:pStyle w:val="af0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="27"/>
+              </w:numPr>
+              <w:ind w:leftChars="0" w:left="306" w:hanging="306"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
-                <w:szCs w:val="24"/>
-[...594 lines deleted...]
-            <w:pPr>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E90321">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
-                <w:szCs w:val="24"/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+              <w:t>Areas of Expertise</w:t>
+            </w:r>
+            <w:r w:rsidR="009A19E3" w:rsidRPr="00E90321">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
-                <w:szCs w:val="24"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="008758BF">
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E90321">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
-                <w:szCs w:val="24"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00B3392F">
+              </w:rPr>
+              <w:t>List the disciplines and subfields relevant to your research</w:t>
+            </w:r>
+            <w:r w:rsidR="009A19E3" w:rsidRPr="00E90321">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
-                <w:szCs w:val="24"/>
-[...82 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
-                <w:szCs w:val="24"/>
-[...2 lines deleted...]
-            <w:r>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D7711B" w:rsidRPr="00B3392F" w14:paraId="4280F7A1" w14:textId="77777777" w:rsidTr="009E0D76">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2533" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="660360A1" w14:textId="77777777" w:rsidR="00D7711B" w:rsidRPr="00B3392F" w:rsidRDefault="00D7711B" w:rsidP="00D7711B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B3392F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2490" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A9EF514" w14:textId="77777777" w:rsidR="00D7711B" w:rsidRPr="00B3392F" w:rsidRDefault="00D7711B" w:rsidP="00D7711B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B3392F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2636" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F2CCC05" w14:textId="77777777" w:rsidR="00D7711B" w:rsidRPr="00B3392F" w:rsidRDefault="00D7711B" w:rsidP="00D7711B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B3392F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2753" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="649BA7CB" w14:textId="77777777" w:rsidR="00D7711B" w:rsidRPr="00B3392F" w:rsidRDefault="00D7711B" w:rsidP="00D7711B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B3392F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D7711B" w:rsidRPr="00B3392F" w14:paraId="2A75125F" w14:textId="77777777" w:rsidTr="00293626">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10412" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="68A8B001" w14:textId="40AAF66D" w:rsidR="00D7711B" w:rsidRPr="00611CDF" w:rsidRDefault="0024191D" w:rsidP="00611CDF">
+            <w:pPr>
+              <w:pStyle w:val="af0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="27"/>
+              </w:numPr>
+              <w:ind w:leftChars="0" w:left="306" w:hanging="306"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
-                <w:szCs w:val="24"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="008758BF">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00611CDF">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
-                <w:szCs w:val="24"/>
-[...1 lines deleted...]
-              <w:t>Intellectual property rights and practical effectiveness of research results:</w:t>
+              </w:rPr>
+              <w:t>Research and Development Outputs</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00611CDF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00611CDF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>Include patents, technology transfer, and other relevant outputs</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00611CDF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D7711B" w:rsidRPr="00B3392F" w14:paraId="2570F56A" w14:textId="77777777" w:rsidTr="008758BF">
-[...2 lines deleted...]
-            <w:tcW w:w="695" w:type="dxa"/>
+      <w:tr w:rsidR="00D7711B" w:rsidRPr="00B3392F" w14:paraId="2570F56A" w14:textId="77777777" w:rsidTr="009E0D76">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="696" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="684E9196" w14:textId="77777777" w:rsidR="00D7711B" w:rsidRPr="00B3392F" w:rsidRDefault="00D7711B" w:rsidP="00D7711B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B3392F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2232" w:type="dxa"/>
-[...23 lines deleted...]
-            <w:tcW w:w="7485" w:type="dxa"/>
+            <w:tcW w:w="2154" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="293427D9" w14:textId="110D08BA" w:rsidR="00D7711B" w:rsidRPr="00B3392F" w:rsidRDefault="00775FA3" w:rsidP="003C7898">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00775FA3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Technology / Creative Work Title</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7562" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="50E96914" w14:textId="77777777" w:rsidR="00D7711B" w:rsidRPr="00B3392F" w:rsidRDefault="00D7711B" w:rsidP="00D7711B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D7711B" w:rsidRPr="00B3392F" w14:paraId="7FD1E8CE" w14:textId="77777777" w:rsidTr="008758BF">
-[...2 lines deleted...]
-            <w:tcW w:w="695" w:type="dxa"/>
+      <w:tr w:rsidR="00D7711B" w:rsidRPr="00B3392F" w14:paraId="7FD1E8CE" w14:textId="77777777" w:rsidTr="009E0D76">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="696" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7983B27B" w14:textId="77777777" w:rsidR="00D7711B" w:rsidRPr="00B3392F" w:rsidRDefault="00D7711B" w:rsidP="00D7711B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2232" w:type="dxa"/>
-[...23 lines deleted...]
-            <w:tcW w:w="7485" w:type="dxa"/>
+            <w:tcW w:w="2154" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C6303C1" w14:textId="1482E2F7" w:rsidR="00D7711B" w:rsidRPr="00B3392F" w:rsidRDefault="00F21D9F" w:rsidP="003C7898">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F21D9F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Inventor / Creator</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7562" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0D93F2AF" w14:textId="77777777" w:rsidR="00D7711B" w:rsidRPr="00B3392F" w:rsidRDefault="00D7711B" w:rsidP="00D7711B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D7711B" w:rsidRPr="00B3392F" w14:paraId="1978E7A8" w14:textId="77777777" w:rsidTr="008758BF">
-[...2 lines deleted...]
-            <w:tcW w:w="695" w:type="dxa"/>
+      <w:tr w:rsidR="00D7711B" w:rsidRPr="00B3392F" w14:paraId="1978E7A8" w14:textId="77777777" w:rsidTr="009E0D76">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="696" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="32DD20BF" w14:textId="77777777" w:rsidR="00D7711B" w:rsidRPr="00B3392F" w:rsidRDefault="00D7711B" w:rsidP="00D7711B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2232" w:type="dxa"/>
-[...30 lines deleted...]
-            <w:tcW w:w="7485" w:type="dxa"/>
+            <w:tcW w:w="2154" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="683E073E" w14:textId="5B12A7C6" w:rsidR="00D7711B" w:rsidRPr="00B3392F" w:rsidRDefault="00341ABE" w:rsidP="003C7898">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00341ABE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Patent / Technology Transfer No.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7562" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2EA8B6C8" w14:textId="77777777" w:rsidR="00D7711B" w:rsidRPr="00B3392F" w:rsidRDefault="00D7711B" w:rsidP="00D7711B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D7711B" w:rsidRPr="00B3392F" w14:paraId="3E1079D7" w14:textId="77777777" w:rsidTr="008758BF">
-[...2 lines deleted...]
-            <w:tcW w:w="695" w:type="dxa"/>
+      <w:tr w:rsidR="00D7711B" w:rsidRPr="00B3392F" w14:paraId="3E1079D7" w14:textId="77777777" w:rsidTr="009E0D76">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="696" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4E5BD912" w14:textId="77777777" w:rsidR="00D7711B" w:rsidRPr="00B3392F" w:rsidRDefault="00D7711B" w:rsidP="00D7711B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2232" w:type="dxa"/>
-[...12 lines deleted...]
-            <w:r>
+            <w:tcW w:w="2154" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D29469B" w14:textId="77777777" w:rsidR="00D7711B" w:rsidRDefault="00AC4700" w:rsidP="003C7898">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>Performance:</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="7485" w:type="dxa"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00AC4700">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Technology Description </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34A3547E" w14:textId="7D6461E8" w:rsidR="00614E6A" w:rsidRPr="00AC4700" w:rsidRDefault="008A56C4" w:rsidP="003C7898">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A56C4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="008A56C4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>in</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="008A56C4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Chinese, maximum 100 characters)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7562" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="78ED2E27" w14:textId="77777777" w:rsidR="00D7711B" w:rsidRPr="00B3392F" w:rsidRDefault="00D7711B" w:rsidP="00D7711B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D7711B" w:rsidRPr="00B3392F" w14:paraId="5677024B" w14:textId="77777777" w:rsidTr="008758BF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10412" w:type="dxa"/>
-            <w:gridSpan w:val="12"/>
-[...3 lines deleted...]
-            <w:pPr>
+            <w:gridSpan w:val="13"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="191F07B2" w14:textId="6D1DA6BF" w:rsidR="00D7711B" w:rsidRPr="00E90321" w:rsidRDefault="005A3E63" w:rsidP="00611CDF">
+            <w:pPr>
+              <w:pStyle w:val="af0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="27"/>
+              </w:numPr>
+              <w:ind w:leftChars="0" w:left="306" w:hanging="306"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
-                <w:szCs w:val="24"/>
-[...2 lines deleted...]
-            <w:r>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A3E63">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
-                <w:szCs w:val="24"/>
-[...10 lines deleted...]
-              <w:t>Paper publications:</w:t>
+              </w:rPr>
+              <w:t>List of Publications</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D7711B" w:rsidRPr="00B3392F" w14:paraId="1808D76D" w14:textId="77777777" w:rsidTr="008758BF">
+      <w:tr w:rsidR="00D7711B" w:rsidRPr="00B3392F" w14:paraId="1808D76D" w14:textId="77777777" w:rsidTr="008A56C4">
+        <w:trPr>
+          <w:trHeight w:val="3960"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10412" w:type="dxa"/>
-            <w:gridSpan w:val="12"/>
-[...3 lines deleted...]
-            <w:pPr>
+            <w:gridSpan w:val="13"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="120BD25F" w14:textId="77777777" w:rsidR="00473804" w:rsidRPr="000F1C6D" w:rsidRDefault="00E90B62" w:rsidP="00473804">
+            <w:pPr>
+              <w:pStyle w:val="af0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="28"/>
+              </w:numPr>
+              <w:ind w:leftChars="0" w:left="306" w:hanging="306"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="DFKaiShu-SB-Estd-BF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F1C6D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="DFKaiShu-SB-Estd-BF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">List your academic publications from the past five years. Applicants who gave birth and/or took parental leave during this period may extend the period to seven years, provided that relevant supporting documents are submitted. Publications may include journal articles, scholarly books and book chapters, conference papers, technical reports, and other scholarly works. Arrange the publication categories in the order you consider most important. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37DDCCF8" w14:textId="77777777" w:rsidR="00B40EE3" w:rsidRPr="000F1C6D" w:rsidRDefault="00B40EE3" w:rsidP="00D7711B">
+            <w:pPr>
+              <w:pStyle w:val="af0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="28"/>
+              </w:numPr>
+              <w:ind w:leftChars="0" w:left="306" w:hanging="306"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="DFKaiShu-SB-Estd-BF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F1C6D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="DFKaiShu-SB-Estd-BF"/>
+              </w:rPr>
+              <w:t>Within each category, list publications in chronological order. For each entry, provide the authors’ names in the order shown in the original publication, publication year and month, title, journal name or book publisher, and page range. For papers accepted but not yet published, attach the acceptance letter.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66A9B81B" w14:textId="739A4656" w:rsidR="00D7711B" w:rsidRPr="00473804" w:rsidRDefault="00FB0EEC" w:rsidP="00D7711B">
+            <w:pPr>
+              <w:pStyle w:val="af0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="28"/>
+              </w:numPr>
+              <w:ind w:leftChars="0" w:left="306" w:hanging="306"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="DFKaiShu-SB-Estd-BF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F47A68">
+            <w:r w:rsidRPr="000F1C6D">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="DFKaiShu-SB-Estd-BF"/>
-                <w:sz w:val="22"/>
-[...45 lines deleted...]
-            </w:pPr>
+              </w:rPr>
+              <w:t>Indicate whether the journal is indexed in SCI, EI, SSCI, A&amp;HCI, or another applicable database. If the publication resulted from a government-funded research project, provide the relevant project number at the end of the entry.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="263D2E7E" w14:textId="77777777" w:rsidR="003A48E6" w:rsidRPr="00B3392F" w:rsidRDefault="005E25E6" w:rsidP="00710F39">
-      <w:pPr>
+    <w:p w14:paraId="263D2E7E" w14:textId="06B8FD76" w:rsidR="003A48E6" w:rsidRPr="008F4A54" w:rsidRDefault="005E25E6" w:rsidP="008F4A54">
+      <w:pPr>
+        <w:pStyle w:val="af0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
+        <w:ind w:leftChars="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B3392F">
+      <w:r w:rsidRPr="008F4A54">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:cs="DFKaiShu-SB-Estd-BF"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidR="00F47A68" w:rsidRPr="00F47A68">
+      <w:r w:rsidR="000025FD" w:rsidRPr="0006330B">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
           <w:b/>
           <w:bCs/>
+          <w:w w:val="98"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
+          <w:fitText w:val="9760" w:id="-367869692"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Researcher’s research result statistics and awards in the past five years</w:t>
+        <w:t>Research Output Statistics and Awards Received for the Past Five Year</w:t>
+      </w:r>
+      <w:r w:rsidR="000025FD" w:rsidRPr="0006330B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="63"/>
+          <w:w w:val="98"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+          <w:fitText w:val="9760" w:id="-367869692"/>
+        </w:rPr>
+        <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1980"/>
         <w:gridCol w:w="969"/>
         <w:gridCol w:w="527"/>
         <w:gridCol w:w="1212"/>
         <w:gridCol w:w="525"/>
         <w:gridCol w:w="80"/>
         <w:gridCol w:w="1203"/>
         <w:gridCol w:w="454"/>
         <w:gridCol w:w="1349"/>
         <w:gridCol w:w="381"/>
         <w:gridCol w:w="1732"/>
       </w:tblGrid>
       <w:tr w:rsidR="00F47A68" w:rsidRPr="00B3392F" w14:paraId="43A65428" w14:textId="77777777" w:rsidTr="00F47A68">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2949" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="142D4C9A" w14:textId="77777777" w:rsidR="00F47A68" w:rsidRPr="00BF1E26" w:rsidRDefault="00F47A68" w:rsidP="00F47A68">
+          <w:p w14:paraId="142D4C9A" w14:textId="5A5EF077" w:rsidR="00F47A68" w:rsidRPr="00BF1E26" w:rsidRDefault="003129B0" w:rsidP="00F47A68">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              <w:t>Researcher</w:t>
+            <w:r w:rsidRPr="003129B0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+              <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7463" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="28E06599" w14:textId="77777777" w:rsidR="00F47A68" w:rsidRPr="00B3392F" w:rsidRDefault="00F47A68" w:rsidP="00F47A68">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F47A68" w:rsidRPr="00B3392F" w14:paraId="4B3E5392" w14:textId="77777777" w:rsidTr="00F47A68">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2949" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5EF75780" w14:textId="77777777" w:rsidR="00F47A68" w:rsidRPr="00BF1E26" w:rsidRDefault="00F47A68" w:rsidP="00F47A68">
+          <w:p w14:paraId="5EF75780" w14:textId="0118FF66" w:rsidR="00F47A68" w:rsidRPr="00BF1E26" w:rsidRDefault="008071A0" w:rsidP="00F47A68">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...21 lines deleted...]
-              <w:t xml:space="preserve"> of employment</w:t>
+            <w:r w:rsidRPr="008071A0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+              <w:t>Institution / Department of Employment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7463" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="51E4A297" w14:textId="77777777" w:rsidR="00F47A68" w:rsidRPr="00B3392F" w:rsidRDefault="00F47A68" w:rsidP="00F47A68">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003A48E6" w:rsidRPr="00B3392F" w14:paraId="22FA4246" w14:textId="77777777" w:rsidTr="00F47A68">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10412" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3118E447" w14:textId="77777777" w:rsidR="003A48E6" w:rsidRPr="00B3392F" w:rsidRDefault="00F47A68" w:rsidP="000E3BFD">
+          <w:p w14:paraId="3118E447" w14:textId="487624A7" w:rsidR="003A48E6" w:rsidRPr="00B3392F" w:rsidRDefault="00F47A68" w:rsidP="000E3BFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF1E26">
               <w:rPr>
                 <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>※</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="004F1314" w:rsidRPr="004F1314">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applicants shall fill out the following table according to the information stated in the researcher personal </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> form.</w:t>
+              <w:t>All figures entered in this table must be based on the information provided in the Personal Information Form.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A48E6" w:rsidRPr="00B3392F" w14:paraId="5E1E737B" w14:textId="77777777" w:rsidTr="00F47A68">
+      <w:tr w:rsidR="003A48E6" w:rsidRPr="00112F15" w14:paraId="5E1E737B" w14:textId="77777777" w:rsidTr="00F47A68">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10412" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="75CD4008" w14:textId="1544DB0F" w:rsidR="003A48E6" w:rsidRPr="00B3392F" w:rsidRDefault="00F47A68" w:rsidP="0040177E">
-[...34 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="75CD4008" w14:textId="3CEFC3C9" w:rsidR="003A48E6" w:rsidRPr="00AE3EA4" w:rsidRDefault="00207E70" w:rsidP="00AE3EA4">
+            <w:pPr>
+              <w:pStyle w:val="af0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="30"/>
+              </w:numPr>
+              <w:ind w:leftChars="0" w:left="306" w:hanging="306"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE3EA4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enter the number of research papers published or accepted for publication within the specified five-year period </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E8381E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
                 <w:color w:val="FF0000"/>
-                <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>from January 1, 20</w:t>
-[...4 lines deleted...]
-                <w:bCs/>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="001A7AB0" w:rsidRPr="00E8381E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
                 <w:color w:val="FF0000"/>
-                <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>2</w:t>
-[...4 lines deleted...]
-                <w:bCs/>
+              <w:t xml:space="preserve">from </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E8381E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
                 <w:color w:val="FF0000"/>
-                <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>1</w:t>
-[...4 lines deleted...]
-                <w:bCs/>
+              <w:t>J</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AE3EA4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
                 <w:color w:val="FF0000"/>
-                <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>, to the present day</w:t>
-[...5 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:t>anuary 1, 2021</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C17A07">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="00C17A07" w:rsidRPr="00C17A07">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>to the application date</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C17A07">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A48E6" w:rsidRPr="00B3392F" w14:paraId="1F1C6476" w14:textId="77777777" w:rsidTr="00F47A68">
+      <w:tr w:rsidR="003A48E6" w:rsidRPr="00B3392F" w14:paraId="1F1C6476" w14:textId="77777777" w:rsidTr="0040788F">
         <w:trPr>
-          <w:trHeight w:val="52"/>
+          <w:trHeight w:val="1163"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2949" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:tl2br w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="51412A32" w14:textId="77777777" w:rsidR="003A48E6" w:rsidRPr="00B3392F" w:rsidRDefault="00F47A68" w:rsidP="00F47A68">
+          <w:p w14:paraId="51412A32" w14:textId="3B4EB6DD" w:rsidR="003A48E6" w:rsidRPr="00B3392F" w:rsidRDefault="00274D94" w:rsidP="00F47A68">
             <w:pPr>
               <w:ind w:firstLineChars="400" w:firstLine="961"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00274D94">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Research result</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00BF1E26">
+              <w:t>Research Output</w:t>
+            </w:r>
+            <w:r w:rsidR="00F47A68" w:rsidRPr="00BF1E26">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BF1E26">
+            <w:r w:rsidR="00F47A68" w:rsidRPr="00BF1E26">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidRPr="00BF1E26">
+            <w:r w:rsidR="00F47A68" w:rsidRPr="00BF1E26">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00F47A68">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:br/>
-              <w:t>Author</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+            </w:r>
+            <w:r w:rsidR="00140D2B" w:rsidRPr="00140D2B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>ship</w:t>
+              <w:t>Author Position</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5350" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4BFCAB50" w14:textId="77777777" w:rsidR="003A48E6" w:rsidRPr="00B3392F" w:rsidRDefault="00F47A68" w:rsidP="007F3AA0">
+          <w:p w14:paraId="4BFCAB50" w14:textId="78AE2480" w:rsidR="003A48E6" w:rsidRPr="00812F0A" w:rsidRDefault="005A3E6D" w:rsidP="007F3AA0">
             <w:pPr>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
-                <w:szCs w:val="24"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00BF1E26">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00781AB4">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:bCs/>
-                <w:u w:val="single"/>
-[...50 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+              <w:t>SCI-, SSCI-, and EI-indexed journal articles</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C6D2D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BF1E26">
-[...8 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidR="00A050DC" w:rsidRPr="006430AA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r>
-[...30 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidR="00377279" w:rsidRPr="00377279">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+              <w:t>including the four article types listed under “Article Type Score (C)” in the Research Publication Scoring Instructions: full articles, short-format articles, case reports, and review articles</w:t>
+            </w:r>
+            <w:r w:rsidR="00A050DC" w:rsidRPr="006430AA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2113" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3744EC29" w14:textId="77777777" w:rsidR="00F47A68" w:rsidRPr="00F47A68" w:rsidRDefault="00F47A68" w:rsidP="007F3AA0">
+          <w:p w14:paraId="3CC3050D" w14:textId="77777777" w:rsidR="00353345" w:rsidRPr="00353345" w:rsidRDefault="00353345" w:rsidP="00353345">
             <w:pPr>
               <w:spacing w:line="280" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F47A68">
-[...7 lines deleted...]
-          <w:p w14:paraId="6A24C166" w14:textId="77777777" w:rsidR="003A48E6" w:rsidRPr="00B3392F" w:rsidRDefault="00F47A68" w:rsidP="007F3AA0">
+            <w:r w:rsidRPr="00353345">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Other Academic Journal Articles</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A24C166" w14:textId="20A5A129" w:rsidR="003A48E6" w:rsidRPr="00B3392F" w:rsidRDefault="00353345" w:rsidP="00353345">
             <w:pPr>
               <w:spacing w:line="280" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F47A68">
-[...4 lines deleted...]
-              <w:t>(Journal papers not published in the three types of journals listed on the leftward columns)</w:t>
+            <w:r w:rsidRPr="00353345">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(Journal articles not indexed in SCI, SSCI, or EI)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F47A68" w:rsidRPr="00B3392F" w14:paraId="7706A121" w14:textId="77777777" w:rsidTr="00410C2D">
+      <w:tr w:rsidR="00F47A68" w:rsidRPr="00B3392F" w14:paraId="7706A121" w14:textId="77777777" w:rsidTr="00812F0A">
         <w:trPr>
           <w:trHeight w:val="50"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2949" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:tl2br w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1F46C6C1" w14:textId="77777777" w:rsidR="00F47A68" w:rsidRPr="00B3392F" w:rsidRDefault="00F47A68" w:rsidP="00F47A68">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1739" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:t>SCI paper</w:t>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7943A351" w14:textId="3DD51165" w:rsidR="00F47A68" w:rsidRPr="0034326B" w:rsidRDefault="004835C6" w:rsidP="00812F0A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004835C6">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>SCI Articles</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1808" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:t>SSCI paper</w:t>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="32DD4606" w14:textId="4A412FA5" w:rsidR="00F47A68" w:rsidRPr="0034326B" w:rsidRDefault="00F47A68" w:rsidP="00812F0A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0034326B">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">SSCI </w:t>
+            </w:r>
+            <w:r w:rsidR="004835C6" w:rsidRPr="004835C6">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Articles</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1803" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:t>EI paper</w:t>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DD427B9" w14:textId="0756716C" w:rsidR="00F47A68" w:rsidRPr="0034326B" w:rsidRDefault="00F47A68" w:rsidP="00812F0A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0034326B">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">EI </w:t>
+            </w:r>
+            <w:r w:rsidR="004835C6" w:rsidRPr="004835C6">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Articles</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2113" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7F04D259" w14:textId="77777777" w:rsidR="00F47A68" w:rsidRPr="00B3392F" w:rsidRDefault="00F47A68" w:rsidP="00F47A68">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F47A68" w:rsidRPr="00B3392F" w14:paraId="7A7E0A16" w14:textId="77777777" w:rsidTr="00F47A68">
         <w:trPr>
           <w:trHeight w:val="50"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2949" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5460787B" w14:textId="77777777" w:rsidR="00F47A68" w:rsidRDefault="00F47A68" w:rsidP="00F47A68">
+          <w:p w14:paraId="0ED330D1" w14:textId="77777777" w:rsidR="00891192" w:rsidRDefault="00891192" w:rsidP="00F47A68">
             <w:pPr>
               <w:widowControl/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-          <w:p w14:paraId="13FAEC84" w14:textId="77777777" w:rsidR="00F47A68" w:rsidRPr="00BF1E26" w:rsidRDefault="00F47A68" w:rsidP="00F47A68">
+            <w:r w:rsidRPr="00891192">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+              <w:t xml:space="preserve">First Author — </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="13FAEC84" w14:textId="2091A77D" w:rsidR="00F47A68" w:rsidRPr="00BF1E26" w:rsidRDefault="00891192" w:rsidP="00F47A68">
             <w:pPr>
               <w:widowControl/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              <w:t>first author</w:t>
+            <w:r w:rsidRPr="00891192">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+              <w:t>Number of Articles</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1739" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1C5031A9" w14:textId="77777777" w:rsidR="00F47A68" w:rsidRPr="00B3392F" w:rsidRDefault="00F47A68" w:rsidP="00F47A68">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1808" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
@@ -7698,80 +7359,64 @@
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="68C22122" w14:textId="77777777" w:rsidR="00F47A68" w:rsidRPr="00B3392F" w:rsidRDefault="00F47A68" w:rsidP="00F47A68">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F47A68" w:rsidRPr="00B3392F" w14:paraId="3FF6ADBA" w14:textId="77777777" w:rsidTr="00F47A68">
         <w:trPr>
           <w:trHeight w:val="50"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2949" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5055EE0B" w14:textId="77777777" w:rsidR="00F47A68" w:rsidRDefault="00F47A68" w:rsidP="00F47A68">
+          <w:p w14:paraId="0B9A062C" w14:textId="7FE0C3F2" w:rsidR="00F47A68" w:rsidRPr="00BF1E26" w:rsidRDefault="006848F2" w:rsidP="00F47A68">
             <w:pPr>
               <w:widowControl/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...19 lines deleted...]
-              <w:t>corresponding author (not first author)</w:t>
+            <w:r w:rsidRPr="006848F2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+              <w:t>Corresponding Author Who Is Not the First Author — Number of Articles</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1739" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2EEB8839" w14:textId="77777777" w:rsidR="00F47A68" w:rsidRPr="00B3392F" w:rsidRDefault="00F47A68" w:rsidP="00F47A68">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1808" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
@@ -7807,65 +7452,65 @@
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="65A682D9" w14:textId="77777777" w:rsidR="00F47A68" w:rsidRPr="00B3392F" w:rsidRDefault="00F47A68" w:rsidP="00F47A68">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F47A68" w:rsidRPr="00B3392F" w14:paraId="36F5A6BE" w14:textId="77777777" w:rsidTr="00F47A68">
         <w:trPr>
           <w:trHeight w:val="50"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2949" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="75738BD0" w14:textId="77777777" w:rsidR="00F47A68" w:rsidRPr="00BF1E26" w:rsidRDefault="00F47A68" w:rsidP="00F47A68">
+          <w:p w14:paraId="75738BD0" w14:textId="5A27384F" w:rsidR="00F47A68" w:rsidRPr="00BF1E26" w:rsidRDefault="001839BD" w:rsidP="00F47A68">
             <w:pPr>
               <w:widowControl/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              <w:t>Number of articles: Neither first author nor corresponding author</w:t>
+            <w:r w:rsidRPr="001839BD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+              <w:t>Neither First Author nor Corresponding Author — Number of Articles</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1739" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6CC7A332" w14:textId="77777777" w:rsidR="00F47A68" w:rsidRPr="00B3392F" w:rsidRDefault="00F47A68" w:rsidP="00F47A68">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1808" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
@@ -7901,118 +7546,75 @@
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="727CC099" w14:textId="77777777" w:rsidR="00F47A68" w:rsidRPr="00B3392F" w:rsidRDefault="00F47A68" w:rsidP="00F47A68">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F47A68" w:rsidRPr="00B3392F" w14:paraId="30D8077B" w14:textId="77777777" w:rsidTr="00F47A68">
         <w:trPr>
           <w:trHeight w:val="50"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2949" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="090A95ED" w14:textId="77777777" w:rsidR="00F47A68" w:rsidRPr="00BF1E26" w:rsidRDefault="00F47A68" w:rsidP="00F47A68">
+          <w:p w14:paraId="762662D6" w14:textId="12EF15B0" w:rsidR="00F47A68" w:rsidRPr="00BF1E26" w:rsidRDefault="00DE2217" w:rsidP="00F47A68">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE2217">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-            </w:pPr>
-[...57 lines deleted...]
-              <w:t>)</w:t>
+              <w:t xml:space="preserve">Total Number of Articles </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DE2217">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>(sum of the above three categories)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1739" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="39AA9F5B" w14:textId="77777777" w:rsidR="00F47A68" w:rsidRPr="00B3392F" w:rsidRDefault="00F47A68" w:rsidP="00F47A68">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1808" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
@@ -8048,479 +7650,368 @@
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="217F6F28" w14:textId="77777777" w:rsidR="00F47A68" w:rsidRPr="00B3392F" w:rsidRDefault="00F47A68" w:rsidP="00F47A68">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F47A68" w:rsidRPr="00B3392F" w14:paraId="28B49BD6" w14:textId="77777777" w:rsidTr="00F47A68">
         <w:trPr>
           <w:trHeight w:val="50"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10412" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6AA3CB21" w14:textId="15409329" w:rsidR="00F47A68" w:rsidRPr="00BF1E26" w:rsidRDefault="00F47A68" w:rsidP="007F3AA0">
+          <w:p w14:paraId="6AA3CB21" w14:textId="19FC26B5" w:rsidR="00F47A68" w:rsidRPr="00E90EA7" w:rsidRDefault="004D3337" w:rsidP="00264F50">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="280" w:lineRule="atLeast"/>
-              <w:ind w:leftChars="69" w:left="166" w:rightChars="63" w:right="151" w:firstLineChars="200" w:firstLine="440"/>
-[...62 lines deleted...]
-            <w:r>
+              <w:ind w:leftChars="9" w:left="22" w:rightChars="63" w:right="151"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E90EA7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SCI, SSCI, and EI journal information may be consulted at university libraries or the Science and Technology Policy Research and Information Center, </w:t>
+            </w:r>
+            <w:r w:rsidR="000F5F80">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
-                <w:sz w:val="22"/>
-[...30 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>NSTC</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E90EA7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, or searched online. Use the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E90EA7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
-              </w:rPr>
-[...37 lines deleted...]
-              <w:t>editions.</w:t>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>2024</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E90EA7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> editions of the relevant SCI, SSCI, and EI journal data.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003A48E6" w:rsidRPr="00B3392F" w14:paraId="16AFF683" w14:textId="77777777" w:rsidTr="00F47A68">
         <w:trPr>
           <w:trHeight w:val="50"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10412" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="33CB3B55" w14:textId="4806FC9F" w:rsidR="003A48E6" w:rsidRPr="00B3392F" w:rsidRDefault="00F47A68" w:rsidP="00F47A68">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00BF1E26">
+          <w:p w14:paraId="33CB3B55" w14:textId="76592E16" w:rsidR="003A48E6" w:rsidRPr="00326FBE" w:rsidRDefault="00444917" w:rsidP="00326FBE">
+            <w:pPr>
+              <w:pStyle w:val="af0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="30"/>
+              </w:numPr>
+              <w:ind w:leftChars="0" w:left="306" w:hanging="306"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00444917">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>(</w:t>
-[...33 lines deleted...]
-            <w:r w:rsidRPr="00EE729A">
+              <w:t xml:space="preserve">Enter the number of the following research outputs obtained or published within the specified five-year period </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00444917">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>from January 1, 20</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00087F4B">
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00E8381E" w:rsidRPr="00E8381E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve">from </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00444917">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>2</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              <w:t>January 1, 202</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C17A07">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>1</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00EE729A">
+              <w:t xml:space="preserve">1, </w:t>
+            </w:r>
+            <w:r w:rsidR="00C17A07" w:rsidRPr="00C17A07">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>, to the present day</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00BF1E26">
+              <w:t>to the application date</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C17A07">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F47A68" w:rsidRPr="00B3392F" w14:paraId="63F7FCD9" w14:textId="77777777" w:rsidTr="00F47A68">
         <w:trPr>
           <w:trHeight w:val="225"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7790AFC4" w14:textId="77777777" w:rsidR="00F47A68" w:rsidRPr="00BF1E26" w:rsidRDefault="00F47A68" w:rsidP="00F47A68">
+          <w:p w14:paraId="7790AFC4" w14:textId="4624D9C4" w:rsidR="00F47A68" w:rsidRPr="00686A10" w:rsidRDefault="005023EC" w:rsidP="00261EA4">
             <w:pPr>
               <w:widowControl/>
-              <w:jc w:val="center"/>
-[...12 lines deleted...]
-              <w:t>Result</w:t>
+              <w:spacing w:line="280" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00686A10">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+              <w:t>Research Output Type</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1496" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="04B3EA8B" w14:textId="77777777" w:rsidR="00F47A68" w:rsidRPr="00BF1E26" w:rsidRDefault="00F47A68" w:rsidP="00F47A68">
+          <w:p w14:paraId="04B3EA8B" w14:textId="77777777" w:rsidR="00F47A68" w:rsidRPr="00686A10" w:rsidRDefault="00F47A68" w:rsidP="00261EA4">
             <w:pPr>
               <w:widowControl/>
-              <w:jc w:val="center"/>
-[...4 lines deleted...]
-            <w:r>
+              <w:spacing w:line="280" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00686A10">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Patent</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1737" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="05397F30" w14:textId="77777777" w:rsidR="00F47A68" w:rsidRPr="00BF1E26" w:rsidRDefault="00F47A68" w:rsidP="00F47A68">
+          <w:p w14:paraId="05397F30" w14:textId="77777777" w:rsidR="00F47A68" w:rsidRPr="00686A10" w:rsidRDefault="00F47A68" w:rsidP="00261EA4">
             <w:pPr>
               <w:widowControl/>
-              <w:jc w:val="center"/>
-[...4 lines deleted...]
-            <w:r>
+              <w:spacing w:line="280" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00686A10">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Technology transfer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1737" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="09D0F9C1" w14:textId="77777777" w:rsidR="00F47A68" w:rsidRPr="00BF1E26" w:rsidRDefault="00F47A68" w:rsidP="00F47A68">
+          <w:p w14:paraId="09D0F9C1" w14:textId="77777777" w:rsidR="00F47A68" w:rsidRPr="00686A10" w:rsidRDefault="00F47A68" w:rsidP="00261EA4">
             <w:pPr>
               <w:widowControl/>
-              <w:jc w:val="center"/>
-[...8 lines deleted...]
-                <w:sz w:val="20"/>
+              <w:spacing w:line="280" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00686A10">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Abstracts of </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00686A10">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
-                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>conference</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="00686A10">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00686A10">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
-                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>papers</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1730" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="310A2620" w14:textId="77777777" w:rsidR="00F47A68" w:rsidRPr="00BF1E26" w:rsidRDefault="00F47A68" w:rsidP="00F47A68">
+          <w:p w14:paraId="310A2620" w14:textId="4E3E211C" w:rsidR="00F47A68" w:rsidRPr="00686A10" w:rsidRDefault="004E416E" w:rsidP="00261EA4">
             <w:pPr>
               <w:widowControl/>
-              <w:jc w:val="center"/>
-[...5 lines deleted...]
-            <w:r>
+              <w:spacing w:line="280" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00686A10">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Scholarly Books / Book Chapters</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1732" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D655843" w14:textId="77777777" w:rsidR="00F47A68" w:rsidRPr="00686A10" w:rsidRDefault="00F47A68" w:rsidP="00261EA4">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="280" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00686A10">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
-                <w:sz w:val="20"/>
-[...28 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Others</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000E3BFD" w:rsidRPr="00B3392F" w14:paraId="50FEB1CE" w14:textId="77777777" w:rsidTr="007F3AA0">
         <w:trPr>
           <w:trHeight w:val="456"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3BABEA12" w14:textId="77777777" w:rsidR="000E3BFD" w:rsidRPr="00B3392F" w:rsidRDefault="00F47A68" w:rsidP="007F3AA0">
             <w:pPr>
               <w:spacing w:line="280" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -8597,263 +8088,167 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1732" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="45906EFD" w14:textId="77777777" w:rsidR="000E3BFD" w:rsidRPr="00B3392F" w:rsidRDefault="000E3BFD" w:rsidP="000E3BFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000E3BFD" w:rsidRPr="00B3392F" w14:paraId="2A0F4C37" w14:textId="77777777" w:rsidTr="00F47A68">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10412" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="55F81A21" w14:textId="222580B3" w:rsidR="000E3BFD" w:rsidRPr="00B3392F" w:rsidRDefault="00F47A68" w:rsidP="0040177E">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00BF1E26">
+          <w:p w14:paraId="55F81A21" w14:textId="564A00EB" w:rsidR="000E3BFD" w:rsidRPr="008A2F14" w:rsidRDefault="00305F37" w:rsidP="003F4587">
+            <w:pPr>
+              <w:pStyle w:val="af0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="32"/>
+              </w:numPr>
+              <w:ind w:leftChars="0" w:left="306" w:hanging="306"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305F37">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>(</w:t>
-[...41 lines deleted...]
-            <w:r w:rsidRPr="00EE729A">
+              <w:t xml:space="preserve">List awards received within the specified five-year period </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C17A07">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>from January 1, 20</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00087F4B">
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00E8381E" w:rsidRPr="00E8381E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve">from </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C17A07">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>2</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              <w:t xml:space="preserve">January 1, 2021, </w:t>
+            </w:r>
+            <w:r w:rsidR="00C17A07" w:rsidRPr="00C17A07">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>1</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00EE729A">
+              <w:t>to the application date</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C17A07">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>, to the present day</w:t>
-[...6 lines deleted...]
-              </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F47A68" w:rsidRPr="00B3392F" w14:paraId="6FBF37AB" w14:textId="77777777" w:rsidTr="00F47A68">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5293" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27EBA6DC" w14:textId="77777777" w:rsidR="00F47A68" w:rsidRPr="00BF1E26" w:rsidRDefault="00F47A68" w:rsidP="00F47A68">
+          <w:p w14:paraId="27EBA6DC" w14:textId="77777777" w:rsidR="00F47A68" w:rsidRPr="00F27031" w:rsidRDefault="00F47A68" w:rsidP="00F47A68">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
-                <w:b/>
-[...3 lines deleted...]
-            <w:r>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F27031">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
-                <w:b/>
-                <w:bCs/>
               </w:rPr>
               <w:t>Year</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5119" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="166D0756" w14:textId="77777777" w:rsidR="00F47A68" w:rsidRPr="00BF1E26" w:rsidRDefault="00F47A68" w:rsidP="007F3AA0">
+          <w:p w14:paraId="166D0756" w14:textId="74A2E8A3" w:rsidR="00F47A68" w:rsidRPr="00F27031" w:rsidRDefault="008E1FCD" w:rsidP="007F3AA0">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="280" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
-                <w:b/>
-[...63 lines deleted...]
-              <w:t>)</w:t>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F27031">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+              <w:t>Award Name: Outstanding Research Award, Ta-You Wu Memorial Award, or Other Award (please specify)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003A48E6" w:rsidRPr="00B3392F" w14:paraId="08434F7B" w14:textId="77777777" w:rsidTr="00F47A68">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5293" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="15C79BA0" w14:textId="77777777" w:rsidR="003A48E6" w:rsidRPr="00B3392F" w:rsidRDefault="003A48E6" w:rsidP="000E3BFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5119" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
@@ -8873,1670 +8268,1526 @@
       <w:tr w:rsidR="003A48E6" w:rsidRPr="00B3392F" w14:paraId="45057F7B" w14:textId="77777777" w:rsidTr="00F47A68">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5293" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="055CE6E1" w14:textId="77777777" w:rsidR="003A48E6" w:rsidRPr="00B3392F" w:rsidRDefault="003A48E6" w:rsidP="000E3BFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5119" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5811FC36" w14:textId="77777777" w:rsidR="003A48E6" w:rsidRPr="00B3392F" w:rsidRDefault="003A48E6" w:rsidP="000E3BFD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F20D31" w:rsidRPr="00B3392F" w14:paraId="0FDD7549" w14:textId="77777777" w:rsidTr="00F47A68">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5293" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7430FD9E" w14:textId="77777777" w:rsidR="00F20D31" w:rsidRPr="00B3392F" w:rsidRDefault="00F20D31" w:rsidP="000E3BFD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5119" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="167E8C6A" w14:textId="77777777" w:rsidR="00F20D31" w:rsidRPr="00B3392F" w:rsidRDefault="00F20D31" w:rsidP="000E3BFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7EF85FAE" w14:textId="77777777" w:rsidR="000E3BFD" w:rsidRPr="00B3392F" w:rsidRDefault="000E3BFD" w:rsidP="003A48E6">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="197B99CA" w14:textId="77777777" w:rsidR="00F9516C" w:rsidRPr="00B3392F" w:rsidRDefault="000E3BFD" w:rsidP="00F9516C">
-      <w:pPr>
+    <w:p w14:paraId="197B99CA" w14:textId="7160F69E" w:rsidR="00F9516C" w:rsidRPr="00E248A1" w:rsidRDefault="000E3BFD" w:rsidP="00DB1101">
+      <w:pPr>
+        <w:pStyle w:val="af0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
+        <w:ind w:leftChars="0" w:rightChars="-146" w:right="-350"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B3392F">
+      <w:r w:rsidRPr="00E248A1">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidR="00F47A68">
+      <w:r w:rsidR="00DB1101" w:rsidRPr="00DB1101">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Research Publication Score Summary for the Past Five Years</w:t>
+      </w:r>
+      <w:r w:rsidR="00811218" w:rsidRPr="00B3392F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t>Researcher’s total publication points within the past five years</w:t>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="00811218" w:rsidRPr="00811218">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Form B</w:t>
+      </w:r>
+      <w:r w:rsidR="00811218" w:rsidRPr="00B3392F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>）</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11004" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="615"/>
-        <w:gridCol w:w="1162"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="1059"/>
+        <w:gridCol w:w="1223"/>
+        <w:gridCol w:w="992"/>
+        <w:gridCol w:w="3261"/>
+        <w:gridCol w:w="992"/>
+        <w:gridCol w:w="992"/>
+        <w:gridCol w:w="992"/>
+        <w:gridCol w:w="993"/>
+        <w:gridCol w:w="922"/>
         <w:gridCol w:w="22"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F47A68" w:rsidRPr="00B3392F" w14:paraId="68E214CB" w14:textId="77777777" w:rsidTr="00410C2D">
+      <w:tr w:rsidR="00944F0B" w:rsidRPr="00B3392F" w14:paraId="68E214CB" w14:textId="77777777" w:rsidTr="00944F0B">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1777" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2830" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="35C78C5C" w14:textId="77777777" w:rsidR="00F47A68" w:rsidRPr="00BF1E26" w:rsidRDefault="00F47A68" w:rsidP="00F47A68">
+          <w:p w14:paraId="35C78C5C" w14:textId="3DE7D40A" w:rsidR="00944F0B" w:rsidRPr="00BF1E26" w:rsidRDefault="00944F0B" w:rsidP="00944F0B">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            <w:tcW w:w="9227" w:type="dxa"/>
+            <w:r w:rsidRPr="003129B0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+              <w:t>Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8174" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="4360852E" w14:textId="77777777" w:rsidR="00F47A68" w:rsidRDefault="00F47A68" w:rsidP="00F47A68">
+          <w:p w14:paraId="4360852E" w14:textId="77777777" w:rsidR="00944F0B" w:rsidRDefault="00944F0B" w:rsidP="00944F0B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F47A68" w:rsidRPr="00B3392F" w14:paraId="52D29F8C" w14:textId="77777777" w:rsidTr="00410C2D">
+      <w:tr w:rsidR="00944F0B" w:rsidRPr="00B3392F" w14:paraId="52D29F8C" w14:textId="77777777" w:rsidTr="00944F0B">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1777" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2830" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="44449CD7" w14:textId="77777777" w:rsidR="00F47A68" w:rsidRPr="00BF1E26" w:rsidRDefault="00F47A68" w:rsidP="00F47A68">
+          <w:p w14:paraId="44449CD7" w14:textId="7DC18BE3" w:rsidR="00944F0B" w:rsidRPr="00BF1E26" w:rsidRDefault="00944F0B" w:rsidP="00944F0B">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...21 lines deleted...]
-            <w:tcW w:w="9227" w:type="dxa"/>
+            <w:r w:rsidRPr="008071A0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+              <w:t>Institution / Department of Employment</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8174" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1741CFEE" w14:textId="77777777" w:rsidR="00F47A68" w:rsidRDefault="00F47A68" w:rsidP="00F47A68">
+          <w:p w14:paraId="1741CFEE" w14:textId="77777777" w:rsidR="00944F0B" w:rsidRDefault="00944F0B" w:rsidP="00944F0B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F47A68" w:rsidRPr="00B3392F" w14:paraId="7A62D4E4" w14:textId="77777777" w:rsidTr="00410C2D">
+      <w:tr w:rsidR="00CF385C" w:rsidRPr="00B3392F" w14:paraId="7A62D4E4" w14:textId="77777777" w:rsidTr="006B2AF7">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="22" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="753F9FA3" w14:textId="77777777" w:rsidR="00F47A68" w:rsidRPr="00BF1E26" w:rsidRDefault="00F47A68" w:rsidP="00F47A68">
+          <w:p w14:paraId="753F9FA3" w14:textId="16DF1E10" w:rsidR="00F47A68" w:rsidRPr="00BF1E26" w:rsidRDefault="00D969F2" w:rsidP="00D35561">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            <w:tcW w:w="1162" w:type="dxa"/>
+            <w:r w:rsidRPr="00D969F2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+              <w:t>No.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1223" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="24DC31FE" w14:textId="77777777" w:rsidR="00F47A68" w:rsidRPr="00BF1E26" w:rsidRDefault="00F47A68" w:rsidP="00F47A68">
+          <w:p w14:paraId="24DC31FE" w14:textId="0DFE059D" w:rsidR="00F47A68" w:rsidRPr="00BF1E26" w:rsidRDefault="00D35561" w:rsidP="00D35561">
             <w:pPr>
               <w:widowControl/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:beforeLines="50" w:before="120"/>
-              <w:jc w:val="center"/>
-[...14 lines deleted...]
-                <w:sz w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D35561">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+              <w:t>Research Output Category Code</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A15072">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A15072">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00A15072">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (</w:t>
-[...23 lines deleted...]
-            <w:tcW w:w="4750" w:type="dxa"/>
+              <w:t>(see the category-code table in the scoring instructions)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4253" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2E76A7D4" w14:textId="5587F214" w:rsidR="00F47A68" w:rsidRDefault="00F47A68" w:rsidP="00F47A68">
+          <w:p w14:paraId="2E76A7D4" w14:textId="341A7722" w:rsidR="00F47A68" w:rsidRPr="002D387B" w:rsidRDefault="00F47A68" w:rsidP="00C17A07">
             <w:pPr>
               <w:widowControl/>
               <w:snapToGrid w:val="0"/>
-              <w:ind w:left="547" w:hangingChars="342" w:hanging="547"/>
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:leftChars="-44" w:left="35" w:hangingChars="88" w:hanging="141"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="FF0000"/>
-                <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF1E26">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
-            <w:r>
-[...16 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體"/>
+            <w:r w:rsidR="002D387B" w:rsidRPr="002D387B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Representative Research Outputs Within the Specified Five-Year Period</w:t>
+            </w:r>
+            <w:r w:rsidR="002D387B" w:rsidRPr="002D387B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="002D387B" w:rsidRPr="00C17A07">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:highlight w:val="yellow"/>
-                <w:u w:val="single"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00E8381E" w:rsidRPr="00E8381E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:highlight w:val="yellow"/>
-                <w:u w:val="single"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">from </w:t>
+            </w:r>
+            <w:r w:rsidR="002D387B" w:rsidRPr="00C17A07">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:highlight w:val="yellow"/>
-                <w:u w:val="single"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+              <w:t xml:space="preserve">January 1, 2021, </w:t>
+            </w:r>
+            <w:r w:rsidR="00C17A07" w:rsidRPr="00C17A07">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>to the application date</w:t>
+            </w:r>
+            <w:r w:rsidR="002D387B" w:rsidRPr="00C17A07">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09520504" w14:textId="77777777" w:rsidR="0081088F" w:rsidRPr="006430AA" w:rsidRDefault="0081088F" w:rsidP="007A62E0">
+            <w:pPr>
+              <w:pStyle w:val="af0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="33"/>
+              </w:numPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="0" w:left="380" w:hanging="284"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006430AA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>For journal articles, list all authors in the original published order, article title, journal name, year, volume and issue, and page range.</w:t>
+            </w:r>
+            <w:r w:rsidR="00F47A68" w:rsidRPr="006430AA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46BFB64D" w14:textId="77777777" w:rsidR="007C4168" w:rsidRPr="006430AA" w:rsidRDefault="007C4168" w:rsidP="007A62E0">
+            <w:pPr>
+              <w:pStyle w:val="af0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="33"/>
+              </w:numPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="0" w:left="380" w:hanging="284"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006430AA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>For patents, provide the patent title, inventor(s), patent certificate number, country, and patent term.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1AE51D20" w14:textId="13BF84BA" w:rsidR="007C4168" w:rsidRPr="006430AA" w:rsidRDefault="00A059E5" w:rsidP="007A62E0">
+            <w:pPr>
+              <w:pStyle w:val="af0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="33"/>
+              </w:numPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="0" w:left="380" w:hanging="284"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A059E5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>For technology transfer, provide the technology title, transfer amount, transferee, and year.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34E0D919" w14:textId="36893FDE" w:rsidR="00F47A68" w:rsidRPr="007C4168" w:rsidRDefault="00332285" w:rsidP="007A62E0">
+            <w:pPr>
+              <w:pStyle w:val="af0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="33"/>
+              </w:numPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="0" w:left="380" w:hanging="284"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00332285">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Use the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00332285">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="yellow"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>, to the present day</w:t>
-[...302 lines deleted...]
-            <w:tcW w:w="822" w:type="dxa"/>
+              <w:t>2024</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00332285">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> SCI and SSCI data to determine the journal’s category ranking.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="53BA5A91" w14:textId="526CAA53" w:rsidR="00F47A68" w:rsidRPr="00410C2D" w:rsidRDefault="0008696B" w:rsidP="00F47A68">
+          <w:p w14:paraId="53BA5A91" w14:textId="25C69066" w:rsidR="00F47A68" w:rsidRPr="004C5603" w:rsidRDefault="00D7660C" w:rsidP="00F47A68">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:i/>
+                <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00882F7C">
-[...11 lines deleted...]
-            <w:tcW w:w="822" w:type="dxa"/>
+            <w:r w:rsidRPr="004C5603">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Published </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D1AD9">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>After PhD Graduation</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C5603">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> with a TMU Affiliation </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E14414">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(Yes/No)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="2F315979" w14:textId="77777777" w:rsidR="00F47A68" w:rsidRPr="00BF1E26" w:rsidRDefault="00F47A68" w:rsidP="00F47A68">
+          </w:tcPr>
+          <w:p w14:paraId="2F315979" w14:textId="560A8058" w:rsidR="00F47A68" w:rsidRPr="004C5603" w:rsidRDefault="00FE6C07" w:rsidP="00F47A68">
             <w:pPr>
               <w:widowControl/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
-                <w:sz w:val="22"/>
-[...31 lines deleted...]
-            <w:tcW w:w="876" w:type="dxa"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C5603">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Article Type Score </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E14414">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(C)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="134246E9" w14:textId="77777777" w:rsidR="00F47A68" w:rsidRPr="00BF1E26" w:rsidRDefault="00F47A68" w:rsidP="00F47A68">
+          </w:tcPr>
+          <w:p w14:paraId="14888A48" w14:textId="77777777" w:rsidR="00A228C9" w:rsidRPr="004C5603" w:rsidRDefault="00FE6C07" w:rsidP="00F47A68">
             <w:pPr>
               <w:widowControl/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
-                <w:sz w:val="22"/>
-[...23 lines deleted...]
-            <w:tcW w:w="876" w:type="dxa"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C5603">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Journal Category Score</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="134246E9" w14:textId="43FE7984" w:rsidR="00F47A68" w:rsidRPr="004C5603" w:rsidRDefault="00FE6C07" w:rsidP="00F47A68">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E14414">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (J)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="70A704D9" w14:textId="77777777" w:rsidR="00F47A68" w:rsidRPr="00BF1E26" w:rsidRDefault="00F47A68" w:rsidP="00F47A68">
+          </w:tcPr>
+          <w:p w14:paraId="70A704D9" w14:textId="6520E266" w:rsidR="00F47A68" w:rsidRPr="004C5603" w:rsidRDefault="005B1506" w:rsidP="00F47A68">
             <w:pPr>
               <w:widowControl/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
-                <w:sz w:val="22"/>
-[...23 lines deleted...]
-            <w:tcW w:w="1059" w:type="dxa"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B1506">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Author Position </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="005B1506">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Score </w:t>
+            </w:r>
+            <w:r w:rsidR="006104E9" w:rsidRPr="004C5603">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="006104E9" w:rsidRPr="00E14414">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="006104E9" w:rsidRPr="00E14414">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>A)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="922" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5271FF7A" w14:textId="77777777" w:rsidR="00F47A68" w:rsidRPr="00BF1E26" w:rsidRDefault="00F47A68" w:rsidP="00F47A68">
+          </w:tcPr>
+          <w:p w14:paraId="5271FF7A" w14:textId="64F331C9" w:rsidR="00F47A68" w:rsidRPr="004C5603" w:rsidRDefault="00F34966" w:rsidP="00F47A68">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
-              </w:rPr>
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C5603">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Total Score </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C5603">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidRPr="00BF1E26">
-[...69 lines deleted...]
-              <w:t>A)</w:t>
+            <w:r w:rsidRPr="00E14414">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="006D1D91" w:rsidRPr="006D1D91">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>C × J × A</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E14414">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F9516C" w:rsidRPr="00B3392F" w14:paraId="354A7C1B" w14:textId="77777777" w:rsidTr="00410C2D">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11004" w:type="dxa"/>
-            <w:gridSpan w:val="9"/>
-[...13 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+            <w:gridSpan w:val="10"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C8E2C69" w14:textId="416186AA" w:rsidR="00F9516C" w:rsidRPr="00EA4BE2" w:rsidRDefault="00B02CBC" w:rsidP="00EA4BE2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA4BE2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
-                <w:i/>
+                <w:iCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>P</w:t>
-[...21 lines deleted...]
-              <w:t>time from the most recent to oldest</w:t>
+              <w:t>List journal publications in reverse chronological order, starting with the most recent</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F9516C" w:rsidRPr="00B3392F" w14:paraId="18C50935" w14:textId="77777777" w:rsidTr="00F9516C">
+      <w:tr w:rsidR="006D64A2" w:rsidRPr="00B3392F" w14:paraId="18C50935" w14:textId="77777777" w:rsidTr="006B2AF7">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="22" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0587E7FC" w14:textId="77777777" w:rsidR="00F9516C" w:rsidRPr="00B3392F" w:rsidRDefault="00F9516C" w:rsidP="003C7898">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B3392F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1162" w:type="dxa"/>
+            <w:tcW w:w="1223" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="49DB6FA9" w14:textId="77777777" w:rsidR="00F9516C" w:rsidRPr="00B3392F" w:rsidRDefault="00F9516C" w:rsidP="003C7898">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4750" w:type="dxa"/>
-[...36 lines deleted...]
-            <w:tcW w:w="822" w:type="dxa"/>
+            <w:tcW w:w="4253" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="02577A51" w14:textId="77777777" w:rsidR="00F9516C" w:rsidRPr="00794015" w:rsidRDefault="00F9516C" w:rsidP="009064D1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="70FC39AF" w14:textId="77777777" w:rsidR="00F9516C" w:rsidRDefault="00F9516C" w:rsidP="009064D1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="173DDAA0" w14:textId="53CF6C61" w:rsidR="00F9516C" w:rsidRPr="00794015" w:rsidRDefault="0008696B" w:rsidP="009064D1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00794015">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="001B607A">
+              <w:t>Journal type, IF = _, Ranking in the field</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00794015">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3AF8F3D5" w14:textId="77777777" w:rsidR="00F9516C" w:rsidRPr="00B3392F" w:rsidRDefault="00F9516C" w:rsidP="009064D1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="822" w:type="dxa"/>
+            <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7BAF05B2" w14:textId="77777777" w:rsidR="00F9516C" w:rsidRPr="00B3392F" w:rsidRDefault="00F9516C" w:rsidP="009064D1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="876" w:type="dxa"/>
+            <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="047A7D45" w14:textId="77777777" w:rsidR="00F9516C" w:rsidRPr="00B3392F" w:rsidRDefault="00F9516C" w:rsidP="009064D1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="876" w:type="dxa"/>
+            <w:tcW w:w="993" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6A24806D" w14:textId="77777777" w:rsidR="00F9516C" w:rsidRPr="00B3392F" w:rsidRDefault="00F9516C" w:rsidP="009064D1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1059" w:type="dxa"/>
+            <w:tcW w:w="922" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="155FD6ED" w14:textId="77777777" w:rsidR="00F9516C" w:rsidRPr="00B3392F" w:rsidRDefault="00F9516C" w:rsidP="009064D1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F9516C" w:rsidRPr="00B3392F" w14:paraId="3FCBC3B9" w14:textId="77777777" w:rsidTr="00F9516C">
+      <w:tr w:rsidR="001B607A" w:rsidRPr="00B3392F" w14:paraId="3FCBC3B9" w14:textId="77777777" w:rsidTr="006B2AF7">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="22" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="59FEF831" w14:textId="77777777" w:rsidR="00F9516C" w:rsidRPr="00B3392F" w:rsidRDefault="00F9516C" w:rsidP="003C7898">
+          <w:p w14:paraId="59FEF831" w14:textId="77777777" w:rsidR="001B607A" w:rsidRPr="00B3392F" w:rsidRDefault="001B607A" w:rsidP="001B607A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B3392F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1162" w:type="dxa"/>
-[...105 lines deleted...]
-          <w:p w14:paraId="7D5BA4BC" w14:textId="77777777" w:rsidR="00F9516C" w:rsidRPr="00B3392F" w:rsidRDefault="00F9516C" w:rsidP="009064D1">
+            <w:tcW w:w="1223" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="258443A6" w14:textId="77777777" w:rsidR="001B607A" w:rsidRPr="00B3392F" w:rsidRDefault="001B607A" w:rsidP="001B607A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4253" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="12A2640C" w14:textId="77777777" w:rsidR="001B607A" w:rsidRPr="00794015" w:rsidRDefault="001B607A" w:rsidP="001B607A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7AE4E49E" w14:textId="77777777" w:rsidR="001B607A" w:rsidRDefault="001B607A" w:rsidP="001B607A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="459DBB95" w14:textId="7C2A858D" w:rsidR="001B607A" w:rsidRPr="00794015" w:rsidRDefault="001B607A" w:rsidP="001B607A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00794015">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:t>Journal type, IF = _, Ranking in the field</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00794015">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F321C11" w14:textId="77777777" w:rsidR="001B607A" w:rsidRPr="00B3392F" w:rsidRDefault="001B607A" w:rsidP="001B607A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="506BA951" w14:textId="77777777" w:rsidR="001B607A" w:rsidRPr="00B3392F" w:rsidRDefault="001B607A" w:rsidP="001B607A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D4B6CE7" w14:textId="77777777" w:rsidR="001B607A" w:rsidRPr="00B3392F" w:rsidRDefault="001B607A" w:rsidP="001B607A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="619DCA02" w14:textId="77777777" w:rsidR="001B607A" w:rsidRPr="00B3392F" w:rsidRDefault="001B607A" w:rsidP="001B607A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="922" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D5BA4BC" w14:textId="77777777" w:rsidR="001B607A" w:rsidRPr="00B3392F" w:rsidRDefault="001B607A" w:rsidP="001B607A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F9516C" w:rsidRPr="00B3392F" w14:paraId="26DCED81" w14:textId="77777777" w:rsidTr="00F9516C">
+      <w:tr w:rsidR="001B607A" w:rsidRPr="00B3392F" w14:paraId="26DCED81" w14:textId="77777777" w:rsidTr="006B2AF7">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="22" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="07205AC4" w14:textId="77777777" w:rsidR="00F9516C" w:rsidRPr="00B3392F" w:rsidRDefault="00F9516C" w:rsidP="003C7898">
+          <w:p w14:paraId="07205AC4" w14:textId="77777777" w:rsidR="001B607A" w:rsidRPr="00B3392F" w:rsidRDefault="001B607A" w:rsidP="001B607A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B3392F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1162" w:type="dxa"/>
-[...105 lines deleted...]
-          <w:p w14:paraId="135B0BB5" w14:textId="77777777" w:rsidR="00F9516C" w:rsidRPr="00B3392F" w:rsidRDefault="00F9516C" w:rsidP="009064D1">
+            <w:tcW w:w="1223" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F46BA69" w14:textId="77777777" w:rsidR="001B607A" w:rsidRPr="00B3392F" w:rsidRDefault="001B607A" w:rsidP="001B607A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4253" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E964218" w14:textId="77777777" w:rsidR="001B607A" w:rsidRPr="00794015" w:rsidRDefault="001B607A" w:rsidP="001B607A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="78053345" w14:textId="77777777" w:rsidR="001B607A" w:rsidRPr="00794015" w:rsidRDefault="001B607A" w:rsidP="001B607A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1BCCF718" w14:textId="7A8CDECA" w:rsidR="001B607A" w:rsidRPr="00794015" w:rsidRDefault="001B607A" w:rsidP="001B607A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00794015">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:t>Journal type, IF = _, Ranking in the field</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00794015">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="21300B18" w14:textId="77777777" w:rsidR="001B607A" w:rsidRPr="00B3392F" w:rsidRDefault="001B607A" w:rsidP="001B607A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B26541C" w14:textId="77777777" w:rsidR="001B607A" w:rsidRPr="00B3392F" w:rsidRDefault="001B607A" w:rsidP="001B607A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="18759F73" w14:textId="77777777" w:rsidR="001B607A" w:rsidRPr="00B3392F" w:rsidRDefault="001B607A" w:rsidP="001B607A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7372BA1E" w14:textId="77777777" w:rsidR="001B607A" w:rsidRPr="00B3392F" w:rsidRDefault="001B607A" w:rsidP="001B607A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="922" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="135B0BB5" w14:textId="77777777" w:rsidR="001B607A" w:rsidRPr="00B3392F" w:rsidRDefault="001B607A" w:rsidP="001B607A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F9516C" w:rsidRPr="00B3392F" w14:paraId="57DE788F" w14:textId="77777777" w:rsidTr="00F9516C">
+      <w:tr w:rsidR="00F9516C" w:rsidRPr="00B3392F" w14:paraId="57DE788F" w14:textId="77777777" w:rsidTr="006B2AF7">
+        <w:trPr>
+          <w:trHeight w:val="133"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10060" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="04904409" w14:textId="6C62A482" w:rsidR="00F9516C" w:rsidRPr="00E76512" w:rsidRDefault="00D04F77" w:rsidP="00F9516C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D04F77">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Total Score (sum of all research output scores above)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="944" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D8EBC67" w14:textId="77777777" w:rsidR="00F9516C" w:rsidRPr="00B3392F" w:rsidRDefault="00F9516C" w:rsidP="00F9516C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F9516C" w:rsidRPr="00B3392F" w14:paraId="205BB83B" w14:textId="77777777" w:rsidTr="006B2AF7">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9923" w:type="dxa"/>
-[...22 lines deleted...]
-            <w:tcW w:w="1081" w:type="dxa"/>
+            <w:tcW w:w="10060" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CC3E82F" w14:textId="5358ACA1" w:rsidR="00F9516C" w:rsidRPr="00E76512" w:rsidRDefault="00F712C9" w:rsidP="00F9516C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F712C9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Length of Postdoctoral Service</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="944" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="2D8EBC67" w14:textId="77777777" w:rsidR="00F9516C" w:rsidRPr="00B3392F" w:rsidRDefault="00F9516C" w:rsidP="00F9516C">
+          <w:p w14:paraId="52AF0B92" w14:textId="77777777" w:rsidR="00F9516C" w:rsidRPr="00B3392F" w:rsidRDefault="00F9516C" w:rsidP="00F9516C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F9516C" w:rsidRPr="00B3392F" w14:paraId="205BB83B" w14:textId="77777777" w:rsidTr="00F9516C">
+      <w:tr w:rsidR="00F9516C" w:rsidRPr="00B3392F" w14:paraId="1913C09D" w14:textId="77777777" w:rsidTr="006B2AF7">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9923" w:type="dxa"/>
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00882F7C">
+            <w:tcW w:w="10060" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="79B78141" w14:textId="4724218A" w:rsidR="00F9516C" w:rsidRPr="00E76512" w:rsidRDefault="0008696B" w:rsidP="00F9516C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E76512">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
-                <w:i/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00882F7C">
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>T</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E76512">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
-                <w:i/>
-[...92 lines deleted...]
-                <w:i/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>otal number of publications</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1081" w:type="dxa"/>
+            <w:tcW w:w="944" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="0FE681F1" w14:textId="77777777" w:rsidR="00F9516C" w:rsidRPr="00B3392F" w:rsidRDefault="00F9516C" w:rsidP="00F9516C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="25D0F425" w14:textId="77777777" w:rsidR="009064D1" w:rsidRPr="00410C2D" w:rsidRDefault="00410C2D" w:rsidP="00410C2D">
+    <w:p w14:paraId="168C83D5" w14:textId="77777777" w:rsidR="007827A4" w:rsidRDefault="007827A4" w:rsidP="00410C2D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25D0F425" w14:textId="4C8C2F8F" w:rsidR="009064D1" w:rsidRPr="00410C2D" w:rsidRDefault="00410C2D" w:rsidP="00410C2D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00410C2D">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Description</w:t>
       </w:r>
       <w:r w:rsidR="009064D1" w:rsidRPr="00410C2D">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C32F041" w14:textId="77777777" w:rsidR="00503243" w:rsidRPr="00097F73" w:rsidRDefault="00503243" w:rsidP="00503243">
+    <w:p w14:paraId="5C32F041" w14:textId="09754122" w:rsidR="00503243" w:rsidRPr="00097F73" w:rsidRDefault="00410C2D" w:rsidP="00503243">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00097F73">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>1.</w:t>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t>E</w:t>
       </w:r>
-      <w:r w:rsidR="00410C2D" w:rsidRPr="00097F73">
+      <w:r w:rsidRPr="00097F73">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>xample</w:t>
       </w:r>
       <w:r w:rsidR="009064D1" w:rsidRPr="00097F73">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10638" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -10553,1499 +9804,1479 @@
           <w:tcPr>
             <w:tcW w:w="516" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2937CC06" w14:textId="77777777" w:rsidR="00503243" w:rsidRPr="00410C2D" w:rsidRDefault="00503243" w:rsidP="003C7898">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00410C2D">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10122" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="5C9AD6EC" w14:textId="77777777" w:rsidR="00503243" w:rsidRPr="00410C2D" w:rsidRDefault="00410C2D" w:rsidP="003C7898">
-[...7 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:p w14:paraId="5C9AD6EC" w14:textId="6585E8C1" w:rsidR="00503243" w:rsidRPr="009E34DE" w:rsidRDefault="002B36FB" w:rsidP="003C7898">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B36FB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>A</w:t>
+              <w:t xml:space="preserve">Author 1 (Applicant), </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002B36FB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Author 2, Author 3. Article title. Journal title. Year;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="標楷體"/>
-[...6 lines deleted...]
-              <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
-                <w:b/>
-[...2 lines deleted...]
-              <w:t>（</w:t>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002B36FB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>volume</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
-                <w:b/>
-[...4 lines deleted...]
-            <w:r w:rsidR="00503243" w:rsidRPr="00410C2D">
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002B36FB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>(issue):</w:t>
+            </w:r>
+            <w:r w:rsidR="00B7565D">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
-                <w:b/>
-[...80 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體"/>
+                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...98 lines deleted...]
-              <w:t>)</w:t>
+            <w:r w:rsidRPr="002B36FB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>page range or article number. (Note: Co-first author)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B340648" w14:textId="7A6E4614" w:rsidR="00503243" w:rsidRPr="00410C2D" w:rsidRDefault="003B472A" w:rsidP="003C7898">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003B472A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+              <w:t>(Journal type, IF = _, Ranking in the field)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="54F121E9" w14:textId="77777777" w:rsidR="009064D1" w:rsidRPr="00410C2D" w:rsidRDefault="009064D1" w:rsidP="00410C2D">
+    <w:p w14:paraId="54F121E9" w14:textId="53C8F1CB" w:rsidR="009064D1" w:rsidRDefault="009C1144" w:rsidP="00410C2D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00410C2D">
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>2.</w:t>
+        <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00410C2D" w:rsidRPr="00410C2D">
-[...2 lines deleted...]
-      <w:r w:rsidR="00410C2D" w:rsidRPr="00410C2D">
+      <w:r w:rsidR="00E80CD7" w:rsidRPr="00E80CD7">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>If the form is not enough, please add it yourself</w:t>
+        <w:t>Add rows as needed</w:t>
       </w:r>
-      <w:r w:rsidR="00410C2D">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>.</w:t>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="573AD576" w14:textId="77777777" w:rsidR="00882F7C" w:rsidRDefault="00F47A68" w:rsidP="00882F7C">
-      <w:pPr>
+    <w:p w14:paraId="01B94C91" w14:textId="6CAC30C8" w:rsidR="00187017" w:rsidRPr="00B61C36" w:rsidRDefault="00187017" w:rsidP="00410C2D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:color w:val="FF0000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B61C36">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:color w:val="FF0000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Notes</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD45EA" w:rsidRPr="00B61C36">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:color w:val="FF0000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73C73C65" w14:textId="77777777" w:rsidR="00D62DF1" w:rsidRPr="00B61C36" w:rsidRDefault="00C50B65" w:rsidP="00D62DF1">
+      <w:pPr>
+        <w:pStyle w:val="af0"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="200" w:lineRule="atLeast"/>
+        <w:ind w:leftChars="0" w:left="426" w:rightChars="81" w:right="194" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B61C36">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>For papers accepted but not yet published, attach the acceptance letter or other supporting evidence. For technology transfer, attach the contract. For patents, attach the patent certificate. If claiming equal-contribution authorship points, attach an electronic copy of the section of the paper containing the equal-contribution statement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77E6D5D0" w14:textId="77777777" w:rsidR="00B84990" w:rsidRDefault="00D62DF1" w:rsidP="00B84990">
+      <w:pPr>
+        <w:pStyle w:val="af0"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="200" w:lineRule="atLeast"/>
+        <w:ind w:leftChars="0" w:left="426" w:rightChars="81" w:right="194" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B61C36">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>For applicants from the College of Humanities and Social Sciences, calculate scores using the Taipei Medical University College of Humanities and Social Sciences Faculty Research Publication Scoring Table.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="685A6128" w14:textId="393ABC52" w:rsidR="005030A6" w:rsidRPr="005030A6" w:rsidRDefault="0002555E" w:rsidP="00B84990">
+      <w:pPr>
+        <w:pStyle w:val="af0"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="200" w:lineRule="atLeast"/>
+        <w:ind w:leftChars="0" w:left="426" w:rightChars="81" w:right="194" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B84990">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Incorrect information identified during verification will be corrected. Entries that cannot be verified will not receive points. Applications containing deliberately falsified information will be rejected and referred to the Academic Ethics Review Committee for action according to the seriousness of the case.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CE4AB81" w14:textId="77777777" w:rsidR="005030A6" w:rsidRDefault="005030A6" w:rsidP="005030A6">
+      <w:pPr>
+        <w:pStyle w:val="af0"/>
         <w:widowControl/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="200" w:lineRule="atLeast"/>
-        <w:ind w:leftChars="1" w:left="692" w:rightChars="81" w:right="194" w:hangingChars="345" w:hanging="690"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體" w:cs="新細明體" w:hint="eastAsia"/>
+        <w:ind w:leftChars="0" w:left="426" w:rightChars="81" w:right="194"/>
+        <w:rPr>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="20"/>
-[...164 lines deleted...]
-      </w:r>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="67898BFE" w14:textId="2DC770B0" w:rsidR="00627EE7" w:rsidRPr="00882F7C" w:rsidRDefault="00627EE7" w:rsidP="00882F7C">
-      <w:pPr>
+    <w:p w14:paraId="2EB1FCB4" w14:textId="77777777" w:rsidR="005030A6" w:rsidRDefault="005030A6" w:rsidP="005030A6">
+      <w:pPr>
+        <w:pStyle w:val="af0"/>
         <w:widowControl/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="200" w:lineRule="atLeast"/>
-        <w:ind w:leftChars="1" w:left="692" w:rightChars="81" w:right="194" w:hangingChars="345" w:hanging="690"/>
+        <w:ind w:leftChars="0" w:left="426" w:rightChars="81" w:right="194"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DC69C1F" w14:textId="77777777" w:rsidR="005030A6" w:rsidRDefault="005030A6" w:rsidP="005030A6">
+      <w:pPr>
+        <w:pStyle w:val="af0"/>
+        <w:widowControl/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="200" w:lineRule="atLeast"/>
+        <w:ind w:leftChars="0" w:left="426" w:rightChars="81" w:right="194"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="582CE925" w14:textId="77777777" w:rsidR="005030A6" w:rsidRDefault="005030A6" w:rsidP="005030A6">
+      <w:pPr>
+        <w:pStyle w:val="af0"/>
+        <w:widowControl/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="200" w:lineRule="atLeast"/>
+        <w:ind w:leftChars="0" w:left="426" w:rightChars="81" w:right="194"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65C740EE" w14:textId="77777777" w:rsidR="005030A6" w:rsidRDefault="005030A6" w:rsidP="005030A6">
+      <w:pPr>
+        <w:pStyle w:val="af0"/>
+        <w:widowControl/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="200" w:lineRule="atLeast"/>
+        <w:ind w:leftChars="0" w:left="426" w:rightChars="81" w:right="194"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76432A23" w14:textId="77777777" w:rsidR="005030A6" w:rsidRDefault="005030A6" w:rsidP="005030A6">
+      <w:pPr>
+        <w:pStyle w:val="af0"/>
+        <w:widowControl/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="200" w:lineRule="atLeast"/>
+        <w:ind w:leftChars="0" w:left="426" w:rightChars="81" w:right="194"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BD113FB" w14:textId="77777777" w:rsidR="005030A6" w:rsidRDefault="005030A6" w:rsidP="005030A6">
+      <w:pPr>
+        <w:pStyle w:val="af0"/>
+        <w:widowControl/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="200" w:lineRule="atLeast"/>
+        <w:ind w:leftChars="0" w:left="426" w:rightChars="81" w:right="194"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A587133" w14:textId="77777777" w:rsidR="005030A6" w:rsidRDefault="005030A6" w:rsidP="005030A6">
+      <w:pPr>
+        <w:pStyle w:val="af0"/>
+        <w:widowControl/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="200" w:lineRule="atLeast"/>
+        <w:ind w:leftChars="0" w:left="426" w:rightChars="81" w:right="194"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="547D9992" w14:textId="77777777" w:rsidR="005030A6" w:rsidRDefault="005030A6" w:rsidP="005030A6">
+      <w:pPr>
+        <w:pStyle w:val="af0"/>
+        <w:widowControl/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="200" w:lineRule="atLeast"/>
+        <w:ind w:leftChars="0" w:left="426" w:rightChars="81" w:right="194"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5938F709" w14:textId="77777777" w:rsidR="005030A6" w:rsidRDefault="005030A6" w:rsidP="005030A6">
+      <w:pPr>
+        <w:pStyle w:val="af0"/>
+        <w:widowControl/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="200" w:lineRule="atLeast"/>
+        <w:ind w:leftChars="0" w:left="426" w:rightChars="81" w:right="194"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F8FFD76" w14:textId="77777777" w:rsidR="005030A6" w:rsidRDefault="005030A6" w:rsidP="005030A6">
+      <w:pPr>
+        <w:pStyle w:val="af0"/>
+        <w:widowControl/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="200" w:lineRule="atLeast"/>
+        <w:ind w:leftChars="0" w:left="426" w:rightChars="81" w:right="194"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C05BC4A" w14:textId="77777777" w:rsidR="005030A6" w:rsidRDefault="005030A6" w:rsidP="005030A6">
+      <w:pPr>
+        <w:pStyle w:val="af0"/>
+        <w:widowControl/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="200" w:lineRule="atLeast"/>
+        <w:ind w:leftChars="0" w:left="426" w:rightChars="81" w:right="194"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C01C4D9" w14:textId="77777777" w:rsidR="005030A6" w:rsidRDefault="005030A6" w:rsidP="005030A6">
+      <w:pPr>
+        <w:pStyle w:val="af0"/>
+        <w:widowControl/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="200" w:lineRule="atLeast"/>
+        <w:ind w:leftChars="0" w:left="426" w:rightChars="81" w:right="194"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A42C979" w14:textId="77777777" w:rsidR="005030A6" w:rsidRDefault="005030A6" w:rsidP="005030A6">
+      <w:pPr>
+        <w:pStyle w:val="af0"/>
+        <w:widowControl/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="200" w:lineRule="atLeast"/>
+        <w:ind w:leftChars="0" w:left="426" w:rightChars="81" w:right="194"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00783B53" w14:textId="77777777" w:rsidR="005030A6" w:rsidRDefault="005030A6" w:rsidP="005030A6">
+      <w:pPr>
+        <w:pStyle w:val="af0"/>
+        <w:widowControl/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="200" w:lineRule="atLeast"/>
+        <w:ind w:leftChars="0" w:left="426" w:rightChars="81" w:right="194"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52C79AAE" w14:textId="77777777" w:rsidR="005030A6" w:rsidRDefault="005030A6" w:rsidP="005030A6">
+      <w:pPr>
+        <w:pStyle w:val="af0"/>
+        <w:widowControl/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="200" w:lineRule="atLeast"/>
+        <w:ind w:leftChars="0" w:left="426" w:rightChars="81" w:right="194"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04782D15" w14:textId="77777777" w:rsidR="005030A6" w:rsidRDefault="005030A6" w:rsidP="005030A6">
+      <w:pPr>
+        <w:pStyle w:val="af0"/>
+        <w:widowControl/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="200" w:lineRule="atLeast"/>
+        <w:ind w:leftChars="0" w:left="426" w:rightChars="81" w:right="194"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18078E35" w14:textId="77777777" w:rsidR="005030A6" w:rsidRDefault="005030A6" w:rsidP="005030A6">
+      <w:pPr>
+        <w:pStyle w:val="af0"/>
+        <w:widowControl/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="200" w:lineRule="atLeast"/>
+        <w:ind w:leftChars="0" w:left="426" w:rightChars="81" w:right="194"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69120395" w14:textId="77777777" w:rsidR="005030A6" w:rsidRDefault="005030A6" w:rsidP="005030A6">
+      <w:pPr>
+        <w:pStyle w:val="af0"/>
+        <w:widowControl/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="200" w:lineRule="atLeast"/>
+        <w:ind w:leftChars="0" w:left="426" w:rightChars="81" w:right="194"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A5894DE" w14:textId="77777777" w:rsidR="005030A6" w:rsidRDefault="005030A6" w:rsidP="005030A6">
+      <w:pPr>
+        <w:pStyle w:val="af0"/>
+        <w:widowControl/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="200" w:lineRule="atLeast"/>
+        <w:ind w:leftChars="0" w:left="426" w:rightChars="81" w:right="194"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="721F3E5C" w14:textId="77777777" w:rsidR="005030A6" w:rsidRDefault="005030A6" w:rsidP="005030A6">
+      <w:pPr>
+        <w:pStyle w:val="af0"/>
+        <w:widowControl/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="200" w:lineRule="atLeast"/>
+        <w:ind w:leftChars="0" w:left="426" w:rightChars="81" w:right="194"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5726AB5C" w14:textId="77777777" w:rsidR="005030A6" w:rsidRDefault="005030A6" w:rsidP="005030A6">
+      <w:pPr>
+        <w:pStyle w:val="af0"/>
+        <w:widowControl/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="200" w:lineRule="atLeast"/>
+        <w:ind w:leftChars="0" w:left="426" w:rightChars="81" w:right="194"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77466DDC" w14:textId="77777777" w:rsidR="005030A6" w:rsidRDefault="005030A6" w:rsidP="005030A6">
+      <w:pPr>
+        <w:pStyle w:val="af0"/>
+        <w:widowControl/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="200" w:lineRule="atLeast"/>
+        <w:ind w:leftChars="0" w:left="426" w:rightChars="81" w:right="194"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="469E2739" w14:textId="77777777" w:rsidR="005030A6" w:rsidRDefault="005030A6" w:rsidP="005030A6">
+      <w:pPr>
+        <w:pStyle w:val="af0"/>
+        <w:widowControl/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="200" w:lineRule="atLeast"/>
+        <w:ind w:leftChars="0" w:left="426" w:rightChars="81" w:right="194"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BB12B4C" w14:textId="77777777" w:rsidR="005030A6" w:rsidRDefault="005030A6" w:rsidP="005030A6">
+      <w:pPr>
+        <w:pStyle w:val="af0"/>
+        <w:widowControl/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="200" w:lineRule="atLeast"/>
+        <w:ind w:leftChars="0" w:left="426" w:rightChars="81" w:right="194"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0037E709" w14:textId="77777777" w:rsidR="005030A6" w:rsidRDefault="005030A6" w:rsidP="005030A6">
+      <w:pPr>
+        <w:pStyle w:val="af0"/>
+        <w:widowControl/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="200" w:lineRule="atLeast"/>
+        <w:ind w:leftChars="0" w:left="426" w:rightChars="81" w:right="194"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="517DB4E9" w14:textId="77777777" w:rsidR="005030A6" w:rsidRDefault="005030A6" w:rsidP="005030A6">
+      <w:pPr>
+        <w:pStyle w:val="af0"/>
+        <w:widowControl/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="200" w:lineRule="atLeast"/>
+        <w:ind w:leftChars="0" w:left="426" w:rightChars="81" w:right="194"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28F125AB" w14:textId="77777777" w:rsidR="005030A6" w:rsidRDefault="005030A6" w:rsidP="005030A6">
+      <w:pPr>
+        <w:pStyle w:val="af0"/>
+        <w:widowControl/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="200" w:lineRule="atLeast"/>
+        <w:ind w:leftChars="0" w:left="426" w:rightChars="81" w:right="194"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73BAD436" w14:textId="77777777" w:rsidR="005030A6" w:rsidRDefault="005030A6" w:rsidP="005030A6">
+      <w:pPr>
+        <w:pStyle w:val="af0"/>
+        <w:widowControl/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="200" w:lineRule="atLeast"/>
+        <w:ind w:leftChars="0" w:left="426" w:rightChars="81" w:right="194"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CA4CB55" w14:textId="77777777" w:rsidR="005030A6" w:rsidRDefault="005030A6" w:rsidP="005030A6">
+      <w:pPr>
+        <w:pStyle w:val="af0"/>
+        <w:widowControl/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="200" w:lineRule="atLeast"/>
+        <w:ind w:leftChars="0" w:left="426" w:rightChars="81" w:right="194"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44FB7616" w14:textId="77777777" w:rsidR="005030A6" w:rsidRDefault="005030A6" w:rsidP="005030A6">
+      <w:pPr>
+        <w:pStyle w:val="af0"/>
+        <w:widowControl/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="200" w:lineRule="atLeast"/>
+        <w:ind w:leftChars="0" w:left="426" w:rightChars="81" w:right="194"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E9479DF" w14:textId="77777777" w:rsidR="005030A6" w:rsidRDefault="005030A6" w:rsidP="005030A6">
+      <w:pPr>
+        <w:pStyle w:val="af0"/>
+        <w:widowControl/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="200" w:lineRule="atLeast"/>
+        <w:ind w:leftChars="0" w:left="426" w:rightChars="81" w:right="194"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EF97D82" w14:textId="77777777" w:rsidR="005030A6" w:rsidRDefault="005030A6" w:rsidP="005030A6">
+      <w:pPr>
+        <w:pStyle w:val="af0"/>
+        <w:widowControl/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="200" w:lineRule="atLeast"/>
+        <w:ind w:leftChars="0" w:left="426" w:rightChars="81" w:right="194"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="369E7A9C" w14:textId="77777777" w:rsidR="005030A6" w:rsidRDefault="005030A6" w:rsidP="005030A6">
+      <w:pPr>
+        <w:pStyle w:val="af0"/>
+        <w:widowControl/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="200" w:lineRule="atLeast"/>
+        <w:ind w:leftChars="0" w:left="426" w:rightChars="81" w:right="194"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FCA163F" w14:textId="77777777" w:rsidR="005030A6" w:rsidRDefault="005030A6" w:rsidP="005030A6">
+      <w:pPr>
+        <w:pStyle w:val="af0"/>
+        <w:widowControl/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="200" w:lineRule="atLeast"/>
+        <w:ind w:leftChars="0" w:left="426" w:rightChars="81" w:right="194"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71F06735" w14:textId="77777777" w:rsidR="005030A6" w:rsidRDefault="005030A6" w:rsidP="005030A6">
+      <w:pPr>
+        <w:pStyle w:val="af0"/>
+        <w:widowControl/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="200" w:lineRule="atLeast"/>
+        <w:ind w:leftChars="0" w:left="426" w:rightChars="81" w:right="194"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55F02168" w14:textId="77777777" w:rsidR="005030A6" w:rsidRPr="005030A6" w:rsidRDefault="005030A6" w:rsidP="005030A6">
+      <w:pPr>
+        <w:pStyle w:val="af0"/>
+        <w:widowControl/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="200" w:lineRule="atLeast"/>
+        <w:ind w:leftChars="0" w:left="426" w:rightChars="81" w:right="194"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
-          <w:sz w:val="20"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00882F7C">
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75235150" w14:textId="5F7F4225" w:rsidR="005E25E6" w:rsidRPr="00B84990" w:rsidRDefault="00715795" w:rsidP="005030A6">
+      <w:pPr>
+        <w:pStyle w:val="af0"/>
+        <w:widowControl/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="200" w:lineRule="atLeast"/>
+        <w:ind w:leftChars="-1" w:left="-2" w:rightChars="81" w:right="194" w:firstLine="1"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B84990">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Attachment</w:t>
+      </w:r>
+      <w:r w:rsidR="005225F1">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
-          <w:color w:val="FF0000"/>
-[...2 lines deleted...]
-        <w:t>★</w:t>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidR="00882F7C">
+      <w:r w:rsidRPr="00B84990">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
-          <w:sz w:val="20"/>
-[...1 lines deleted...]
-        <w:t>Note</w:t>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Research Publication Scores for the Past Five Years </w:t>
       </w:r>
-      <w:r w:rsidR="005B1ACA" w:rsidRPr="00882F7C">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00B84990">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>（</w:t>
       </w:r>
-      <w:r w:rsidR="00882F7C">
-[...4 lines deleted...]
-        <w:t>2.</w:t>
+      <w:r w:rsidRPr="00B84990">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Supporting documents</w:t>
       </w:r>
-      <w:r w:rsidR="005B1ACA" w:rsidRPr="00882F7C">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">The point calculation method of the College of Humanities and Social Sciences is based on </w:t>
+      <w:r w:rsidRPr="00B84990">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>）</w:t>
       </w:r>
-      <w:r w:rsidR="00E3298A" w:rsidRPr="00882F7C">
-[...108 lines deleted...]
-        <w:ind w:left="720"/>
+      <w:r w:rsidRPr="00B84990">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="008444BA" w:rsidRPr="00B84990">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidR="008444BA" w:rsidRPr="00B84990">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
-          <w:sz w:val="20"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">points. </w:t>
+          <w:color w:val="000000"/>
+          <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>xample</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="008444BA" w:rsidRPr="00B84990">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
-          <w:sz w:val="20"/>
-[...1 lines deleted...]
-        <w:t>Applications containing i</w:t>
+          <w:color w:val="000000"/>
+          <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>：</w:t>
       </w:r>
-      <w:r>
-[...79 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="857"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="1181"/>
+        <w:gridCol w:w="647"/>
+        <w:gridCol w:w="1021"/>
+        <w:gridCol w:w="4329"/>
+        <w:gridCol w:w="881"/>
+        <w:gridCol w:w="881"/>
+        <w:gridCol w:w="823"/>
+        <w:gridCol w:w="789"/>
+        <w:gridCol w:w="1041"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005E25E6" w:rsidRPr="007258F3" w14:paraId="72211C26" w14:textId="77777777" w:rsidTr="003C7898">
-[...8 lines deleted...]
-              <w:jc w:val="center"/>
+      <w:tr w:rsidR="0023094B" w:rsidRPr="007258F3" w14:paraId="72211C26" w14:textId="77777777" w:rsidTr="0023094B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="579" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="66F36ACA" w14:textId="0B487BEA" w:rsidR="008444BA" w:rsidRPr="00A53699" w:rsidRDefault="008444BA" w:rsidP="00782786">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="987" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2354A39F" w14:textId="346C0330" w:rsidR="008444BA" w:rsidRPr="00A53699" w:rsidRDefault="008444BA" w:rsidP="00782786">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4666" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="073939BE" w14:textId="3C5A1A38" w:rsidR="008444BA" w:rsidRPr="009E34DE" w:rsidRDefault="00C747D8" w:rsidP="001C47F1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B36FB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Author 1 (Applicant), </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002B36FB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Author 2, Author 3. Article title. Journal title. Year;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002B36FB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>volume</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002B36FB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>(issue):</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002B36FB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>page range or article number. (Note: Co-first author)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C4DF035" w14:textId="3968DAAE" w:rsidR="008444BA" w:rsidRPr="007258F3" w:rsidRDefault="008444BA" w:rsidP="001C47F1">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007258F3">
+            <w:r w:rsidRPr="003B472A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+              <w:t>(Journal type, IF = _, Ranking in the field)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="653" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7504D480" w14:textId="6639A715" w:rsidR="008444BA" w:rsidRPr="008444BA" w:rsidRDefault="008444BA" w:rsidP="008444BA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
-                <w:i/>
-[...50 lines deleted...]
-            <w:r w:rsidRPr="007258F3">
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Y</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>es</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="908" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="55593BFE" w14:textId="261B81FF" w:rsidR="008444BA" w:rsidRPr="008444BA" w:rsidRDefault="0023094B" w:rsidP="008444BA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
-                <w:i/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="007258F3">
+                <w:iCs/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="826" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B5F651A" w14:textId="0856DDF8" w:rsidR="008444BA" w:rsidRPr="008444BA" w:rsidRDefault="0023094B" w:rsidP="008444BA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
-                <w:i/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="007258F3">
+                <w:iCs/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="778" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6168211C" w14:textId="078E2DC4" w:rsidR="008444BA" w:rsidRPr="008444BA" w:rsidRDefault="0023094B" w:rsidP="008444BA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
-                <w:i/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="007258F3">
+                <w:iCs/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1015" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="75B66A83" w14:textId="32405503" w:rsidR="008444BA" w:rsidRPr="008444BA" w:rsidRDefault="0023094B" w:rsidP="008444BA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
-                <w:i/>
-[...83 lines deleted...]
-            </w:pPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>60</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E25E6" w:rsidRPr="007258F3" w14:paraId="5AC214F1" w14:textId="77777777" w:rsidTr="003C7898">
-[...7 lines deleted...]
-          <w:p w14:paraId="7B41C1AE" w14:textId="64338FDD" w:rsidR="005E25E6" w:rsidRPr="00410C2D" w:rsidRDefault="005B1ACA" w:rsidP="005E25E6">
+      <w:tr w:rsidR="005E25E6" w:rsidRPr="007258F3" w14:paraId="5AC214F1" w14:textId="77777777" w:rsidTr="008444BA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10412" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="24B0355C" w14:textId="762E54D6" w:rsidR="005E25E6" w:rsidRPr="0086702C" w:rsidRDefault="00390831" w:rsidP="005E25E6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00882F7C">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00390831">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
-              <w:t>P</w:t>
-[...43 lines deleted...]
-                <w:i/>
+              <w:t>Supporting Evidence of the Journal Impact Factor (IF)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5728FEC1" w14:textId="56A7FF53" w:rsidR="005E25E6" w:rsidRPr="00FD075C" w:rsidRDefault="00313B7C" w:rsidP="005E25E6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:iCs/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007258F3">
-[...1 lines deleted...]
-                <w:i/>
+            <w:r>
+              <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4F5AE4AF" wp14:editId="0DED16D8">
-[...1 lines deleted...]
-                  <wp:effectExtent l="0" t="0" r="0" b="635"/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4CA3EBF5" wp14:editId="479FF829">
+                  <wp:extent cx="6486525" cy="1609724"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="1" name="圖片 1"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
-                        <pic:blipFill>
+                        <pic:blipFill rotWithShape="1">
                           <a:blip r:embed="rId13">
+                            <a:clrChange>
+                              <a:clrFrom>
+                                <a:srgbClr val="FFFFFF"/>
+                              </a:clrFrom>
+                              <a:clrTo>
+                                <a:srgbClr val="FFFFFF">
+                                  <a:alpha val="0"/>
+                                </a:srgbClr>
+                              </a:clrTo>
+                            </a:clrChange>
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
+                          <a:srcRect l="1470" t="5094" r="398" b="16641"/>
+                          <a:stretch/>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="6499675" cy="1612987"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                          <a:extLst>
+                            <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                              <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                            </a:ext>
+                          </a:extLst>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005E25E6" w:rsidRPr="00882F7C" w14:paraId="09FA859D" w14:textId="77777777" w:rsidTr="008444BA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10412" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="62AA51CB" w14:textId="55B16518" w:rsidR="005E25E6" w:rsidRPr="00882F7C" w:rsidRDefault="00676D9D" w:rsidP="005E25E6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00676D9D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Copy of the Article</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00676D9D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>’</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00676D9D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>s First Page</w:t>
+            </w:r>
+            <w:r w:rsidR="00597C7B" w:rsidRPr="00B3392F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>【</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00676D9D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Showing the Title, Authors, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004955AB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>Equal-Contribution Authorship</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00676D9D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>, and Publication Date</w:t>
+            </w:r>
+            <w:r w:rsidR="00597C7B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>】</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="678F92AB" w14:textId="4A3AC694" w:rsidR="005E25E6" w:rsidRPr="00D705B2" w:rsidRDefault="00D705B2" w:rsidP="005E25E6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E20D5E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="60A0CDD3" wp14:editId="044F4876">
+                  <wp:extent cx="6437630" cy="3524250"/>
+                  <wp:effectExtent l="0" t="0" r="1270" b="0"/>
+                  <wp:docPr id="2" name="圖片 2"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId14"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="6617970" cy="2056877"/>
+                            <a:ext cx="6458301" cy="3535566"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5728FEC1" w14:textId="77777777" w:rsidR="005E25E6" w:rsidRPr="007258F3" w:rsidRDefault="005E25E6" w:rsidP="005E25E6">
-[...101 lines deleted...]
-          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6AE48331" w14:textId="1FF050FD" w:rsidR="005E25E6" w:rsidRPr="00882F7C" w:rsidRDefault="0074776A" w:rsidP="009064D1">
+    <w:p w14:paraId="6AE48331" w14:textId="1FF050FD" w:rsidR="005E25E6" w:rsidRPr="001F5E53" w:rsidRDefault="0074776A" w:rsidP="009064D1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00882F7C">
+      <w:r w:rsidRPr="001F5E53">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
-      <w:r w:rsidRPr="00882F7C">
+      <w:r w:rsidRPr="001F5E53">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>otes:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B89E09E" w14:textId="4964118A" w:rsidR="005E25E6" w:rsidRPr="00882F7C" w:rsidRDefault="005E25E6" w:rsidP="005E25E6">
-      <w:pPr>
+    <w:p w14:paraId="1018CD26" w14:textId="77777777" w:rsidR="006E0327" w:rsidRPr="001F5E53" w:rsidRDefault="00A2371C" w:rsidP="005E25E6">
+      <w:pPr>
+        <w:pStyle w:val="af0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:ind w:leftChars="0" w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00882F7C">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="001F5E53">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t>1.</w:t>
+        <w:t>Provide supporting documents for every entry listed in Form B.</w:t>
       </w:r>
-      <w:r w:rsidR="004F605E" w:rsidRPr="00882F7C">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+    </w:p>
+    <w:p w14:paraId="3EA92C9C" w14:textId="77777777" w:rsidR="00177679" w:rsidRPr="001F5E53" w:rsidRDefault="006E0327" w:rsidP="005E25E6">
+      <w:pPr>
+        <w:pStyle w:val="af0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:ind w:leftChars="0" w:left="284" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F5E53">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>For papers accepted but not yet published in Form B, attach the acceptance letter or other supporting evidence.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35CE3839" w14:textId="77777777" w:rsidR="00751346" w:rsidRPr="001F5E53" w:rsidRDefault="00177679" w:rsidP="005E25E6">
+      <w:pPr>
+        <w:pStyle w:val="af0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:ind w:leftChars="0" w:left="284" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F5E53">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>For patents listed in Form B, attach the patent certificate.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45D52668" w14:textId="55FCC5D5" w:rsidR="00710F39" w:rsidRPr="001F5E53" w:rsidRDefault="00751346" w:rsidP="00FA72AB">
+      <w:pPr>
+        <w:pStyle w:val="af0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:ind w:leftChars="0" w:left="284" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F5E53">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>For technology transfer listed in Form B, attach the contract.</w:t>
+      </w:r>
+      <w:r w:rsidR="004F605E" w:rsidRPr="001F5E53">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008E3A53" w:rsidRPr="00882F7C">
-[...6 lines deleted...]
-      <w:r w:rsidR="008E3A53" w:rsidRPr="00882F7C">
+    </w:p>
+    <w:p w14:paraId="32D3E865" w14:textId="37A64F97" w:rsidR="00751346" w:rsidRPr="00837ECF" w:rsidRDefault="00445A85" w:rsidP="007B652D">
+      <w:pPr>
+        <w:pStyle w:val="af0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:ind w:leftChars="0" w:left="284" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00837ECF">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t>l documents listed in Form B must be provided.</w:t>
+        <w:t>If claiming equal-contribution authorship points, attach a copy of the section containing the equal-contribution statement.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="537AE3F1" w14:textId="32907E30" w:rsidR="005E25E6" w:rsidRPr="00882F7C" w:rsidRDefault="005E25E6" w:rsidP="005E25E6">
-[...186 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="1D2F3FCC" w14:textId="593133A3" w:rsidR="00710F39" w:rsidRPr="00A6762A" w:rsidRDefault="007C2A9F" w:rsidP="009903B9">
+      <w:pPr>
+        <w:pStyle w:val="af0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
+        <w:ind w:leftChars="0" w:left="709" w:hanging="709"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00882F7C">
-[...10 lines deleted...]
-      <w:r w:rsidRPr="00882F7C">
+      <w:r w:rsidRPr="007C2A9F">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">II. </w:t>
-[...39 lines deleted...]
-        <w:t>approval notification</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>Research project cover page and a copy of the approved budget breakdown</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38AF2AAF" w14:textId="77777777" w:rsidR="00710F39" w:rsidRPr="007258F3" w:rsidRDefault="00710F39" w:rsidP="00710F39">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3305508B" w14:textId="77777777" w:rsidR="00710F39" w:rsidRPr="007258F3" w:rsidRDefault="00710F39" w:rsidP="00710F39">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
@@ -12079,14187 +11310,14114 @@
           <w:i/>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0800597F" w14:textId="77777777" w:rsidR="00710F39" w:rsidRPr="007258F3" w:rsidRDefault="00710F39" w:rsidP="00710F39">
       <w:pPr>
         <w:widowControl/>
         <w:adjustRightInd/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007258F3">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:i/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10760141" w14:textId="7988C4C4" w:rsidR="00710F39" w:rsidRPr="00410C2D" w:rsidRDefault="006C46ED" w:rsidP="00710F39">
-      <w:pPr>
+    <w:p w14:paraId="7EBA6A35" w14:textId="3D7042C9" w:rsidR="003612D5" w:rsidRPr="007D1313" w:rsidRDefault="00706BF8" w:rsidP="00706BF8">
+      <w:pPr>
+        <w:pStyle w:val="af0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
+        <w:ind w:leftChars="0" w:left="709" w:hanging="709"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00882F7C">
-[...10 lines deleted...]
-      <w:r w:rsidRPr="00882F7C">
+      <w:r w:rsidRPr="00706BF8">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">V. Principal investigator’s research proposal (brief version) or project abstract in Chinese </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>Principal Investigator’s research project abstract</w:t>
       </w:r>
-      <w:r w:rsidR="00EE729A">
+      <w:r w:rsidR="003612D5" w:rsidRPr="007D1313">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>or</w:t>
+        <w:t xml:space="preserve"> (Chinese and English)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00882F7C">
+    </w:p>
+    <w:p w14:paraId="508968AA" w14:textId="2564E682" w:rsidR="003612D5" w:rsidRPr="006D1000" w:rsidRDefault="00165523" w:rsidP="003612D5">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> English</w:t>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00165523">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>List keywords and summarize the main points of the research project</w:t>
+      </w:r>
+      <w:r w:rsidR="003612D5" w:rsidRPr="006D1000">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A1AE339" w14:textId="77777777" w:rsidR="00710F39" w:rsidRPr="007258F3" w:rsidRDefault="00710F39" w:rsidP="00710F39">
+    <w:p w14:paraId="428133E0" w14:textId="77777777" w:rsidR="003612D5" w:rsidRPr="006D1000" w:rsidRDefault="003612D5" w:rsidP="003612D5">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D1000">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D1000">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Abstract in Chinese (maximum 500 characters).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10760141" w14:textId="71AFE459" w:rsidR="00710F39" w:rsidRPr="006D1000" w:rsidRDefault="003612D5" w:rsidP="003612D5">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D1000">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D1000">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Abstract in English (maximum 500 words).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A1AE339" w14:textId="77777777" w:rsidR="00710F39" w:rsidRPr="006D1000" w:rsidRDefault="00710F39" w:rsidP="00710F39">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="148BB58F" w14:textId="77777777" w:rsidR="00710F39" w:rsidRPr="007258F3" w:rsidRDefault="00710F39" w:rsidP="00710F39">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="148BB58F" w14:textId="77777777" w:rsidR="00710F39" w:rsidRPr="007258F3" w:rsidRDefault="00710F39" w:rsidP="00710F39">
+    <w:p w14:paraId="4EC0FD19" w14:textId="77777777" w:rsidR="00710F39" w:rsidRPr="007258F3" w:rsidRDefault="00710F39" w:rsidP="00710F39">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4EC0FD19" w14:textId="77777777" w:rsidR="00710F39" w:rsidRPr="007258F3" w:rsidRDefault="00710F39" w:rsidP="00710F39">
+    <w:p w14:paraId="5CBA933A" w14:textId="77777777" w:rsidR="00710F39" w:rsidRPr="007258F3" w:rsidRDefault="00710F39" w:rsidP="00710F39">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5CBA933A" w14:textId="77777777" w:rsidR="00710F39" w:rsidRPr="007258F3" w:rsidRDefault="00710F39" w:rsidP="00710F39">
-[...12 lines deleted...]
-    </w:p>
     <w:p w14:paraId="7CAF0E87" w14:textId="77777777" w:rsidR="00710F39" w:rsidRPr="007258F3" w:rsidRDefault="00710F39">
       <w:pPr>
         <w:widowControl/>
         <w:adjustRightInd/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007258F3">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:i/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62CD57E9" w14:textId="524A3DF0" w:rsidR="00710F39" w:rsidRPr="00410C2D" w:rsidRDefault="005064EA" w:rsidP="00710F39">
-      <w:pPr>
+    <w:p w14:paraId="62CD57E9" w14:textId="491A5A47" w:rsidR="00710F39" w:rsidRPr="00352C2A" w:rsidRDefault="005276D4" w:rsidP="00352C2A">
+      <w:pPr>
+        <w:pStyle w:val="af0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
+        <w:ind w:leftChars="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00882F7C">
+      <w:r w:rsidRPr="005276D4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Detailed Work Plan for the Post-Doctoral Research Fellow</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AB2840C" w14:textId="77777777" w:rsidR="00710F39" w:rsidRPr="007258F3" w:rsidRDefault="00710F39" w:rsidP="00710F39">
+      <w:pPr>
+        <w:widowControl/>
+        <w:adjustRightInd/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D80AA9C" w14:textId="77777777" w:rsidR="00710F39" w:rsidRPr="007258F3" w:rsidRDefault="00710F39" w:rsidP="00710F39">
+      <w:pPr>
+        <w:widowControl/>
+        <w:adjustRightInd/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C1DEC07" w14:textId="77777777" w:rsidR="00710F39" w:rsidRPr="007258F3" w:rsidRDefault="00710F39" w:rsidP="00710F39">
+      <w:pPr>
+        <w:widowControl/>
+        <w:adjustRightInd/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62F49BB6" w14:textId="77777777" w:rsidR="00710F39" w:rsidRPr="007258F3" w:rsidRDefault="00710F39" w:rsidP="00710F39">
+      <w:pPr>
+        <w:widowControl/>
+        <w:adjustRightInd/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007258F3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:i/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D0686C8" w14:textId="7B8A8426" w:rsidR="00710F39" w:rsidRPr="00CA4756" w:rsidRDefault="00452556" w:rsidP="00CA4756">
+      <w:pPr>
+        <w:pStyle w:val="af0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:leftChars="0" w:left="709" w:hanging="709"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00452556">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Doctoral degree certificate</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E6D958C" w14:textId="77777777" w:rsidR="00710F39" w:rsidRPr="007258F3" w:rsidRDefault="00710F39">
+      <w:pPr>
+        <w:widowControl/>
+        <w:adjustRightInd/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D0F1578" w14:textId="77777777" w:rsidR="00710F39" w:rsidRPr="007258F3" w:rsidRDefault="00710F39">
+      <w:pPr>
+        <w:widowControl/>
+        <w:adjustRightInd/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36B76EDE" w14:textId="77777777" w:rsidR="00710F39" w:rsidRPr="007258F3" w:rsidRDefault="00710F39">
+      <w:pPr>
+        <w:widowControl/>
+        <w:adjustRightInd/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3624FF0F" w14:textId="77777777" w:rsidR="00710F39" w:rsidRPr="007258F3" w:rsidRDefault="00710F39">
+      <w:pPr>
+        <w:widowControl/>
+        <w:adjustRightInd/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4459B612" w14:textId="77777777" w:rsidR="00710F39" w:rsidRPr="007258F3" w:rsidRDefault="00710F39">
+      <w:pPr>
+        <w:widowControl/>
+        <w:adjustRightInd/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40AA9F4A" w14:textId="77777777" w:rsidR="00710F39" w:rsidRPr="007258F3" w:rsidRDefault="00710F39">
+      <w:pPr>
+        <w:widowControl/>
+        <w:adjustRightInd/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CADB00C" w14:textId="77777777" w:rsidR="00710F39" w:rsidRPr="007258F3" w:rsidRDefault="00710F39">
+      <w:pPr>
+        <w:widowControl/>
+        <w:adjustRightInd/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007258F3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:i/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E47B837" w14:textId="17F5EDCA" w:rsidR="00710F39" w:rsidRPr="009408D7" w:rsidRDefault="00FE20C5" w:rsidP="009408D7">
+      <w:pPr>
+        <w:pStyle w:val="af0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:leftChars="0" w:left="709" w:hanging="709"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009408D7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Other supporting documents relevant to the review</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE5D95" w:rsidRPr="009408D7">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t>V</w:t>
+        <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidRPr="00882F7C">
+      <w:r w:rsidRPr="009408D7">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>. Outstanding postdoctoral researchers’ concrete work plan</w:t>
+        <w:t>such as patent certificates, technology transfer documentation, and award certificates</w:t>
       </w:r>
-    </w:p>
-[...67 lines deleted...]
-      <w:r w:rsidRPr="00882F7C">
+      <w:r w:rsidR="00FE5D95" w:rsidRPr="009408D7">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...175 lines deleted...]
-        <w:t>s)</w:t>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0072F990" w14:textId="77777777" w:rsidR="00710F39" w:rsidRPr="007258F3" w:rsidRDefault="00710F39" w:rsidP="00710F39">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="55DCCC26" w14:textId="77777777" w:rsidR="00710F39" w:rsidRPr="007258F3" w:rsidRDefault="00710F39" w:rsidP="00710F39">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1290A88C" w14:textId="77777777" w:rsidR="00710F39" w:rsidRPr="007258F3" w:rsidRDefault="00710F39" w:rsidP="00710F39">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="529EC086" w14:textId="77777777" w:rsidR="00AA6FCD" w:rsidRDefault="00AA6FCD" w:rsidP="00503243">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
         </w:rPr>
         <w:sectPr w:rsidR="00AA6FCD" w:rsidSect="00B817E9">
-          <w:footerReference w:type="default" r:id="rId14"/>
+          <w:footerReference w:type="default" r:id="rId15"/>
           <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
           <w:pgMar w:top="1079" w:right="748" w:bottom="1078" w:left="737" w:header="283" w:footer="0" w:gutter="0"/>
           <w:pgNumType w:fmt="numberInDash" w:start="1"/>
           <w:cols w:space="425"/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2F4CC154" w14:textId="77777777" w:rsidR="00435672" w:rsidRDefault="00435672" w:rsidP="00435672">
-[...4 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="1A87F168" w14:textId="17452A9B" w:rsidR="00040BF6" w:rsidRPr="00385EDC" w:rsidRDefault="0033472D" w:rsidP="00040BF6">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
         <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385EDC">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體"/>
+        <w:lastRenderedPageBreak/>
+        <w:t>Research Publication Scoring Instructions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C44F2E1" w14:textId="77777777" w:rsidR="00040BF6" w:rsidRDefault="00040BF6" w:rsidP="00040BF6">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
-          <w:sz w:val="28"/>
+          <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
-          <w:u w:val="single"/>
-[...6 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C26823F" w14:textId="658B7FAE" w:rsidR="00040BF6" w:rsidRPr="00206079" w:rsidRDefault="002903B0" w:rsidP="00040BF6">
+      <w:pPr>
+        <w:pStyle w:val="af0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:leftChars="0" w:left="851" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
-          <w:sz w:val="28"/>
+          <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
-          <w:u w:val="single"/>
-[...5 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002903B0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
           <w:b/>
-          <w:bCs/>
-[...5 lines deleted...]
-        <w:t>illing Instructions</w:t>
+        </w:rPr>
+        <w:t>Research Output Category Codes</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10282" w:type="dxa"/>
-        <w:tblInd w:w="13" w:type="dxa"/>
+        <w:tblW w:w="10206" w:type="dxa"/>
+        <w:tblInd w:w="279" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="505"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2470"/>
+        <w:gridCol w:w="1701"/>
+        <w:gridCol w:w="3685"/>
+        <w:gridCol w:w="1688"/>
+        <w:gridCol w:w="3132"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00435672" w:rsidRPr="003D4602" w14:paraId="032696DC" w14:textId="77777777" w:rsidTr="00396FC1">
-[...40 lines deleted...]
-      <w:tr w:rsidR="00435672" w:rsidRPr="003D4602" w14:paraId="02A78BDB" w14:textId="77777777" w:rsidTr="00396FC1">
+      <w:tr w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w14:paraId="3DE24FB2" w14:textId="77777777" w:rsidTr="00C67891">
         <w:trPr>
           <w:trHeight w:val="330"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="475" w:type="dxa"/>
-[...9 lines deleted...]
-          <w:p w14:paraId="7A762F17" w14:textId="77777777" w:rsidR="00435672" w:rsidRPr="003D4602" w:rsidRDefault="00435672" w:rsidP="00396FC1">
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C5F82ED" w14:textId="22037B52" w:rsidR="00040BF6" w:rsidRPr="004A43E0" w:rsidRDefault="00DC23A9" w:rsidP="00906218">
             <w:pPr>
               <w:widowControl/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
-              </w:rPr>
-[...15 lines deleted...]
-          <w:p w14:paraId="22F975E7" w14:textId="77777777" w:rsidR="00435672" w:rsidRPr="003D4602" w:rsidRDefault="00435672" w:rsidP="00396FC1">
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC23A9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Category Code</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3685" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="572EA858" w14:textId="24CCD7B7" w:rsidR="00040BF6" w:rsidRPr="004A43E0" w:rsidRDefault="00C67891" w:rsidP="00906218">
             <w:pPr>
               <w:widowControl/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
-              </w:rPr>
-[...21 lines deleted...]
-          <w:p w14:paraId="572CE2BA" w14:textId="77777777" w:rsidR="00435672" w:rsidRPr="003D4602" w:rsidRDefault="00435672" w:rsidP="00396FC1">
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C67891">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Research Output</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1688" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="33FD278A" w14:textId="7181DEAB" w:rsidR="00040BF6" w:rsidRPr="004A43E0" w:rsidRDefault="00C67891" w:rsidP="00906218">
             <w:pPr>
               <w:widowControl/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
-              </w:rPr>
-[...27 lines deleted...]
-          <w:p w14:paraId="7002E22B" w14:textId="77777777" w:rsidR="00435672" w:rsidRPr="003D4602" w:rsidRDefault="00435672" w:rsidP="00396FC1">
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC23A9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Category Code</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3132" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="11E29E5F" w14:textId="710CC540" w:rsidR="00040BF6" w:rsidRPr="004A43E0" w:rsidRDefault="00C67891" w:rsidP="00906218">
             <w:pPr>
               <w:widowControl/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
-              </w:rPr>
-[...40 lines deleted...]
-              <w:t>s</w:t>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C67891">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Research Output</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00435672" w:rsidRPr="003D4602" w14:paraId="27C9160A" w14:textId="77777777" w:rsidTr="00396FC1">
+      <w:tr w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w14:paraId="4C736816" w14:textId="77777777" w:rsidTr="00C67891">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="475" w:type="dxa"/>
-[...9 lines deleted...]
-          <w:p w14:paraId="70ACFC77" w14:textId="77777777" w:rsidR="00435672" w:rsidRPr="003D4602" w:rsidRDefault="00435672" w:rsidP="00396FC1">
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E182772" w14:textId="77777777" w:rsidR="00040BF6" w:rsidRPr="004A43E0" w:rsidRDefault="00040BF6" w:rsidP="00906218">
             <w:pPr>
               <w:widowControl/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
-              </w:rPr>
-[...15 lines deleted...]
-          <w:p w14:paraId="375E4C02" w14:textId="77777777" w:rsidR="00435672" w:rsidRPr="003D4602" w:rsidRDefault="00435672" w:rsidP="00396FC1">
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A43E0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3685" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FAE1AB3" w14:textId="169D7C20" w:rsidR="00040BF6" w:rsidRPr="004A43E0" w:rsidRDefault="00040BF6" w:rsidP="00906218">
             <w:pPr>
               <w:widowControl/>
               <w:snapToGrid w:val="0"/>
-              <w:jc w:val="center"/>
-[...18 lines deleted...]
-          <w:p w14:paraId="3796ACFD" w14:textId="77777777" w:rsidR="00435672" w:rsidRPr="003D4602" w:rsidRDefault="00435672" w:rsidP="00396FC1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A43E0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Full Article</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1688" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="05434083" w14:textId="77777777" w:rsidR="00040BF6" w:rsidRPr="004A43E0" w:rsidRDefault="00040BF6" w:rsidP="00906218">
             <w:pPr>
               <w:widowControl/>
               <w:snapToGrid w:val="0"/>
-              <w:rPr>
-[...25 lines deleted...]
-          <w:p w14:paraId="2A772B98" w14:textId="77777777" w:rsidR="00435672" w:rsidRPr="003D4602" w:rsidRDefault="00435672" w:rsidP="00396FC1">
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A43E0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3132" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="000EA242" w14:textId="10FA1B5D" w:rsidR="00040BF6" w:rsidRPr="004A43E0" w:rsidRDefault="00040BF6" w:rsidP="00906218">
             <w:pPr>
               <w:widowControl/>
               <w:snapToGrid w:val="0"/>
-              <w:jc w:val="center"/>
-[...24 lines deleted...]
-          <w:p w14:paraId="38D03D36" w14:textId="77777777" w:rsidR="00435672" w:rsidRPr="003D4602" w:rsidRDefault="00435672" w:rsidP="00396FC1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:spacing w:val="-16"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A43E0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:spacing w:val="-16"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Review Article</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w14:paraId="7E29FF4A" w14:textId="77777777" w:rsidTr="00962B58">
+        <w:trPr>
+          <w:trHeight w:val="792"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="026CF0FC" w14:textId="77777777" w:rsidR="00040BF6" w:rsidRPr="004A43E0" w:rsidRDefault="00040BF6" w:rsidP="00906218">
             <w:pPr>
               <w:widowControl/>
               <w:snapToGrid w:val="0"/>
-              <w:rPr>
-[...6 lines deleted...]
-                <w:spacing w:val="-16"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A43E0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3685" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="28659E42" w14:textId="3CD012D7" w:rsidR="00040BF6" w:rsidRPr="004A43E0" w:rsidRDefault="00ED7739" w:rsidP="00962B58">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="280" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED7739">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Short-format Article </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007772BB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Review Article</w:t>
+              <w:t>(e.g., Letter, Short Report, Note, Communication, Accelerated Publication, or Rapid Publication reporting original research findings)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1688" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D7511FC" w14:textId="77777777" w:rsidR="00040BF6" w:rsidRPr="004A43E0" w:rsidRDefault="00040BF6" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A43E0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3132" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F3FD061" w14:textId="64A1014C" w:rsidR="00040BF6" w:rsidRPr="004A43E0" w:rsidRDefault="00016478" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC7937">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Patent</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00435672" w:rsidRPr="003D4602" w14:paraId="10F664A3" w14:textId="77777777" w:rsidTr="00396FC1">
+      <w:tr w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w14:paraId="6DF74735" w14:textId="77777777" w:rsidTr="00C67891">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="475" w:type="dxa"/>
-[...32 lines deleted...]
-          <w:p w14:paraId="27534C31" w14:textId="77777777" w:rsidR="00435672" w:rsidRPr="003D4602" w:rsidRDefault="00435672" w:rsidP="00396FC1">
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C33A302" w14:textId="77777777" w:rsidR="00040BF6" w:rsidRPr="004A43E0" w:rsidRDefault="00040BF6" w:rsidP="00906218">
             <w:pPr>
               <w:widowControl/>
               <w:snapToGrid w:val="0"/>
-              <w:jc w:val="center"/>
-[...19 lines deleted...]
-          <w:p w14:paraId="419EABEC" w14:textId="77777777" w:rsidR="00435672" w:rsidRPr="003D4602" w:rsidRDefault="00435672" w:rsidP="00396FC1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3685" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="54015792" w14:textId="77777777" w:rsidR="00040BF6" w:rsidRPr="004A43E0" w:rsidRDefault="00040BF6" w:rsidP="00906218">
             <w:pPr>
               <w:widowControl/>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
-                <w:sz w:val="22"/>
-[...192 lines deleted...]
-          <w:p w14:paraId="7F365871" w14:textId="77777777" w:rsidR="00435672" w:rsidRPr="003D4602" w:rsidRDefault="00435672" w:rsidP="00396FC1">
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1688" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="52895FB1" w14:textId="77777777" w:rsidR="00040BF6" w:rsidRPr="004A43E0" w:rsidRDefault="00040BF6" w:rsidP="00906218">
             <w:pPr>
               <w:widowControl/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
-              </w:rPr>
-[...21 lines deleted...]
-          <w:p w14:paraId="62EBF3D7" w14:textId="77777777" w:rsidR="00435672" w:rsidRPr="003D4602" w:rsidRDefault="00435672" w:rsidP="00396FC1">
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A43E0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>06</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3132" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B28F977" w14:textId="3F568D52" w:rsidR="00040BF6" w:rsidRPr="004A43E0" w:rsidRDefault="00016478" w:rsidP="00906218">
             <w:pPr>
               <w:widowControl/>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
-              </w:rPr>
-[...5 lines deleted...]
-              <w:t>Patent</w:t>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC7937">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Technology Transfer</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00435672" w:rsidRPr="003D4602" w14:paraId="0A856FFA" w14:textId="77777777" w:rsidTr="00396FC1">
+      <w:tr w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w14:paraId="668C34BB" w14:textId="77777777" w:rsidTr="00C67891">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="475" w:type="dxa"/>
-[...28 lines deleted...]
-          <w:p w14:paraId="506193D3" w14:textId="77777777" w:rsidR="00435672" w:rsidRPr="003D4602" w:rsidRDefault="00435672" w:rsidP="00396FC1">
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4273BB8F" w14:textId="77777777" w:rsidR="00040BF6" w:rsidRPr="004A43E0" w:rsidRDefault="00040BF6" w:rsidP="00906218">
             <w:pPr>
               <w:widowControl/>
               <w:snapToGrid w:val="0"/>
-            </w:pPr>
-[...14 lines deleted...]
-          <w:p w14:paraId="4A70E7F5" w14:textId="77777777" w:rsidR="00435672" w:rsidRPr="003D4602" w:rsidRDefault="00435672" w:rsidP="00396FC1">
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A43E0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>03</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3685" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CEF27CD" w14:textId="425C0239" w:rsidR="00040BF6" w:rsidRPr="004A43E0" w:rsidRDefault="008C2F9C" w:rsidP="00906218">
             <w:pPr>
               <w:widowControl/>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
-                <w:sz w:val="22"/>
-[...17 lines deleted...]
-          <w:p w14:paraId="687F87D4" w14:textId="77777777" w:rsidR="00435672" w:rsidRPr="003D4602" w:rsidRDefault="00435672" w:rsidP="00396FC1">
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C2F9C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Case Report</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1688" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DD6CEEC" w14:textId="77777777" w:rsidR="00040BF6" w:rsidRPr="004A43E0" w:rsidRDefault="00040BF6" w:rsidP="00906218">
             <w:pPr>
               <w:widowControl/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-[...17 lines deleted...]
-          <w:p w14:paraId="7F8ACA72" w14:textId="77777777" w:rsidR="00435672" w:rsidRPr="003D4602" w:rsidRDefault="00435672" w:rsidP="00396FC1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A43E0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3132" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="24CCF97F" w14:textId="7D0B59ED" w:rsidR="00040BF6" w:rsidRPr="004A43E0" w:rsidRDefault="00EC7937" w:rsidP="00DD16C4">
             <w:pPr>
               <w:widowControl/>
               <w:snapToGrid w:val="0"/>
-              <w:rPr>
-[...150 lines deleted...]
-              <w:t>Patent and technology transfer</w:t>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC7937">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Patent with Technology Transfer</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="732F6D25" w14:textId="77777777" w:rsidR="00435672" w:rsidRDefault="00435672" w:rsidP="00435672">
-[...4 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="236CF806" w14:textId="3E2F3C69" w:rsidR="007E05A3" w:rsidRPr="006679CC" w:rsidRDefault="00901827" w:rsidP="006679CC">
+      <w:pPr>
+        <w:pStyle w:val="af0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:leftChars="0" w:left="851" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00901827">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Research Output Scoring</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="610E6121" w14:textId="5A894C2A" w:rsidR="00040BF6" w:rsidRPr="00453922" w:rsidRDefault="00DE1696" w:rsidP="009F0757">
+      <w:pPr>
+        <w:pStyle w:val="af0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:leftChars="0" w:left="1276" w:hanging="850"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E26BEA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Journal Articles</w:t>
+      </w:r>
+      <w:r w:rsidR="006679CC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E05A3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007E05A3" w:rsidRPr="00D304AC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+        </w:rPr>
+        <w:t>For each article, enter the weighted scores for article type (C), journal classification and ranking (J), and authorship (A). The article’s score is C × J × A.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FB111D1" w14:textId="68FE6DE3" w:rsidR="00040BF6" w:rsidRDefault="0082539E" w:rsidP="00040BF6">
+      <w:pPr>
+        <w:pStyle w:val="af0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:leftChars="0" w:left="1560" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk241851164"/>
+      <w:r w:rsidRPr="0082539E">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
-[...4 lines deleted...]
-      </w:pPr>
+        </w:rPr>
+        <w:t xml:space="preserve">Article Type Score </w:t>
+      </w:r>
+      <w:r w:rsidR="00040BF6" w:rsidRPr="00D21C6F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>(C)</w:t>
+      </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="0"/>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10659" w:type="dxa"/>
-        <w:tblInd w:w="-15" w:type="dxa"/>
+        <w:tblW w:w="9214" w:type="dxa"/>
+        <w:tblInd w:w="1271" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="28"/>
-[...8 lines deleted...]
-        <w:gridCol w:w="637"/>
+        <w:gridCol w:w="709"/>
+        <w:gridCol w:w="6095"/>
+        <w:gridCol w:w="2410"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00435672" w:rsidRPr="003D4602" w14:paraId="74A788D0" w14:textId="77777777" w:rsidTr="00435672">
+      <w:tr w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w14:paraId="76DB97D5" w14:textId="77777777" w:rsidTr="00E55742">
         <w:trPr>
-          <w:gridBefore w:val="1"/>
-[...1 lines deleted...]
-          <w:trHeight w:hRule="exact" w:val="397"/>
+          <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10631" w:type="dxa"/>
-            <w:gridSpan w:val="9"/>
+            <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-[...1 lines deleted...]
-              <w:bottom w:val="nil"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:vAlign w:val="bottom"/>
-[...294 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6EE565B8" w14:textId="77777777" w:rsidR="00435672" w:rsidRPr="003D4602" w:rsidRDefault="00435672" w:rsidP="00396FC1">
+          <w:p w14:paraId="47056F2B" w14:textId="77777777" w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w:rsidRDefault="00040BF6" w:rsidP="00906218">
             <w:pPr>
               <w:widowControl/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:rightChars="-59" w:right="-142"/>
-            </w:pPr>
-[...5 lines deleted...]
-            <w:gridSpan w:val="4"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6095" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="717C26D2" w14:textId="77777777" w:rsidR="00435672" w:rsidRPr="003D4602" w:rsidRDefault="00435672" w:rsidP="00396FC1">
+          <w:p w14:paraId="3686A25B" w14:textId="1F2A2865" w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w:rsidRDefault="00A77654" w:rsidP="00906218">
             <w:pPr>
               <w:widowControl/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:rightChars="-59" w:right="-142" w:firstLineChars="200" w:firstLine="480"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="標楷體"/>
-[...19 lines deleted...]
-            <w:gridSpan w:val="2"/>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A77654">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Article Type</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="42EA448B" w14:textId="77777777" w:rsidR="00435672" w:rsidRPr="003D4602" w:rsidRDefault="00435672" w:rsidP="00396FC1">
+          <w:p w14:paraId="660F5FD0" w14:textId="08804EB8" w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w:rsidRDefault="00CF4CD1" w:rsidP="00906218">
             <w:pPr>
               <w:widowControl/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:rightChars="-59" w:right="-142"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="標楷體"/>
-[...18 lines deleted...]
-              <w:t xml:space="preserve"> (C)</w:t>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF4CD1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Weighted Score </w:t>
+            </w:r>
+            <w:r w:rsidR="00040BF6" w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(C)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00435672" w:rsidRPr="003D4602" w14:paraId="6FE5CB74" w14:textId="77777777" w:rsidTr="00435672">
+      <w:tr w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w14:paraId="3B3D69CD" w14:textId="77777777" w:rsidTr="00E55742">
         <w:trPr>
-          <w:gridBefore w:val="1"/>
-[...2 lines deleted...]
-          <w:wAfter w:w="637" w:type="dxa"/>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="30AF0A85" w14:textId="77777777" w:rsidR="00435672" w:rsidRPr="00FD5B3A" w:rsidRDefault="00435672" w:rsidP="00396FC1">
+          <w:p w14:paraId="615CCE72" w14:textId="77777777" w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w:rsidRDefault="00040BF6" w:rsidP="00906218">
             <w:pPr>
               <w:widowControl/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:rightChars="-59" w:right="-142"/>
-            </w:pPr>
-[...100 lines deleted...]
-            <w:gridSpan w:val="4"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6095" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="6B6607E5" w14:textId="77777777" w:rsidR="00435672" w:rsidRPr="003D4602" w:rsidRDefault="00435672" w:rsidP="00396FC1">
+          <w:p w14:paraId="4068E639" w14:textId="77F79CA2" w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w:rsidRDefault="00040BF6" w:rsidP="00906218">
             <w:pPr>
               <w:widowControl/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:rightChars="-59" w:right="-142"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="標楷體"/>
-[...25 lines deleted...]
-            <w:gridSpan w:val="2"/>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Full Article</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="4449BFD9" w14:textId="77777777" w:rsidR="00435672" w:rsidRPr="003D4602" w:rsidRDefault="00435672" w:rsidP="00396FC1">
+          <w:p w14:paraId="1354E763" w14:textId="64846FBA" w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w:rsidRDefault="00040BF6" w:rsidP="00906218">
             <w:pPr>
               <w:widowControl/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:rightChars="-59" w:right="-142"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...8 lines deleted...]
-              <w:t>2</w:t>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00435672" w:rsidRPr="003D4602" w14:paraId="124D45E5" w14:textId="77777777" w:rsidTr="00435672">
+      <w:tr w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w14:paraId="68C25F8D" w14:textId="77777777" w:rsidTr="00E55742">
         <w:trPr>
-          <w:gridBefore w:val="1"/>
-[...2 lines deleted...]
-          <w:wAfter w:w="637" w:type="dxa"/>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="451E5093" w14:textId="77777777" w:rsidR="00435672" w:rsidRPr="003D4602" w:rsidRDefault="00435672" w:rsidP="00396FC1">
+          <w:p w14:paraId="3E10B716" w14:textId="77777777" w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w:rsidRDefault="00040BF6" w:rsidP="00906218">
             <w:pPr>
               <w:widowControl/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:rightChars="-59" w:right="-142"/>
-            </w:pPr>
-[...5 lines deleted...]
-            <w:gridSpan w:val="4"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6095" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="3705E81A" w14:textId="77777777" w:rsidR="00435672" w:rsidRPr="003D4602" w:rsidRDefault="00435672" w:rsidP="00396FC1">
+          <w:p w14:paraId="224CAA20" w14:textId="48EDDCE1" w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w:rsidRDefault="001F4A2B" w:rsidP="00906218">
             <w:pPr>
               <w:widowControl/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:rightChars="-59" w:right="-142"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="標楷體"/>
-[...13 lines deleted...]
-            <w:gridSpan w:val="2"/>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F4A2B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Short-format Article</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="78A5F8F8" w14:textId="77777777" w:rsidR="00435672" w:rsidRPr="003D4602" w:rsidRDefault="00435672" w:rsidP="00396FC1">
+          <w:p w14:paraId="72274D03" w14:textId="47BF0E95" w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w:rsidRDefault="00040BF6" w:rsidP="00906218">
             <w:pPr>
               <w:widowControl/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:rightChars="-59" w:right="-142"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...8 lines deleted...]
-              <w:t>1</w:t>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00435672" w:rsidRPr="003D4602" w14:paraId="7808B4A8" w14:textId="77777777" w:rsidTr="00435672">
+      <w:tr w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w14:paraId="33FE3067" w14:textId="77777777" w:rsidTr="00E55742">
         <w:trPr>
-          <w:gridBefore w:val="1"/>
-[...2 lines deleted...]
-          <w:wAfter w:w="637" w:type="dxa"/>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="397F2926" w14:textId="77777777" w:rsidR="00435672" w:rsidRPr="003D4602" w:rsidRDefault="00435672" w:rsidP="00396FC1">
+          <w:p w14:paraId="03D8A0FB" w14:textId="77777777" w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w:rsidRDefault="00040BF6" w:rsidP="00906218">
             <w:pPr>
               <w:widowControl/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:rightChars="-59" w:right="-142"/>
-            </w:pPr>
-[...5 lines deleted...]
-            <w:gridSpan w:val="4"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6095" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="28A48138" w14:textId="4E2B0B76" w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w:rsidRDefault="00174312" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:rightChars="-59" w:right="-142"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C2F9C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Case Report</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="49FE187C" w14:textId="079F4612" w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w:rsidRDefault="00040BF6" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:rightChars="-59" w:right="-142"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w14:paraId="34223AF6" w14:textId="77777777" w:rsidTr="00E55742">
+        <w:trPr>
+          <w:trHeight w:val="227"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3993B3B7" w14:textId="77777777" w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w:rsidRDefault="00040BF6" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:rightChars="-59" w:right="-142"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6095" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="5E5A712B" w14:textId="77777777" w:rsidR="00435672" w:rsidRPr="003D4602" w:rsidRDefault="00435672" w:rsidP="00396FC1">
+          <w:p w14:paraId="72623437" w14:textId="7B19E1C1" w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w:rsidRDefault="00840368" w:rsidP="00906218">
             <w:pPr>
               <w:widowControl/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:rightChars="-59" w:right="-142"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="標楷體"/>
-[...12 lines deleted...]
-            <w:tcW w:w="2129" w:type="dxa"/>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00840368">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Review Article (maximum one per year)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C7A1FC9" w14:textId="044FCF26" w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w:rsidRDefault="00040BF6" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:rightChars="-59" w:right="-142"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w14:paraId="185C8477" w14:textId="77777777" w:rsidTr="00366F6E">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="203CBA26" w14:textId="3BEA697C" w:rsidR="00040BF6" w:rsidRPr="003962BF" w:rsidRDefault="004E6F73" w:rsidP="00A47065">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="-62" w:right="-149"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00467EA9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Note</w:t>
+            </w:r>
+            <w:r w:rsidR="00342B1C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00467EA9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00040BF6" w:rsidRPr="003962BF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8505" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="54BE01EB" w14:textId="59F0D44F" w:rsidR="00040BF6" w:rsidRPr="003962BF" w:rsidRDefault="00A4462C" w:rsidP="00BE63DB">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="-59" w:right="-142"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003962BF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Technical reports and registrations of DNA, RNA, or amino acid sequences do not receive points.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w14:paraId="38209EE1" w14:textId="77777777" w:rsidTr="00000D1B">
+        <w:trPr>
+          <w:trHeight w:val="1307"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="305298E1" w14:textId="385A360D" w:rsidR="00040BF6" w:rsidRPr="00AB7633" w:rsidRDefault="004E6F73" w:rsidP="00A47065">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="-59" w:right="-142"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AB7633">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Note </w:t>
+            </w:r>
+            <w:r w:rsidR="00040BF6" w:rsidRPr="00AB7633">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8505" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-          </w:tcPr>
-[...2485 lines deleted...]
-          <w:p w14:paraId="11A7A2B8" w14:textId="77777777" w:rsidR="00435672" w:rsidRPr="003D4602" w:rsidRDefault="00435672" w:rsidP="00396FC1">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BBFCCCC" w14:textId="3CF9F951" w:rsidR="00040BF6" w:rsidRPr="003962BF" w:rsidRDefault="004961BF" w:rsidP="00BE63DB">
             <w:pPr>
               <w:widowControl/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
-              <w:jc w:val="center"/>
-              <w:rPr>
+              <w:ind w:rightChars="11" w:right="26"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FD5B3A">
-[...77 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體"/>
+            <w:r w:rsidRPr="003962BF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-            </w:pPr>
-[...2206 lines deleted...]
-              <w:t xml:space="preserve"> for the research project, are not counted in the aforementioned technology transfer items.</w:t>
+              <w:t>The following do not qualify as the article types listed above: master’s theses; doctoral dissertations; papers or research reports not published in academic journals; popular science articles; articles commenting on the applicant’s own or others’ papers, or responding to comments or questions, without presenting the applicant’s own research data; abstracts for annual meetings or conferences; and scholarly books or book chapters.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6FBFFF8F" w14:textId="77777777" w:rsidR="00435672" w:rsidRPr="003D4602" w:rsidRDefault="00435672" w:rsidP="00435672">
-[...15 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體"/>
+    <w:p w14:paraId="567BDF73" w14:textId="5144D124" w:rsidR="00040BF6" w:rsidRPr="00697845" w:rsidRDefault="006B4264" w:rsidP="00040BF6">
+      <w:pPr>
+        <w:pStyle w:val="af0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:leftChars="0" w:left="1560" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
-          <w:sz w:val="28"/>
+          <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
-          <w:u w:val="single"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B4264">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
-[...5 lines deleted...]
-        <w:t>Form-</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">Journal Classification and Ranking Score </w:t>
       </w:r>
-      <w:r w:rsidRPr="00435672">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+      <w:r w:rsidR="00040BF6" w:rsidRPr="00D21C6F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
-[...109 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        </w:rPr>
+        <w:t>(J)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10827" w:type="dxa"/>
-[...1 lines deleted...]
-        <w:tblLayout w:type="fixed"/>
+        <w:tblW w:w="9214" w:type="dxa"/>
+        <w:tblInd w:w="1271" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="28"/>
-[...7 lines deleted...]
-        <w:gridCol w:w="800"/>
+        <w:gridCol w:w="709"/>
+        <w:gridCol w:w="6237"/>
+        <w:gridCol w:w="2268"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EF2B60" w:rsidRPr="00A12270" w14:paraId="6465DADE" w14:textId="77777777" w:rsidTr="00EF2B60">
+      <w:tr w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w14:paraId="625715B5" w14:textId="77777777" w:rsidTr="00000D1B">
         <w:trPr>
-          <w:gridBefore w:val="1"/>
-[...1 lines deleted...]
-          <w:trHeight w:val="552"/>
+          <w:trHeight w:val="824"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="646" w:type="dxa"/>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="69382414" w14:textId="77777777" w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w:rsidRDefault="00040BF6" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6237" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="29CD0349" w14:textId="27F2E2CF" w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w:rsidRDefault="00040BF6" w:rsidP="003C49DC">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:beforeLines="20" w:before="48" w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2-1.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00266B75" w:rsidRPr="00266B75">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>International SCI- and SSCI-indexed journals</w:t>
+            </w:r>
+            <w:r w:rsidR="00266B75" w:rsidRPr="00566FB4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="003962BF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="001E6116">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00E74CF3" w:rsidRPr="00E74CF3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rank percentage = journal rank ÷ total number of journals in the subject category × 100%. Use the </w:t>
+            </w:r>
+            <w:r w:rsidR="00E74CF3" w:rsidRPr="00DF799D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:highlight w:val="yellow"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>2024</w:t>
+            </w:r>
+            <w:r w:rsidR="00E74CF3" w:rsidRPr="00E74CF3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E74CF3" w:rsidRPr="00E74CF3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Journal Citation Reports (JCR).</w:t>
+            </w:r>
+            <w:r w:rsidR="001E6116">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3903D033" w14:textId="2C27F60A" w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w:rsidRDefault="00E83D53" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF4CD1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Weighted Score</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00040BF6" w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(J)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w14:paraId="44814D9A" w14:textId="77777777" w:rsidTr="00E55742">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="41E8B126" w14:textId="77777777" w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w:rsidRDefault="00040BF6" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6237" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16E0C3F7" w14:textId="77777777" w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w:rsidRDefault="00040BF6" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>IF</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0000546E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>≧</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="47CAA74F" w14:textId="77777777" w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w:rsidRDefault="00040BF6" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>IF</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w14:paraId="6F2815E0" w14:textId="77777777" w:rsidTr="00E55742">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F8AE6DC" w14:textId="77777777" w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w:rsidRDefault="00040BF6" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6237" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EC75E8F" w14:textId="24C7FDCF" w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w:rsidRDefault="00311C9D" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E11D0E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Rank</w:t>
+            </w:r>
+            <w:r w:rsidR="00E11D0E" w:rsidRPr="00E11D0E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ing</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00040BF6" w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>≦</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00040BF6" w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00040BF6" w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>0.00%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="41838F95" w14:textId="1416AC4F" w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w:rsidRDefault="00040BF6" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w14:paraId="67EE3248" w14:textId="77777777" w:rsidTr="00E55742">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FDC2EE7" w14:textId="77777777" w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w:rsidRDefault="00040BF6" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6237" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D004FEC" w14:textId="4021EFD2" w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w:rsidRDefault="00040BF6" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>0.00%&lt;</w:t>
+            </w:r>
+            <w:r w:rsidR="00E11D0E" w:rsidRPr="00E11D0E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E11D0E" w:rsidRPr="00E11D0E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ranking</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>≦</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>20.00%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="40070240" w14:textId="44DD21E6" w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w:rsidRDefault="00040BF6" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w14:paraId="5FCC80E6" w14:textId="77777777" w:rsidTr="00E55742">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="380BD69D" w14:textId="77777777" w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w:rsidRDefault="00040BF6" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6237" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="39351270" w14:textId="28DA0E7F" w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w:rsidRDefault="00040BF6" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>20.00%&lt;</w:t>
+            </w:r>
+            <w:r w:rsidR="00E11D0E" w:rsidRPr="00E11D0E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ranking</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>≦</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>40.00%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="44111E84" w14:textId="726A4E2B" w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w:rsidRDefault="00040BF6" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w14:paraId="2604727C" w14:textId="77777777" w:rsidTr="00E55742">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4379D451" w14:textId="77777777" w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w:rsidRDefault="00040BF6" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6237" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="33D2FC52" w14:textId="55389B92" w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w:rsidRDefault="00040BF6" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>40.00%&lt;</w:t>
+            </w:r>
+            <w:r w:rsidR="00E11D0E" w:rsidRPr="00E11D0E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ranking</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>≦</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>60.00%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4026A7E9" w14:textId="7345AAC0" w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w:rsidRDefault="00040BF6" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w14:paraId="496FDDB1" w14:textId="77777777" w:rsidTr="00E55742">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="13A8B48C" w14:textId="77777777" w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w:rsidRDefault="00040BF6" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6237" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A232CDC" w14:textId="1DD55DBF" w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w:rsidRDefault="00040BF6" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>0.00%&lt;</w:t>
+            </w:r>
+            <w:r w:rsidR="00E11D0E" w:rsidRPr="00E11D0E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ranking</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>≦</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>0.00%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="427CD122" w14:textId="52B46D94" w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w:rsidRDefault="00040BF6" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w14:paraId="29856953" w14:textId="77777777" w:rsidTr="00E55742">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6398AF0F" w14:textId="77777777" w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w:rsidRDefault="00040BF6" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6237" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7380B188" w14:textId="7D9441A1" w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w:rsidRDefault="00E86A09" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E86A09">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Rank &gt; 80.00%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B279B81" w14:textId="6EDC9AE8" w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w:rsidRDefault="00040BF6" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w14:paraId="21816628" w14:textId="77777777" w:rsidTr="00E55742">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E26573C" w14:textId="77777777" w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w:rsidRDefault="00040BF6" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6237" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FEDA0F2" w14:textId="2F9CBC41" w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w:rsidRDefault="00040BF6" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2-2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidR="00092249" w:rsidRPr="00092249">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Domestic SCI-indexed Journals</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A441909" w14:textId="06E33EB2" w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w:rsidRDefault="005718A0" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005718A0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>See Appendix Table 1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w14:paraId="36C3E831" w14:textId="77777777" w:rsidTr="00AF7497">
+        <w:trPr>
+          <w:trHeight w:val="602"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C38D7FB" w14:textId="77777777" w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w:rsidRDefault="00040BF6" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6237" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BC2B504" w14:textId="2522AAAD" w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w:rsidRDefault="00040BF6" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3. </w:t>
+            </w:r>
+            <w:r w:rsidR="00215C1B" w:rsidRPr="00215C1B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>EI-indexed Journals</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="67A7259B" w14:textId="530A9014" w:rsidR="00040BF6" w:rsidRPr="00236A7D" w:rsidRDefault="001E6116" w:rsidP="00236A7D">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:rightChars="-130" w:right="-312"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00086607" w:rsidRPr="00236A7D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Use the journals indexed in the </w:t>
+            </w:r>
+            <w:r w:rsidR="00086607" w:rsidRPr="00DF799D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:highlight w:val="yellow"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>2024</w:t>
+            </w:r>
+            <w:r w:rsidR="00E74CF3" w:rsidRPr="00E74CF3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00086607" w:rsidRPr="00236A7D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>edition of Publications in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="125A8C45" w14:textId="5292ACAE" w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w:rsidRDefault="00040BF6" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w14:paraId="58B7F54C" w14:textId="77777777" w:rsidTr="00AF7497">
+        <w:trPr>
+          <w:trHeight w:val="636"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="14AF7153" w14:textId="77777777" w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w:rsidRDefault="00040BF6" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6237" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="299B489B" w14:textId="245793F6" w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w:rsidRDefault="00040BF6" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D76F0C" w:rsidRPr="00D76F0C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Other Domestic or International Scholarly Journals Not Indexed in SCI, SSCI, or EI</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="453D38C7" w14:textId="5FF77E07" w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w:rsidRDefault="00040BF6" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>0.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="244A37A2" w14:textId="159AE48F" w:rsidR="00040BF6" w:rsidRPr="00AD15C8" w:rsidRDefault="0076179C" w:rsidP="00040BF6">
+      <w:pPr>
+        <w:pStyle w:val="af0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:leftChars="0" w:left="1560" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0076179C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Authorship Score</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0076179C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00040BF6" w:rsidRPr="00D21C6F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>(A)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9214" w:type="dxa"/>
+        <w:tblInd w:w="1271" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="28" w:type="dxa"/>
+          <w:right w:w="28" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2151"/>
+        <w:gridCol w:w="4653"/>
+        <w:gridCol w:w="2410"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w14:paraId="3D12C965" w14:textId="77777777" w:rsidTr="00906218">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="329"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6804" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="54A81F1C" w14:textId="77777777" w:rsidR="00EF2B60" w:rsidRPr="00A12270" w:rsidRDefault="00EF2B60" w:rsidP="00EF2B60">
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E44FF38" w14:textId="365253EF" w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w:rsidRDefault="00A85326" w:rsidP="00906218">
             <w:pPr>
               <w:widowControl/>
-              <w:spacing w:beforeLines="10" w:before="24"/>
-[...11 lines deleted...]
-            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:firstLineChars="350" w:firstLine="840"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A85326">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Author Position</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="47FFD81E" w14:textId="76112731" w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w:rsidRDefault="00F75FEA" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F75FEA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Weighted Score </w:t>
+            </w:r>
+            <w:r w:rsidR="00040BF6" w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(A)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w14:paraId="5F2F436B" w14:textId="77777777" w:rsidTr="00906218">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="329"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6804" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="14C50102" w14:textId="2103DB5B" w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w:rsidRDefault="00040BF6" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidR="005B7E8B" w:rsidRPr="005B7E8B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>First Author or Corresponding Author</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="64C470FB" w14:textId="34AAC52F" w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w:rsidRDefault="00040BF6" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w14:paraId="5C826B90" w14:textId="77777777" w:rsidTr="00906218">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="329"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6804" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="333A51D7" w14:textId="401F8B8E" w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w:rsidRDefault="00040BF6" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidR="00B278AD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidR="00B278AD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>econd</w:t>
+            </w:r>
+            <w:r w:rsidR="00B278AD" w:rsidRPr="005B7E8B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Author</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F626325" w14:textId="165B7278" w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w:rsidRDefault="00040BF6" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w14:paraId="0CF93260" w14:textId="77777777" w:rsidTr="00906218">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="329"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6804" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="12656D73" w14:textId="4D700184" w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w:rsidRDefault="00040BF6" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidR="004850BE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Third</w:t>
+            </w:r>
+            <w:r w:rsidR="004850BE" w:rsidRPr="005B7E8B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Author</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="58248B19" w14:textId="4D4329A1" w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w:rsidRDefault="00040BF6" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w14:paraId="0579AACA" w14:textId="77777777" w:rsidTr="00906218">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="329"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6804" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F0E3CC1" w14:textId="5F38811F" w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w:rsidRDefault="00040BF6" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidR="002A6A09" w:rsidRPr="002A6A09">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Fourth Author or Later</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="703D9492" w14:textId="24A0DCA2" w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w:rsidRDefault="00040BF6" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>0.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w14:paraId="5408BAC9" w14:textId="77777777" w:rsidTr="00906218">
+        <w:trPr>
+          <w:trHeight w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2151" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="50F58C55" w14:textId="541A884F" w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w:rsidRDefault="00B278AD" w:rsidP="00AD7095">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B278AD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Equal-Contribution Authorship</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="77157EB4" w14:textId="0DEEFDFF" w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w:rsidRDefault="009065B2" w:rsidP="00AD7095">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:beforeLines="30" w:before="72" w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009065B2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>If claiming equal-contribution authorship points, attach a copy of the section of the paper containing the equal-contribution statement.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7063" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EAAB9D4" w14:textId="14B76D98" w:rsidR="00040BF6" w:rsidRPr="00A20A5C" w:rsidRDefault="00F10102" w:rsidP="00040BF6">
+            <w:pPr>
+              <w:pStyle w:val="af0"/>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="22"/>
+                <w:numId w:val="41"/>
               </w:numPr>
-              <w:adjustRightInd/>
-[...338 lines deleted...]
-            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:leftChars="0" w:left="235" w:rightChars="86" w:right="206" w:hanging="235"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F10102">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If two authors contributed equally, each receives 90% of the authorship score for the shared author position. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F639B3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">For articles published in journals with IF ≥ </w:t>
+            </w:r>
+            <w:r w:rsidR="00F71542" w:rsidRPr="00F71542">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>6 or a rank percentage ≤ 10.00%</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F10102">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>, each receives 100%</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F10102">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46A7A600" w14:textId="185E438F" w:rsidR="00040BF6" w:rsidRPr="00A20A5C" w:rsidRDefault="009A5695" w:rsidP="00040BF6">
+            <w:pPr>
+              <w:pStyle w:val="af0"/>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="22"/>
+                <w:numId w:val="41"/>
               </w:numPr>
-              <w:adjustRightInd/>
-[...5 lines deleted...]
-                <w:bCs/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:leftChars="0" w:left="235" w:rightChars="86" w:right="206" w:hanging="235"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A12270">
-[...10 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="009A5695">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If three or four authors contributed equally, each receives 60% of the authorship score for the shared author position. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F639B3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
                 <w:color w:val="FF0000"/>
-                <w:lang w:eastAsia="zh-CN"/>
-[...6 lines deleted...]
-                <w:bCs/>
+              </w:rPr>
+              <w:t>For articles published in journals with IF ≥ 10, each receives 10</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009A5695">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
                 <w:color w:val="FF0000"/>
-                <w:lang w:eastAsia="zh-CN"/>
-[...373 lines deleted...]
-            <w:pPr>
+              </w:rPr>
+              <w:t>0%</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009A5695">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28981961" w14:textId="02A3BEF7" w:rsidR="00040BF6" w:rsidRPr="00A20A5C" w:rsidRDefault="00F639B3" w:rsidP="00040BF6">
+            <w:pPr>
+              <w:pStyle w:val="af0"/>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="22"/>
+                <w:numId w:val="41"/>
               </w:numPr>
-              <w:adjustRightInd/>
-[...2 lines deleted...]
-              <w:textAlignment w:val="auto"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:leftChars="0" w:left="235" w:rightChars="86" w:right="206" w:hanging="235"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F639B3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If five or more authors contributed equally, each receives 30% of the authorship score for the shared author position. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F639B3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>For articles published in journals with IF ≥ 20, each receives 100%</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F639B3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E126DBC" w14:textId="59798369" w:rsidR="00040BF6" w:rsidRPr="00A20A5C" w:rsidRDefault="00A67ABC" w:rsidP="00040BF6">
+            <w:pPr>
+              <w:pStyle w:val="af0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="41"/>
+              </w:numPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:leftChars="0" w:left="235" w:rightChars="86" w:right="206" w:hanging="235"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A67ABC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>Equal-contribution authors are assigned the position of the first-listed author in their equal-contribution group. The next author’s score is based on that author’s actual position in the complete author list. Any resulting authorship score below 0.5 is set to 0.5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w14:paraId="45844A41" w14:textId="77777777" w:rsidTr="00906218">
+        <w:trPr>
+          <w:trHeight w:val="360"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2151" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DF283AA" w14:textId="77777777" w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w:rsidRDefault="00040BF6" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7063" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BB1F803" w14:textId="77777777" w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w:rsidRDefault="00040BF6" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w14:paraId="62A79C23" w14:textId="77777777" w:rsidTr="00906218">
+        <w:trPr>
+          <w:trHeight w:val="360"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2151" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F217E2B" w14:textId="77777777" w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w:rsidRDefault="00040BF6" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7063" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="42F240AA" w14:textId="77777777" w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w:rsidRDefault="00040BF6" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w14:paraId="79D95CB3" w14:textId="77777777" w:rsidTr="00906218">
+        <w:trPr>
+          <w:trHeight w:val="360"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2151" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="531DD783" w14:textId="77777777" w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w:rsidRDefault="00040BF6" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7063" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AE18C8A" w14:textId="77777777" w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w:rsidRDefault="00040BF6" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="22C645AD" w14:textId="4AFF69A6" w:rsidR="00040BF6" w:rsidRPr="002F7BB4" w:rsidRDefault="002F7BB4" w:rsidP="00040BF6">
+      <w:pPr>
+        <w:pStyle w:val="af0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:leftChars="0" w:left="1276" w:hanging="850"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F7BB4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Patent and Technology Transfer Scores Within the Specified Five-Year Period</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F7BB4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="007F6CC0" w:rsidRPr="007F6CC0">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F6CC0">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For patents granted or technology transfer contracts signed after </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F6CC0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>January 1, 2021</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F6CC0">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00040BF6" w:rsidRPr="007F6CC0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9214" w:type="dxa"/>
+        <w:tblInd w:w="1271" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:left w:w="28" w:type="dxa"/>
+          <w:right w:w="28" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="719"/>
+        <w:gridCol w:w="5518"/>
+        <w:gridCol w:w="2977"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w14:paraId="11D354CE" w14:textId="77777777" w:rsidTr="00906218">
+        <w:trPr>
+          <w:trHeight w:val="330"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="719" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B6BC10F" w14:textId="77777777" w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w:rsidRDefault="00040BF6" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5518" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FDA33AA" w14:textId="25A79DAF" w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w:rsidRDefault="00553CB3" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ca</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>tegory</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="50FCEB15" w14:textId="25366632" w:rsidR="00040BF6" w:rsidRPr="00553CB3" w:rsidRDefault="00F14037" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00553CB3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Weighted Score</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w14:paraId="2CDA3011" w14:textId="77777777" w:rsidTr="00906218">
+        <w:trPr>
+          <w:trHeight w:val="330"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="719" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="736923F2" w14:textId="77777777" w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w:rsidRDefault="00040BF6" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5518" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2394F533" w14:textId="77777777" w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w:rsidRDefault="00040BF6" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="248F69CA" w14:textId="77777777" w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w:rsidRDefault="00040BF6" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00A12270">
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D21C6F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...274 lines deleted...]
-          <w:p w14:paraId="5C18917A" w14:textId="77777777" w:rsidR="00EF2B60" w:rsidRPr="00A12270" w:rsidRDefault="00EF2B60" w:rsidP="00EF2B60">
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(C)  </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>J)     (A)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w14:paraId="1496A1FA" w14:textId="77777777" w:rsidTr="006B1171">
+        <w:trPr>
+          <w:trHeight w:val="330"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="719" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4972D32B" w14:textId="77777777" w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w:rsidRDefault="00040BF6" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5518" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="551BEE0A" w14:textId="01C227AD" w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w:rsidRDefault="005E445C" w:rsidP="00266D4B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005E445C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Domestic Utility Model or Design Patent</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B87D22C" w14:textId="77777777" w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w:rsidRDefault="00040BF6" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   1      1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w14:paraId="52134CBB" w14:textId="77777777" w:rsidTr="006B1171">
+        <w:trPr>
+          <w:trHeight w:val="330"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="719" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="71D0ABF0" w14:textId="77777777" w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w:rsidRDefault="00040BF6" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5518" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D611843" w14:textId="227BFBC4" w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w:rsidRDefault="00BE5029" w:rsidP="00266D4B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE5029">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Foreign Utility Model or Design Patent</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="40ECA8C4" w14:textId="77777777" w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w:rsidRDefault="00040BF6" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   1      1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w14:paraId="1A1B133F" w14:textId="77777777" w:rsidTr="006B1171">
+        <w:trPr>
+          <w:trHeight w:val="330"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="719" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4973807E" w14:textId="77777777" w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w:rsidRDefault="00040BF6" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5518" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F154474" w14:textId="6AF7D213" w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w:rsidRDefault="007F3B6A" w:rsidP="00266D4B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007F3B6A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Domestic Invention Patent</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DEFF873" w14:textId="77777777" w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w:rsidRDefault="00040BF6" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">40  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   1      1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w14:paraId="1576FCCE" w14:textId="77777777" w:rsidTr="006B1171">
+        <w:trPr>
+          <w:trHeight w:val="330"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="719" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BBE0598" w14:textId="77777777" w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w:rsidRDefault="00040BF6" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5518" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="63E96A6A" w14:textId="00C5A8F6" w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w:rsidRDefault="000577B2" w:rsidP="00266D4B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000577B2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Foreign Invention Patent</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CA44851" w14:textId="77777777" w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w:rsidRDefault="00040BF6" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   1      1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w14:paraId="45D1CBF5" w14:textId="77777777" w:rsidTr="006B1171">
+        <w:trPr>
+          <w:trHeight w:val="330"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="719" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="10CD3937" w14:textId="77777777" w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w:rsidRDefault="00040BF6" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5518" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C18A64F" w14:textId="4F4BB097" w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w:rsidRDefault="00BE67C4" w:rsidP="00266D4B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE67C4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Technology Transfer with an Amount Below NT$200,000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="48B0E86F" w14:textId="77777777" w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w:rsidRDefault="00040BF6" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>50      1      1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w14:paraId="4219D95D" w14:textId="77777777" w:rsidTr="006B1171">
+        <w:trPr>
+          <w:trHeight w:val="330"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="719" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C8A437B" w14:textId="77777777" w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w:rsidRDefault="00040BF6" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5518" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F4B987A" w14:textId="2099F988" w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w:rsidRDefault="00266D4B" w:rsidP="00266D4B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00266D4B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Technology Transfer with an Amount from NT$200,000 (inclusive) to Below NT$500,000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="12257583" w14:textId="77777777" w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w:rsidRDefault="00040BF6" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>60</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   1      1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w14:paraId="02D4CDB0" w14:textId="77777777" w:rsidTr="006B1171">
+        <w:trPr>
+          <w:trHeight w:val="330"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="719" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="74B49628" w14:textId="77777777" w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w:rsidRDefault="00040BF6" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5518" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EF16069" w14:textId="7D80718F" w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w:rsidRDefault="002D263D" w:rsidP="00266D4B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D263D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Technology Transfer with an Amount from NT$500,000 (inclusive) to Below NT$1,000,000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D0C7AEE" w14:textId="77777777" w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w:rsidRDefault="00040BF6" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>75</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   1      1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w14:paraId="43A1F76C" w14:textId="77777777" w:rsidTr="006B1171">
+        <w:trPr>
+          <w:trHeight w:val="330"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="719" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="38E38885" w14:textId="77777777" w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w:rsidRDefault="00040BF6" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5518" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BF916E9" w14:textId="4F629B72" w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w:rsidRDefault="00681944" w:rsidP="00266D4B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00681944">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Technology Transfer with an Amount of NT$1,000,000 or </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00681944">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>More</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DF0A2C9" w14:textId="77777777" w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w:rsidRDefault="00040BF6" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>90</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   1      1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w14:paraId="682586BC" w14:textId="77777777" w:rsidTr="00A47065">
+        <w:trPr>
+          <w:trHeight w:val="330"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="719" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="379DD48F" w14:textId="071D25CE" w:rsidR="00040BF6" w:rsidRPr="00467EA9" w:rsidRDefault="00467EA9" w:rsidP="00A47065">
             <w:pPr>
               <w:widowControl/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:beforeLines="50" w:before="120"/>
-[...407 lines deleted...]
-          <w:p w14:paraId="7324B165" w14:textId="77777777" w:rsidR="00EF2B60" w:rsidRPr="00EF2B60" w:rsidRDefault="00EF2B60" w:rsidP="00EF2B60">
+              <w:spacing w:beforeLines="20" w:before="48" w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00467EA9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Note 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8495" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CF0421F" w14:textId="514FFD81" w:rsidR="00040BF6" w:rsidRPr="00E455F9" w:rsidRDefault="00E455F9" w:rsidP="00A47065">
             <w:pPr>
               <w:widowControl/>
-              <w:adjustRightInd/>
-[...7 lines deleted...]
-            </w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E455F9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Patents granted in multiple countries or jurisdictions for the same invention count as one patent; use the highest applicable score. A utility-model improvement to an existing invention does not count as a separate patent. If an output has both a patent and technology transfer, score it only once, using either the patent score or the higher technology transfer score.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF2B60" w:rsidRPr="00A12270" w14:paraId="3DE5B8BE" w14:textId="77777777" w:rsidTr="00EF2B60">
+      <w:tr w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w14:paraId="0633EE05" w14:textId="77777777" w:rsidTr="00A47065">
         <w:trPr>
-          <w:gridAfter w:val="2"/>
-[...1 lines deleted...]
-          <w:trHeight w:val="450"/>
+          <w:trHeight w:val="330"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9835" w:type="dxa"/>
-            <w:gridSpan w:val="7"/>
+            <w:tcW w:w="719" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="02AED495" w14:textId="310524C9" w:rsidR="00040BF6" w:rsidRPr="00467EA9" w:rsidRDefault="00467EA9" w:rsidP="00A47065">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00467EA9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Note </w:t>
+            </w:r>
+            <w:r w:rsidR="00040BF6" w:rsidRPr="00467EA9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8495" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="081E1C64" w14:textId="1376D6BF" w:rsidR="00040BF6" w:rsidRPr="00467EA9" w:rsidRDefault="009F64F7" w:rsidP="00A47065">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F64F7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>For the same patent or technology transfer, each co-inventor or joint technology owner who is a contracting party receives 100% of the listed score if there are up to three such persons, 90% if there are four, and 80% if there are five or more.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w14:paraId="1DCBC71B" w14:textId="77777777" w:rsidTr="00A47065">
+        <w:trPr>
+          <w:trHeight w:val="330"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="719" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="113ED714" w14:textId="46C8A317" w:rsidR="00040BF6" w:rsidRPr="00467EA9" w:rsidRDefault="00467EA9" w:rsidP="00A47065">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00467EA9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Note </w:t>
+            </w:r>
+            <w:r w:rsidR="00040BF6" w:rsidRPr="00467EA9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8495" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="32CDD75D" w14:textId="630723E9" w:rsidR="00040BF6" w:rsidRPr="00467EA9" w:rsidRDefault="00B64ABE" w:rsidP="00A47065">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B64ABE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Use the transfer amount stated in the contract. Calculate the cumulative total amount of technology transfers involving the same patent or technology.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w14:paraId="123242D7" w14:textId="77777777" w:rsidTr="00A47065">
+        <w:trPr>
+          <w:trHeight w:val="330"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="719" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DA212C1" w14:textId="0D3CFB81" w:rsidR="00040BF6" w:rsidRPr="00467EA9" w:rsidRDefault="00467EA9" w:rsidP="00A47065">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00467EA9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Note </w:t>
+            </w:r>
+            <w:r w:rsidR="00040BF6" w:rsidRPr="00467EA9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8495" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DB63594" w14:textId="019A1E05" w:rsidR="00040BF6" w:rsidRPr="00467EA9" w:rsidRDefault="00A04432" w:rsidP="00A47065">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A04432">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Payments that do not arise from an actual technology transfer, such as advance technology transfer payments under a research project, do not qualify for the technology transfer categories above.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="2D3ADDF1" w14:textId="77777777" w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w:rsidRDefault="00040BF6" w:rsidP="00040BF6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="466123FE" w14:textId="77777777" w:rsidR="00040BF6" w:rsidRDefault="00040BF6" w:rsidP="00040BF6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21172AD5" w14:textId="77777777" w:rsidR="00040BF6" w:rsidRDefault="00040BF6" w:rsidP="00040BF6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0503437E" w14:textId="77777777" w:rsidR="00040BF6" w:rsidRDefault="00040BF6" w:rsidP="00040BF6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6940F40A" w14:textId="77777777" w:rsidR="00040BF6" w:rsidRDefault="00040BF6" w:rsidP="00040BF6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63AD583A" w14:textId="77777777" w:rsidR="00A04432" w:rsidRDefault="00A04432" w:rsidP="00040BF6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BDF1778" w14:textId="77777777" w:rsidR="00040BF6" w:rsidRDefault="00040BF6" w:rsidP="00040BF6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38944FC1" w14:textId="77777777" w:rsidR="00040BF6" w:rsidRPr="00B3392F" w:rsidRDefault="00040BF6" w:rsidP="00040BF6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CC46E04" w14:textId="7E6A934F" w:rsidR="00040BF6" w:rsidRPr="00385EDC" w:rsidRDefault="007D70F0" w:rsidP="00040BF6">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00385EDC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Research Publication Scoring Instructions for the College of Humanities and Social Sciences</w:t>
+      </w:r>
+      <w:r w:rsidR="00385EDC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06BD4D33" w14:textId="1490E000" w:rsidR="00040BF6" w:rsidRPr="000F34E9" w:rsidRDefault="00E13D18" w:rsidP="003F6B5D">
+      <w:pPr>
+        <w:pStyle w:val="af0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:leftChars="0" w:left="993" w:hanging="709"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+          <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F6B5D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Research Output Scoring</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F6B5D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="000F34E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F34E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+        </w:rPr>
+        <w:t>Only the research output categories eligible under the rules below receive points.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2747446B" w14:textId="7E5AAC24" w:rsidR="00040BF6" w:rsidRPr="001A0589" w:rsidRDefault="00E4578D" w:rsidP="00040BF6">
+      <w:pPr>
+        <w:pStyle w:val="af0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="43"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:leftChars="0" w:left="1276" w:hanging="850"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E4578D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Journal Articles</w:t>
+      </w:r>
+      <w:r w:rsidR="00830EC3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00830EC3" w:rsidRPr="00830EC3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+        </w:rPr>
+        <w:t>The score for each article is the product of its article type score (C), journal classification score (J), and authorship score (A): C × J × A</w:t>
+      </w:r>
+      <w:r w:rsidR="0028239D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74187AC2" w14:textId="0C180167" w:rsidR="00040BF6" w:rsidRPr="00824536" w:rsidRDefault="00040BF6" w:rsidP="00040BF6">
+      <w:pPr>
+        <w:pStyle w:val="af0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:leftChars="532" w:left="1560" w:hangingChars="118" w:hanging="283"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00824536">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00824536">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="001B6D30" w:rsidRPr="001B6D30">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Article Type Score</w:t>
+      </w:r>
+      <w:r w:rsidR="001B6D30" w:rsidRPr="001B6D30">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00824536">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>(C)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9214" w:type="dxa"/>
+        <w:tblInd w:w="1271" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="28" w:type="dxa"/>
+          <w:right w:w="28" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="709"/>
+        <w:gridCol w:w="6095"/>
+        <w:gridCol w:w="2410"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="008B3C07" w:rsidRPr="00D21C6F" w14:paraId="54B7308A" w14:textId="77777777" w:rsidTr="00FC4761">
+        <w:trPr>
+          <w:trHeight w:val="227"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A2A6606" w14:textId="77777777" w:rsidR="008B3C07" w:rsidRPr="00D21C6F" w:rsidRDefault="008B3C07" w:rsidP="008B3C07">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:rightChars="-59" w:right="-142"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6095" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7798F6A0" w14:textId="652124B6" w:rsidR="008B3C07" w:rsidRPr="00D21C6F" w:rsidRDefault="008B3C07" w:rsidP="008B3C07">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:rightChars="-59" w:right="-142" w:firstLineChars="200" w:firstLine="480"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A77654">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Article Type</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="423A6165" w14:textId="29EF190C" w:rsidR="008B3C07" w:rsidRPr="00D21C6F" w:rsidRDefault="008B3C07" w:rsidP="008B3C07">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:rightChars="-59" w:right="-142"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF4CD1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Weighted Score </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(C)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w14:paraId="1BAB0A74" w14:textId="77777777" w:rsidTr="00FC4761">
+        <w:trPr>
+          <w:trHeight w:val="227"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="12CDF79A" w14:textId="77777777" w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w:rsidRDefault="00040BF6" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:rightChars="-59" w:right="-142"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6095" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="02A07DC8" w14:textId="285D4BEC" w:rsidR="00040BF6" w:rsidRPr="00B705FE" w:rsidRDefault="008B3C07" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:rightChars="-59" w:right="-142"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B3C07">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+              <w:t>Original Research Article</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="620602EC" w14:textId="790AA483" w:rsidR="00040BF6" w:rsidRPr="00B705FE" w:rsidRDefault="00040BF6" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:rightChars="-59" w:right="-142"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B705FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w14:paraId="4F112977" w14:textId="77777777" w:rsidTr="00FC4761">
+        <w:trPr>
+          <w:trHeight w:val="227"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BBCD225" w14:textId="77777777" w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w:rsidRDefault="00040BF6" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:rightChars="-59" w:right="-142"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6095" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="65D68C49" w14:textId="7F240CA8" w:rsidR="00040BF6" w:rsidRPr="00B705FE" w:rsidRDefault="006A3251" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:rightChars="-59" w:right="-142"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006A3251">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+              <w:t>Short-format Article</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="72D0CB38" w14:textId="28563292" w:rsidR="00040BF6" w:rsidRPr="00B705FE" w:rsidRDefault="00040BF6" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:rightChars="-59" w:right="-142"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B705FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E67BC2" w:rsidRPr="00D21C6F" w14:paraId="7C5ABE8C" w14:textId="77777777" w:rsidTr="00FC4761">
+        <w:trPr>
+          <w:trHeight w:val="227"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="60709976" w14:textId="77777777" w:rsidR="00E67BC2" w:rsidRPr="00D21C6F" w:rsidRDefault="00E67BC2" w:rsidP="00E67BC2">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:rightChars="-59" w:right="-142"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6095" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5ABC3EE6" w14:textId="41AB4E54" w:rsidR="00E67BC2" w:rsidRPr="00B705FE" w:rsidRDefault="001E3E9B" w:rsidP="00E67BC2">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:rightChars="-59" w:right="-142"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E3E9B">
+              <w:t>Case Report</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="02C5E123" w14:textId="0DDEE3FB" w:rsidR="00E67BC2" w:rsidRPr="00B705FE" w:rsidRDefault="00E67BC2" w:rsidP="00E67BC2">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:rightChars="-59" w:right="-142"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B705FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E67BC2" w:rsidRPr="00D21C6F" w14:paraId="46B77FC8" w14:textId="77777777" w:rsidTr="00FC4761">
+        <w:trPr>
+          <w:trHeight w:val="227"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="404D01F7" w14:textId="77777777" w:rsidR="00E67BC2" w:rsidRPr="00D21C6F" w:rsidRDefault="00E67BC2" w:rsidP="00E67BC2">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:rightChars="-59" w:right="-142"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6095" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="655129EF" w14:textId="74DA9FA0" w:rsidR="00E67BC2" w:rsidRPr="00B705FE" w:rsidRDefault="00840368" w:rsidP="00E67BC2">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:rightChars="-59" w:right="-142"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00840368">
+              <w:t>Review Article (maximum one per year)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="75C2A16B" w14:textId="3ADCDEF6" w:rsidR="00E67BC2" w:rsidRPr="00B705FE" w:rsidRDefault="00E67BC2" w:rsidP="00E67BC2">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:rightChars="-59" w:right="-142"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B705FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w14:paraId="5766CAD4" w14:textId="77777777" w:rsidTr="00FC4761">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="08ADE384" w14:textId="3C9E6BFD" w:rsidR="00040BF6" w:rsidRPr="00FC4761" w:rsidRDefault="00FC4761" w:rsidP="00FC4761">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:rightChars="-59" w:right="-142"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00467EA9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Note 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8505" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="11FDF9DA" w14:textId="39D02890" w:rsidR="00040BF6" w:rsidRPr="00FC4761" w:rsidRDefault="00FC4761" w:rsidP="00FC4761">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:rightChars="-59" w:right="-142"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC4761">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>The following do not qualify as the article types listed above: master’s theses; doctoral dissertations; papers or research reports not published in academic journals; popular science articles; comments on other papers without the author’s own research data; responses to comments or questions; abstracts for annual meetings or conferences; and scholarly books or book chapters.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1D800E6B" w14:textId="7E484A23" w:rsidR="00040BF6" w:rsidRPr="00697845" w:rsidRDefault="00524721" w:rsidP="00040BF6">
+      <w:pPr>
+        <w:pStyle w:val="af0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:leftChars="0" w:left="1560" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00524721">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Journal Classification Score (J) — Domestic and International Journals</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9214" w:type="dxa"/>
+        <w:tblInd w:w="1271" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:left w:w="28" w:type="dxa"/>
+          <w:right w:w="28" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="709"/>
+        <w:gridCol w:w="6095"/>
+        <w:gridCol w:w="2410"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w14:paraId="76C56447" w14:textId="77777777" w:rsidTr="00444989">
+        <w:trPr>
+          <w:trHeight w:val="506"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="54B5EBD2" w14:textId="77777777" w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w:rsidRDefault="00040BF6" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6095" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6224C608" w14:textId="27C4915B" w:rsidR="00040BF6" w:rsidRPr="00444989" w:rsidRDefault="00444989" w:rsidP="0097303C">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:beforeLines="20" w:before="48" w:line="240" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00444989">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Classification of domestic and foreign journals</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="37CE0C94" w14:textId="13E4A11F" w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w:rsidRDefault="00444989" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF4CD1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Weighted Score</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00040BF6" w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(J)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w14:paraId="755BF973" w14:textId="77777777" w:rsidTr="00FC4761">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DA4E1D2" w14:textId="77777777" w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w:rsidRDefault="00040BF6" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6095" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="0977E9AB" w14:textId="21C185D9" w:rsidR="00040BF6" w:rsidRPr="00BC516D" w:rsidRDefault="00BC516D" w:rsidP="0097303C">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC516D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>International SCI, SSCI, A&amp;HCI, and EI journals</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="nil"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="584BF752" w14:textId="466267D9" w:rsidR="00040BF6" w:rsidRPr="0058281B" w:rsidRDefault="00040BF6" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0058281B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w14:paraId="6875053D" w14:textId="77777777" w:rsidTr="00FC4761">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
-            <w:vAlign w:val="bottom"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="2BD8F96E" w14:textId="16FAB3BA" w:rsidR="00EF2B60" w:rsidRPr="00A12270" w:rsidRDefault="00EF2B60" w:rsidP="00444E4B">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="647DA9DC" w14:textId="77777777" w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w:rsidRDefault="00040BF6" w:rsidP="00906218">
             <w:pPr>
               <w:widowControl/>
-              <w:ind w:leftChars="50" w:left="600" w:hangingChars="200" w:hanging="480"/>
-[...26 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6095" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="43EA4B24" w14:textId="10B6DBCE" w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w:rsidRDefault="0042753A" w:rsidP="0097303C">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042753A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">THCI Core; TSSCI; or journals in the top 50% of the </w:t>
+            </w:r>
+            <w:r w:rsidR="00102496">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>NSTC</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042753A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> journal ranking</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E518557" w14:textId="4836B990" w:rsidR="00040BF6" w:rsidRPr="0058281B" w:rsidRDefault="00040BF6" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0058281B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w14:paraId="378EDB2C" w14:textId="77777777" w:rsidTr="00FC4761">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C56DC8F" w14:textId="77777777" w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w:rsidRDefault="00040BF6" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6095" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B584D43" w14:textId="7C297D2E" w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w:rsidRDefault="008629C7" w:rsidP="0097303C">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008629C7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">THCI non-Core; or journals in the bottom 50% of the </w:t>
+            </w:r>
+            <w:r w:rsidR="00102496">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>NSTC</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008629C7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> journal ranking</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6598F228" w14:textId="767998F5" w:rsidR="00040BF6" w:rsidRPr="0058281B" w:rsidRDefault="00040BF6" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0058281B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w14:paraId="616BAE64" w14:textId="77777777" w:rsidTr="00FC4761">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E7AFD60" w14:textId="77777777" w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w:rsidRDefault="00040BF6" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6095" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F573646" w14:textId="2919CB7A" w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w:rsidRDefault="00473974" w:rsidP="0097303C">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00473974">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Other journals using anonymous peer review by at least two reviewers, or formally published academic conference proceedings</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FC9F292" w14:textId="31EDF26E" w:rsidR="00040BF6" w:rsidRPr="0058281B" w:rsidRDefault="00040BF6" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0058281B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="7B0E2CFC" w14:textId="50A256CF" w:rsidR="00040BF6" w:rsidRPr="00AD15C8" w:rsidRDefault="000D5268" w:rsidP="00040BF6">
+      <w:pPr>
+        <w:pStyle w:val="af0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:leftChars="0" w:left="1560" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D5268">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Authorship Score </w:t>
+      </w:r>
+      <w:r w:rsidR="00040BF6" w:rsidRPr="00D21C6F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>(A)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9214" w:type="dxa"/>
+        <w:tblInd w:w="1271" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="28" w:type="dxa"/>
+          <w:right w:w="28" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="709"/>
+        <w:gridCol w:w="6095"/>
+        <w:gridCol w:w="2410"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00841E29" w:rsidRPr="00D21C6F" w14:paraId="66F74940" w14:textId="77777777" w:rsidTr="00906218">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="329"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6804" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="69E0A6A5" w14:textId="3E1CCF41" w:rsidR="00841E29" w:rsidRPr="00D21C6F" w:rsidRDefault="00841E29" w:rsidP="00841E29">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:firstLineChars="350" w:firstLine="840"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A85326">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Author Position</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A6605BE" w14:textId="44F28F8C" w:rsidR="00841E29" w:rsidRPr="00D21C6F" w:rsidRDefault="00841E29" w:rsidP="00841E29">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F75FEA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Weighted Score </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(A)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00841E29" w:rsidRPr="00D21C6F" w14:paraId="45ECEC19" w14:textId="77777777" w:rsidTr="00906218">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="329"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6804" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="37C2066D" w14:textId="2578C18E" w:rsidR="00841E29" w:rsidRPr="00D21C6F" w:rsidRDefault="00841E29" w:rsidP="00841E29">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005B7E8B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>First Author or Corresponding Author</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="297D45D6" w14:textId="107A3085" w:rsidR="00841E29" w:rsidRPr="00D21C6F" w:rsidRDefault="00841E29" w:rsidP="00841E29">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00841E29" w:rsidRPr="00D21C6F" w14:paraId="2E5CA5E7" w14:textId="77777777" w:rsidTr="00906218">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="329"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6804" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D2A4E41" w14:textId="1506D7B1" w:rsidR="00841E29" w:rsidRPr="00D21C6F" w:rsidRDefault="00841E29" w:rsidP="00841E29">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>econd</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005B7E8B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Author</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B08DEEA" w14:textId="3AA40787" w:rsidR="00841E29" w:rsidRPr="00D21C6F" w:rsidRDefault="00841E29" w:rsidP="00841E29">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00841E29" w:rsidRPr="00D21C6F" w14:paraId="3CC4A0D1" w14:textId="77777777" w:rsidTr="00906218">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="329"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6804" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3355622A" w14:textId="4441D939" w:rsidR="00841E29" w:rsidRPr="00D21C6F" w:rsidRDefault="00841E29" w:rsidP="00841E29">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Third</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005B7E8B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Author</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DA3B787" w14:textId="41C19C23" w:rsidR="00841E29" w:rsidRPr="00D21C6F" w:rsidRDefault="00841E29" w:rsidP="00841E29">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00841E29" w:rsidRPr="00D21C6F" w14:paraId="1D57D2BC" w14:textId="77777777" w:rsidTr="00906218">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="329"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6804" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E5A459F" w14:textId="392C129A" w:rsidR="00841E29" w:rsidRPr="00D21C6F" w:rsidRDefault="00841E29" w:rsidP="00841E29">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A6A09">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Fourth Author or Later</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="482DBA7B" w14:textId="3B8FB93E" w:rsidR="00841E29" w:rsidRPr="00D21C6F" w:rsidRDefault="00841E29" w:rsidP="00841E29">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>0.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w14:paraId="190E9B22" w14:textId="77777777" w:rsidTr="003D2A8F">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="744"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D3C25CD" w14:textId="3FA58CEF" w:rsidR="00040BF6" w:rsidRPr="00803BB7" w:rsidRDefault="00803BB7" w:rsidP="0097303C">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00803BB7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Note 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8505" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="17830975" w14:textId="4E161899" w:rsidR="00040BF6" w:rsidRPr="005867D4" w:rsidRDefault="003D2A8F" w:rsidP="0097303C">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005867D4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>If the applicant is the corresponding author, place an asterisk (*) before the applicant’s name in the “Representative Research Outputs Within the Past Five Years” column. Without this mark, the applicant will not be recognized as the corresponding author during verification.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="606221B8" w14:textId="2F598AE0" w:rsidR="00040BF6" w:rsidRPr="00C40123" w:rsidRDefault="00020F3C" w:rsidP="00040BF6">
+      <w:pPr>
+        <w:pStyle w:val="af0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="43"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:leftChars="0" w:left="1276" w:hanging="850"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00020F3C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Non-Journal Scholarly Outputs</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9214" w:type="dxa"/>
+        <w:tblInd w:w="1271" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="28" w:type="dxa"/>
+          <w:right w:w="28" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="709"/>
+        <w:gridCol w:w="6095"/>
+        <w:gridCol w:w="2410"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w14:paraId="19363466" w14:textId="77777777" w:rsidTr="00906218">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="329"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6804" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FB47CCA" w14:textId="25913F3E" w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w:rsidRDefault="00B6724D" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:firstLineChars="350" w:firstLine="840"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B6724D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Output Type</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A242F45" w14:textId="46B9B176" w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w:rsidRDefault="00D26889" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D26889">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Total Score</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w14:paraId="66CCF528" w14:textId="77777777" w:rsidTr="00906218">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="329"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6804" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F84E7B9" w14:textId="67D06879" w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w:rsidRDefault="003C03CD" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:firstLineChars="224" w:firstLine="538"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003C03CD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Technical Reports</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="38BA86AA" w14:textId="13C240CA" w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w:rsidRDefault="00040BF6" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B3392F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...11 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體"/>
+              <w:t>40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w14:paraId="5B0CC9EE" w14:textId="77777777" w:rsidTr="00906218">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="329"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6804" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FE5F1B8" w14:textId="67535374" w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w:rsidRDefault="00EA1DDE" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:firstLineChars="224" w:firstLine="538"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1DDE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Scholarly Book Chapter (Note 1)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="13771928" w14:textId="1E3C40E1" w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w:rsidRDefault="00040BF6" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B3392F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="Arial"/>
+                <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>January 1, 202</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3392F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>1</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體"/>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w14:paraId="382CE68C" w14:textId="77777777" w:rsidTr="00906218">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="329"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6804" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="14AB845C" w14:textId="293FEE4A" w:rsidR="00040BF6" w:rsidRPr="00832B3E" w:rsidRDefault="00832B3E" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:firstLineChars="224" w:firstLine="538"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00832B3E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Scholarly Book (Notes 1–3)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="1301692F" w14:textId="0891B3C2" w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w:rsidRDefault="00040BF6" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B3392F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-              <w:t>)</w:t>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3392F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>80</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF2B60" w:rsidRPr="00A12270" w14:paraId="3A39D8BD" w14:textId="77777777" w:rsidTr="00EF2B60">
+      <w:tr w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w14:paraId="2DF75D77" w14:textId="77777777" w:rsidTr="00906218">
         <w:trPr>
-          <w:gridAfter w:val="4"/>
-          <w:wAfter w:w="1598" w:type="dxa"/>
+          <w:trHeight w:hRule="exact" w:val="329"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6804" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D9564B9" w14:textId="01DB8A82" w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w:rsidRDefault="00E05B7C" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:firstLineChars="224" w:firstLine="538"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC7937">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Patent</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5745DB35" w14:textId="41C15A5C" w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w:rsidRDefault="007B1D39" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B1D39">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>See Appendix Table I.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w14:paraId="7096D731" w14:textId="77777777" w:rsidTr="00906218">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="329"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6804" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="05C97693" w14:textId="5E5D45D6" w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w:rsidRDefault="00E05B7C" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:firstLineChars="224" w:firstLine="538"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC7937">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Technology Transfer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CD69ECD" w14:textId="77777777" w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w:rsidRDefault="00040BF6" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w14:paraId="334C1B8A" w14:textId="77777777" w:rsidTr="00552BB5">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="843"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="65CA5FE5" w14:textId="6C5ADA81" w:rsidR="00040BF6" w:rsidRPr="002D133C" w:rsidRDefault="00E735DD" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D133C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Note 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8505" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FCDC004" w14:textId="2BCD20EA" w:rsidR="00040BF6" w:rsidRPr="002D133C" w:rsidRDefault="00E735DD" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D133C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Eligible scholarly books must be original, peer-reviewed works that are not textbooks. They must be printed and distributed by a publisher or book company and include the author, publisher, issuer, publication date, price, and evidence of external review arranged by the publisher.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w14:paraId="140E83CB" w14:textId="77777777" w:rsidTr="00552BB5">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="289"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="09C95EEB" w14:textId="23064B20" w:rsidR="00040BF6" w:rsidRPr="002D133C" w:rsidRDefault="00E735DD" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D133C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Note </w:t>
+            </w:r>
+            <w:r w:rsidR="00040BF6" w:rsidRPr="002D133C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8505" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D4B126C" w14:textId="301654EB" w:rsidR="00040BF6" w:rsidRPr="002D133C" w:rsidRDefault="0043730E" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0043730E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>A book adapted from a doctoral dissertation must differ from the dissertation by more than 50%.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w14:paraId="1936099C" w14:textId="77777777" w:rsidTr="00552BB5">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="329"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BE2ABF6" w14:textId="681F6A9B" w:rsidR="00040BF6" w:rsidRPr="002D133C" w:rsidRDefault="002D133C" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D133C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Note </w:t>
+            </w:r>
+            <w:r w:rsidR="00040BF6" w:rsidRPr="002D133C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8505" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="11EBAC1A" w14:textId="41252B82" w:rsidR="00040BF6" w:rsidRPr="002D133C" w:rsidRDefault="00F453A0" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F453A0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>For co-authored works, divide the total score by the number of authors.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w14:paraId="7114B597" w14:textId="77777777" w:rsidTr="00552BB5">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="329"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="491B66EF" w14:textId="3A155BB2" w:rsidR="00040BF6" w:rsidRPr="002D133C" w:rsidRDefault="002D133C" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D133C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Note </w:t>
+            </w:r>
+            <w:r w:rsidR="00040BF6" w:rsidRPr="002D133C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8505" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B48C0AE" w14:textId="0F24A4C6" w:rsidR="00040BF6" w:rsidRPr="002D133C" w:rsidRDefault="00EF21E1" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF21E1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Use the most recently published SENSE ranking of academic publishers.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="68797BF8" w14:textId="75B9487E" w:rsidR="00040BF6" w:rsidRDefault="004C2A1A" w:rsidP="00040BF6">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:firstLineChars="531" w:firstLine="1274"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C2A1A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Appendix Table I. Patent and Technology Transfer Scores Within the Past Five Years</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9214" w:type="dxa"/>
+        <w:tblInd w:w="1271" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:left w:w="28" w:type="dxa"/>
+          <w:right w:w="28" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="719"/>
+        <w:gridCol w:w="5518"/>
+        <w:gridCol w:w="2977"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00AC2537" w:rsidRPr="00D21C6F" w14:paraId="0A8463B6" w14:textId="77777777" w:rsidTr="00906218">
+        <w:trPr>
           <w:trHeight w:val="330"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6157" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="719" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1795B961" w14:textId="77777777" w:rsidR="00AC2537" w:rsidRPr="00D21C6F" w:rsidRDefault="00AC2537" w:rsidP="00AC2537">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5518" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="65F5815F" w14:textId="18E11B2E" w:rsidR="00AC2537" w:rsidRPr="00D21C6F" w:rsidRDefault="00AC2537" w:rsidP="00AC2537">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ca</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>tegory</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:noWrap/>
-[...2 lines deleted...]
-          <w:p w14:paraId="30ED2B50" w14:textId="77777777" w:rsidR="00EF2B60" w:rsidRPr="00A12270" w:rsidRDefault="00EF2B60" w:rsidP="00396FC1">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="16711020" w14:textId="3A8BD5CC" w:rsidR="00AC2537" w:rsidRPr="00D21C6F" w:rsidRDefault="00AC2537" w:rsidP="00AC2537">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="標楷體"/>
-[...27 lines deleted...]
-                <w:rFonts w:eastAsia="SimSun"/>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
-                <w:lang w:eastAsia="zh-CN"/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="SimSun" w:hint="eastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00553CB3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
-                <w:lang w:eastAsia="zh-CN"/>
-[...9 lines deleted...]
-              <w:t>eighted points</w:t>
+              </w:rPr>
+              <w:t>Weighted Score</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF2B60" w:rsidRPr="00A12270" w14:paraId="4602810A" w14:textId="77777777" w:rsidTr="00EF2B60">
+      <w:tr w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w14:paraId="7133B365" w14:textId="77777777" w:rsidTr="00906218">
         <w:trPr>
-          <w:gridAfter w:val="4"/>
-          <w:wAfter w:w="1598" w:type="dxa"/>
           <w:trHeight w:val="330"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6157" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="719" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="13F1E68E" w14:textId="77777777" w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w:rsidRDefault="00040BF6" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5518" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="42269A38" w14:textId="77777777" w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w:rsidRDefault="00040BF6" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="583C9B22" w14:textId="77777777" w:rsidR="00EF2B60" w:rsidRPr="00A12270" w:rsidRDefault="00EF2B60" w:rsidP="00396FC1">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DF73EDE" w14:textId="77777777" w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w:rsidRDefault="00040BF6" w:rsidP="00906218">
             <w:pPr>
               <w:widowControl/>
-              <w:rPr>
-[...7 lines deleted...]
-            <w:tcW w:w="3072" w:type="dxa"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(C)  </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>J)     (A)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w14:paraId="6E19B811" w14:textId="77777777" w:rsidTr="00906218">
+        <w:trPr>
+          <w:trHeight w:val="330"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="719" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="67762758" w14:textId="77777777" w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w:rsidRDefault="00040BF6" w:rsidP="00C673A8">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5518" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AD04C56" w14:textId="74F287B4" w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w:rsidRDefault="0096316F" w:rsidP="00C673A8">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0096316F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Domestic Utility Model or Design Patent</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="640D5243" w14:textId="77777777" w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w:rsidRDefault="00040BF6" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   1      1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0096316F" w:rsidRPr="00D21C6F" w14:paraId="4C9EC4B0" w14:textId="77777777" w:rsidTr="00906218">
+        <w:trPr>
+          <w:trHeight w:val="330"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="719" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BB75B4F" w14:textId="77777777" w:rsidR="0096316F" w:rsidRPr="00D21C6F" w:rsidRDefault="0096316F" w:rsidP="00C673A8">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5518" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7436DEB5" w14:textId="7D494C64" w:rsidR="0096316F" w:rsidRPr="00D21C6F" w:rsidRDefault="0096316F" w:rsidP="00C673A8">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE5029">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Foreign Utility Model or Design Patent</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="780AAD14" w14:textId="77777777" w:rsidR="0096316F" w:rsidRPr="00D21C6F" w:rsidRDefault="0096316F" w:rsidP="0096316F">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   1      1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0096316F" w:rsidRPr="00D21C6F" w14:paraId="4F899E75" w14:textId="77777777" w:rsidTr="00906218">
+        <w:trPr>
+          <w:trHeight w:val="330"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="719" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="01EC677D" w14:textId="77777777" w:rsidR="0096316F" w:rsidRPr="00D21C6F" w:rsidRDefault="0096316F" w:rsidP="00C673A8">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5518" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="654AC7D4" w14:textId="4C08E365" w:rsidR="0096316F" w:rsidRPr="00D21C6F" w:rsidRDefault="0096316F" w:rsidP="00C673A8">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007F3B6A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Domestic Invention Patent</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="00E0EA50" w14:textId="77777777" w:rsidR="0096316F" w:rsidRPr="00D21C6F" w:rsidRDefault="0096316F" w:rsidP="0096316F">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">40  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   1      1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0096316F" w:rsidRPr="00D21C6F" w14:paraId="748E297B" w14:textId="77777777" w:rsidTr="00906218">
+        <w:trPr>
+          <w:trHeight w:val="330"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="719" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D90CC76" w14:textId="77777777" w:rsidR="0096316F" w:rsidRPr="00D21C6F" w:rsidRDefault="0096316F" w:rsidP="00C673A8">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5518" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6700CDFD" w14:textId="39AFBA2D" w:rsidR="0096316F" w:rsidRPr="00D21C6F" w:rsidRDefault="0096316F" w:rsidP="00C673A8">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000577B2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Foreign Invention Patent</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="24EB5E52" w14:textId="77777777" w:rsidR="0096316F" w:rsidRPr="00D21C6F" w:rsidRDefault="0096316F" w:rsidP="0096316F">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   1      1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w14:paraId="777BB2BA" w14:textId="77777777" w:rsidTr="00906218">
+        <w:trPr>
+          <w:trHeight w:val="330"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="719" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CDA4EA5" w14:textId="77777777" w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w:rsidRDefault="00040BF6" w:rsidP="00C673A8">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5518" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E07C644" w14:textId="69A6DFC1" w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w:rsidRDefault="00077ED1" w:rsidP="00C673A8">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE67C4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Technology Transfer with an Amount Below NT$</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE67C4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>00,000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B4DECA0" w14:textId="77777777" w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w:rsidRDefault="00040BF6" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>0      1      1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w14:paraId="7A9A4DCE" w14:textId="77777777" w:rsidTr="00906218">
+        <w:trPr>
+          <w:trHeight w:val="330"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="719" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F848C78" w14:textId="77777777" w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w:rsidRDefault="00040BF6" w:rsidP="00C673A8">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5518" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B0DBE04" w14:textId="33E08FC1" w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w:rsidRDefault="00BD4957" w:rsidP="00C673A8">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Technology Transfer with an Amount from NT$500,000 to Below NT$1,000,000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="593FAB45" w14:textId="77777777" w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w:rsidRDefault="00040BF6" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>80</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   1      1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w14:paraId="226B288E" w14:textId="77777777" w:rsidTr="00906218">
+        <w:trPr>
+          <w:trHeight w:val="330"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="719" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CA7CC94" w14:textId="77777777" w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w:rsidRDefault="00040BF6" w:rsidP="00C673A8">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5518" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C5FFD3E" w14:textId="4C01C252" w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w:rsidRDefault="000D2E7D" w:rsidP="00C673A8">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D2E7D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Technology Transfer with an Amount of NT$1,000,000 or </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="000D2E7D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>More</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="29830532" w14:textId="77777777" w:rsidR="00040BF6" w:rsidRPr="00D21C6F" w:rsidRDefault="00040BF6" w:rsidP="00906218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>90</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   1      1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00552BB5" w:rsidRPr="00D21C6F" w14:paraId="7E56EF66" w14:textId="77777777" w:rsidTr="00CA506E">
+        <w:trPr>
+          <w:trHeight w:val="330"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="719" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="03FF9DD1" w14:textId="7B09F8FE" w:rsidR="00552BB5" w:rsidRPr="00552BB5" w:rsidRDefault="00552BB5" w:rsidP="00552BB5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:beforeLines="20" w:before="48" w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00552BB5">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Note 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8495" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="00560052" w14:textId="0E6734DB" w:rsidR="00552BB5" w:rsidRPr="00CA506E" w:rsidRDefault="00552BB5" w:rsidP="00552BB5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00552BB5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Patents granted in multiple countries or jurisdictions for the same invention count as one patent; use the highest applicable score. A utility-model improvement to an existing invention does not count as a separate patent. If an output has both a patent and technology transfer, use the higher score and do not count it twice.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00552BB5" w:rsidRPr="00D21C6F" w14:paraId="52CE1F75" w14:textId="77777777" w:rsidTr="00CA506E">
+        <w:trPr>
+          <w:trHeight w:val="330"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="719" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="682B234D" w14:textId="10539DEF" w:rsidR="00552BB5" w:rsidRPr="00552BB5" w:rsidRDefault="00552BB5" w:rsidP="00552BB5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00552BB5">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Note 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8495" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="59F623F4" w14:textId="2FA6BE26" w:rsidR="00552BB5" w:rsidRPr="00443D36" w:rsidRDefault="00443D36" w:rsidP="00552BB5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00443D36">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Use the transfer amount stated in the contract and calculate the cumulative total amount for the same technology transfer.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00552BB5" w:rsidRPr="00D21C6F" w14:paraId="01B08588" w14:textId="77777777" w:rsidTr="00CA506E">
+        <w:trPr>
+          <w:trHeight w:val="330"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="719" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4899A0D9" w14:textId="5D55C65C" w:rsidR="00552BB5" w:rsidRPr="00552BB5" w:rsidRDefault="00552BB5" w:rsidP="00552BB5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00552BB5">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Note 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8495" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="48BC7A66" w14:textId="33CBD28D" w:rsidR="00552BB5" w:rsidRPr="00CA506E" w:rsidRDefault="00183431" w:rsidP="00552BB5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00183431">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Payments that do not arise from an actual technology transfer, such as advance technology transfer payments under a research project, do not qualify for the technology transfer categories above.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00552BB5" w:rsidRPr="00D21C6F" w14:paraId="2ADF1017" w14:textId="77777777" w:rsidTr="00CA506E">
+        <w:trPr>
+          <w:trHeight w:val="330"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="719" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BFF6A27" w14:textId="418D1A32" w:rsidR="00552BB5" w:rsidRPr="00552BB5" w:rsidRDefault="00552BB5" w:rsidP="00552BB5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00552BB5">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Note 4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8495" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="28184457" w14:textId="77777777" w:rsidR="00EF2B60" w:rsidRPr="00A12270" w:rsidRDefault="00EF2B60" w:rsidP="00396FC1">
+          <w:p w14:paraId="40983968" w14:textId="2FD5B5A1" w:rsidR="00552BB5" w:rsidRPr="00CA506E" w:rsidRDefault="00E55301" w:rsidP="00552BB5">
             <w:pPr>
               <w:widowControl/>
-              <w:rPr>
-[...567 lines deleted...]
-              <w:t>Weighted points listed in this table for the patent or technology transfer are multiplied by individual’s contribution ratio.</w:t>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E55301">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Each co-inventor or joint technology owner of the same patent or technology transfer receives 100% of the weighted score listed in this table.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4071E951" w14:textId="77777777" w:rsidR="00DF7BED" w:rsidRDefault="00DF7BED" w:rsidP="00DF7BED">
-[...10 lines deleted...]
-        <w:widowControl/>
+    <w:p w14:paraId="4A791CDE" w14:textId="1C005E72" w:rsidR="00040BF6" w:rsidRPr="00855BB5" w:rsidRDefault="0027328B" w:rsidP="00040BF6">
+      <w:pPr>
+        <w:pStyle w:val="af0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="42"/>
         </w:numPr>
-        <w:adjustRightInd/>
-[...2 lines deleted...]
-        <w:textAlignment w:val="auto"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:leftChars="0" w:left="851" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+          <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Hlk241853041"/>
+      <w:r w:rsidRPr="0027328B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+        </w:rPr>
+        <w:t>Equal-Contribution Authorship Scoring</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w14:paraId="23555AAD" w14:textId="7BA0EB16" w:rsidR="00040BF6" w:rsidRDefault="00725C39" w:rsidP="00040BF6">
+      <w:pPr>
+        <w:pStyle w:val="af0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:leftChars="0" w:left="993" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00725C39">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>If two or three authors contributed equally, each receives 100% of the authorship score for the shared author position.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C845326" w14:textId="61A19467" w:rsidR="00040BF6" w:rsidRDefault="00002F41" w:rsidP="00040BF6">
+      <w:pPr>
+        <w:pStyle w:val="af0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:leftChars="0" w:left="993" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00002F41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>If four to six authors contributed equally, each receives 60% of the authorship score for the shared author position.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B76AA67" w14:textId="0F2456B8" w:rsidR="00040BF6" w:rsidRDefault="00E26985" w:rsidP="00040BF6">
+      <w:pPr>
+        <w:pStyle w:val="af0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:leftChars="0" w:left="993" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E26985">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>If seven or more authors contributed equally, each receives 20% of the authorship score for the shared author position.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="327403D7" w14:textId="168F88AD" w:rsidR="00040BF6" w:rsidRPr="00BB3090" w:rsidRDefault="00D61F4D" w:rsidP="00040BF6">
+      <w:pPr>
+        <w:pStyle w:val="af0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:leftChars="0" w:left="993" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D61F4D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Equal-contribution authors are treated as sharing the same author position. The next author’s score is based on that author’s actual position in the complete author list. Any resulting authorship score below 0.5 is set to 0.5.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27C42174" w14:textId="546A55CF" w:rsidR="00040BF6" w:rsidRPr="00855BB5" w:rsidRDefault="00C020FD" w:rsidP="00040BF6">
+      <w:pPr>
+        <w:pStyle w:val="af0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:leftChars="0" w:left="851" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+          <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C020FD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
+        </w:rPr>
+        <w:t>For professors, the representative paper must list the applicant as the corresponding author. For other academic ranks, the applicant must be the first author or corresponding author. Papers with equal-contribution authorship cannot be used as the principal representative paper, except for papers published in journals with IF ≥ 10.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A442A85" w14:textId="77777777" w:rsidR="00040BF6" w:rsidRDefault="00040BF6" w:rsidP="00040BF6">
+      <w:pPr>
+        <w:ind w:leftChars="300" w:left="720"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="141FFFD1" w14:textId="77777777" w:rsidR="00040BF6" w:rsidRDefault="00040BF6" w:rsidP="00040BF6">
+      <w:pPr>
+        <w:ind w:leftChars="300" w:left="720"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AA5C40D" w14:textId="77777777" w:rsidR="00040BF6" w:rsidRDefault="00040BF6" w:rsidP="00040BF6">
+      <w:pPr>
+        <w:ind w:leftChars="300" w:left="720"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="345EF95F" w14:textId="77777777" w:rsidR="00040BF6" w:rsidRDefault="00040BF6" w:rsidP="00040BF6">
+      <w:pPr>
+        <w:ind w:leftChars="300" w:left="720"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A917266" w14:textId="77777777" w:rsidR="00040BF6" w:rsidRDefault="00040BF6" w:rsidP="00040BF6">
+      <w:pPr>
+        <w:ind w:leftChars="300" w:left="720"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BA6FEC6" w14:textId="77777777" w:rsidR="00040BF6" w:rsidRDefault="00040BF6" w:rsidP="00435672">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="7870"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BB60DF5" w14:textId="77777777" w:rsidR="00040BF6" w:rsidRDefault="00040BF6" w:rsidP="00435672">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="7870"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00A12270">
+          <w:bCs/>
+          <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A7E2B81" w14:textId="77777777" w:rsidR="00040BF6" w:rsidRDefault="00040BF6" w:rsidP="00435672">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="7870"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
-          <w:color w:val="FF0000"/>
-[...2 lines deleted...]
-      </w:r>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="2FFD5598" w14:textId="77777777" w:rsidR="00EF2B60" w:rsidRPr="00A12270" w:rsidRDefault="00EF2B60" w:rsidP="00EF2B60">
-      <w:pPr>
+    <w:p w14:paraId="7171FAA6" w14:textId="77777777" w:rsidR="00040BF6" w:rsidRDefault="00040BF6" w:rsidP="00435672">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="7870"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A12270">
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52C512E8" w14:textId="77777777" w:rsidR="00040BF6" w:rsidRDefault="00040BF6" w:rsidP="00435672">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="7870"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
-        </w:rPr>
-[...16 lines deleted...]
-      <w:r w:rsidRPr="00A12270">
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77FC063B" w14:textId="77777777" w:rsidR="00040BF6" w:rsidRDefault="00040BF6" w:rsidP="00435672">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="7870"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
-        </w:rPr>
-[...1 lines deleted...]
-      </w:r>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="24C97FA9" w14:textId="77777777" w:rsidR="00EF2B60" w:rsidRPr="00A12270" w:rsidRDefault="00EF2B60" w:rsidP="00EF2B60">
-[...171 lines deleted...]
-    <w:p w14:paraId="10E692DA" w14:textId="7A797C71" w:rsidR="00444E4B" w:rsidRDefault="00435672" w:rsidP="00444E4B">
+    <w:p w14:paraId="10E692DA" w14:textId="271D2C86" w:rsidR="00444E4B" w:rsidRDefault="008206ED" w:rsidP="00444E4B">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="008206ED">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Attached table</w:t>
+        <w:t xml:space="preserve">Appendix Table 1. Journal Ranking Scores (J) for Domestic SCIE-indexed Journals and Journal of Biomedical Science (NSTC) — </w:t>
       </w:r>
-      <w:r w:rsidRPr="003D4602">
+      <w:r w:rsidRPr="008206ED">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
-        </w:rPr>
-        <w:t xml:space="preserve"> 1. </w:t>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Revised September 30, 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05885DFA" w14:textId="28512991" w:rsidR="00A53AB2" w:rsidRDefault="00A53AB2" w:rsidP="00A53AB2">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體" w:cs="新細明體"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000314BB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>附表</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000314BB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>1.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000314BB">
+        <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
-        </w:rPr>
-        <w:t xml:space="preserve">Journal ranking weighted </w:t>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>國內</w:t>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="000314BB">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:b/>
+          <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>SCI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
-        </w:rPr>
-        <w:t xml:space="preserve"> journals and Journal of Biomedical Science </w:t>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>E</w:t>
       </w:r>
-      <w:r w:rsidRPr="003D4602">
+      <w:r w:rsidRPr="000314BB">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>期刊、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>國科會</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000314BB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>生醫科學雜誌之排名加權分數</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000314BB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>(J)</w:t>
       </w:r>
-      <w:r w:rsidRPr="003D4602">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="003D4602">
+      <w:r w:rsidRPr="00C614CE">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>(</w:t>
+        <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00C614CE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Amended on </w:t>
+        <w:t>修正</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C614CE">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>：</w:t>
       </w:r>
       <w:r w:rsidR="007C515D">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>2024/09/30</w:t>
+        <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidRPr="003D4602">
-[...123 lines deleted...]
-      <w:r w:rsidR="007C515D">
+      <w:r w:rsidR="006E688C">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>2024/09/30</w:t>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="007C515D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>/09/30</w:t>
       </w:r>
       <w:r w:rsidRPr="00C614CE">
         <w:rPr>
           <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9497" w:type="dxa"/>
         <w:tblInd w:w="454" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="520"/>
         <w:gridCol w:w="4299"/>
         <w:gridCol w:w="2268"/>
         <w:gridCol w:w="1205"/>
         <w:gridCol w:w="1205"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007C515D" w:rsidRPr="005136A8" w14:paraId="7A18E867" w14:textId="77777777" w:rsidTr="001D0537">
+      <w:tr w:rsidR="006E688C" w:rsidRPr="005136A8" w14:paraId="44ED24E8" w14:textId="77777777" w:rsidTr="0007554C">
+        <w:trPr>
+          <w:trHeight w:val="525"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="520" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="54D7F932" w14:textId="77777777" w:rsidR="006E688C" w:rsidRPr="00E72C79" w:rsidRDefault="006E688C" w:rsidP="0007554C">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="2" w:name="OLE_LINK1"/>
+            <w:r w:rsidRPr="00E72C79">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>No.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4299" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C7FDE29" w14:textId="71F4020D" w:rsidR="006E688C" w:rsidRPr="005136A8" w:rsidRDefault="008A1385" w:rsidP="0007554C">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A1385">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Journal Title</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="507AB36B" w14:textId="204EC03A" w:rsidR="006E688C" w:rsidRPr="005136A8" w:rsidRDefault="00A675F7" w:rsidP="0007554C">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A675F7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Publisher / Publishing Organization</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="13EEA2ED" w14:textId="49BB7358" w:rsidR="006E688C" w:rsidRPr="005136A8" w:rsidRDefault="00202EC5" w:rsidP="0007554C">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00202EC5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SCIE Journal — Weighted Score </w:t>
+            </w:r>
+            <w:r w:rsidR="006E688C" w:rsidRPr="005136A8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>(J)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006E688C" w:rsidRPr="00185731" w14:paraId="5589D773" w14:textId="77777777" w:rsidTr="0007554C">
         <w:trPr>
           <w:trHeight w:val="525"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="520" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="552C4191" w14:textId="77777777" w:rsidR="007C515D" w:rsidRPr="00E72C79" w:rsidRDefault="007C515D" w:rsidP="001D0537">
+          <w:p w14:paraId="58ADA4B5" w14:textId="77777777" w:rsidR="006E688C" w:rsidRPr="00523E31" w:rsidRDefault="006E688C" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00523E31">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4299" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="18949816" w14:textId="77777777" w:rsidR="006E688C" w:rsidRPr="000B032B" w:rsidRDefault="006E688C" w:rsidP="0007554C">
             <w:pPr>
               <w:widowControl/>
-              <w:jc w:val="center"/>
-[...20 lines deleted...]
-          <w:p w14:paraId="1DDC3EB4" w14:textId="77777777" w:rsidR="007C515D" w:rsidRPr="005136A8" w:rsidRDefault="007C515D" w:rsidP="001D0537">
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
+              <w:t xml:space="preserve">Chinese Journal </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="000B032B">
+              <w:t>Of</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="000B032B">
+              <w:t xml:space="preserve"> Physics</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="179B3FCA" w14:textId="77777777" w:rsidR="006E688C" w:rsidRPr="000B032B" w:rsidRDefault="006E688C" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>台灣物理學會</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1205" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="39EAD9E9" w14:textId="77777777" w:rsidR="006E688C" w:rsidRPr="000B032B" w:rsidRDefault="006E688C" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
+              <w:t>SCI</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1205" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="01B69BF6" w14:textId="77777777" w:rsidR="006E688C" w:rsidRPr="000B032B" w:rsidRDefault="006E688C" w:rsidP="0007554C">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...110 lines deleted...]
-              <w:t>(J)</w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007C515D" w:rsidRPr="00185731" w14:paraId="61E2C5CB" w14:textId="77777777" w:rsidTr="001D0537">
+      <w:tr w:rsidR="006E688C" w:rsidRPr="00185731" w14:paraId="112F9966" w14:textId="77777777" w:rsidTr="0007554C">
         <w:trPr>
           <w:trHeight w:val="525"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="520" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2898BBBE" w14:textId="77777777" w:rsidR="007C515D" w:rsidRPr="00523E31" w:rsidRDefault="007C515D" w:rsidP="001D0537">
+          <w:p w14:paraId="241B41A1" w14:textId="77777777" w:rsidR="006E688C" w:rsidRDefault="006E688C" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00523E31">
-[...1 lines deleted...]
-                <w:rFonts w:hint="eastAsia"/>
+            <w:r>
+              <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>1</w:t>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4299" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="06673979" w14:textId="77777777" w:rsidR="007C515D" w:rsidRDefault="007C515D" w:rsidP="001D0537">
-[...1 lines deleted...]
-              <w:widowControl/>
+          <w:p w14:paraId="44B188B7" w14:textId="77777777" w:rsidR="006E688C" w:rsidRPr="000B032B" w:rsidRDefault="006E688C" w:rsidP="0007554C">
+            <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-              <w:t>Botanical Studies</w:t>
+            <w:r w:rsidRPr="000B032B">
+              <w:t>Journal of Dental Sciences</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="41149B71" w14:textId="77777777" w:rsidR="007C515D" w:rsidRDefault="007C515D" w:rsidP="001D0537">
-[...1 lines deleted...]
-              <w:widowControl/>
+          <w:p w14:paraId="69D6BC67" w14:textId="77777777" w:rsidR="006E688C" w:rsidRPr="000B032B" w:rsidRDefault="006E688C" w:rsidP="0007554C">
+            <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>中央研究院植物暨微生物學研究所</w:t>
+              <w:t>中華牙醫學會</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1205" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4E9C18A3" w14:textId="77777777" w:rsidR="007C515D" w:rsidRDefault="007C515D" w:rsidP="001D0537">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="6E06B925" w14:textId="77777777" w:rsidR="006E688C" w:rsidRPr="000B032B" w:rsidRDefault="006E688C" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
               <w:t>SCI</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1205" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="556A1635" w14:textId="77777777" w:rsidR="007C515D" w:rsidRDefault="007C515D" w:rsidP="001D0537">
-[...4 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="12F9B8B4" w14:textId="77777777" w:rsidR="006E688C" w:rsidRPr="000B032B" w:rsidRDefault="006E688C" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007C515D" w:rsidRPr="00185731" w14:paraId="704324CA" w14:textId="77777777" w:rsidTr="001D0537">
+      <w:tr w:rsidR="006E688C" w:rsidRPr="00185731" w14:paraId="20F70C40" w14:textId="77777777" w:rsidTr="0007554C">
         <w:trPr>
           <w:trHeight w:val="525"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="520" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="53CAF514" w14:textId="77777777" w:rsidR="007C515D" w:rsidRDefault="007C515D" w:rsidP="001D0537">
+          <w:p w14:paraId="6A1CA6E2" w14:textId="77777777" w:rsidR="006E688C" w:rsidRDefault="006E688C" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4299" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2C28F588" w14:textId="77777777" w:rsidR="007C515D" w:rsidRDefault="007C515D" w:rsidP="001D0537">
+          <w:p w14:paraId="683B1B38" w14:textId="77777777" w:rsidR="006E688C" w:rsidRPr="000B032B" w:rsidRDefault="006E688C" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-              <w:t>Chinese Journal Of Physics</w:t>
+            <w:r w:rsidRPr="000B032B">
+              <w:t xml:space="preserve">Quality Technology </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="000B032B">
+              <w:t>And</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="000B032B">
+              <w:t xml:space="preserve"> Quantitative Management</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3A602026" w14:textId="77777777" w:rsidR="007C515D" w:rsidRDefault="007C515D" w:rsidP="001D0537">
+          <w:p w14:paraId="3E901B7F" w14:textId="77777777" w:rsidR="006E688C" w:rsidRPr="000B032B" w:rsidRDefault="006E688C" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>台灣物理學會</w:t>
+              <w:t>清華大學</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1205" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="14BE1F0F" w14:textId="77777777" w:rsidR="007C515D" w:rsidRDefault="007C515D" w:rsidP="001D0537">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="397B9D0C" w14:textId="77777777" w:rsidR="006E688C" w:rsidRPr="000B032B" w:rsidRDefault="006E688C" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
               <w:t>SCI</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1205" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5CBA4057" w14:textId="77777777" w:rsidR="007C515D" w:rsidRDefault="007C515D" w:rsidP="001D0537">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="56449AE4" w14:textId="77777777" w:rsidR="006E688C" w:rsidRPr="000B032B" w:rsidRDefault="006E688C" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007C515D" w:rsidRPr="00185731" w14:paraId="756A74F0" w14:textId="77777777" w:rsidTr="001D0537">
+      <w:tr w:rsidR="006E688C" w:rsidRPr="00185731" w14:paraId="6E8E1B4C" w14:textId="77777777" w:rsidTr="0007554C">
         <w:trPr>
           <w:trHeight w:val="525"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="520" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5AE75BC2" w14:textId="77777777" w:rsidR="007C515D" w:rsidRDefault="007C515D" w:rsidP="001D0537">
+          <w:p w14:paraId="409DAA8C" w14:textId="77777777" w:rsidR="006E688C" w:rsidRDefault="006E688C" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>3</w:t>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4299" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="78B7FD69" w14:textId="77777777" w:rsidR="007C515D" w:rsidRDefault="007C515D" w:rsidP="001D0537">
+          <w:p w14:paraId="7BA498A5" w14:textId="77777777" w:rsidR="006E688C" w:rsidRPr="000B032B" w:rsidRDefault="006E688C" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-              <w:t>Journal of Dental Sciences</w:t>
+            <w:r w:rsidRPr="000B032B">
+              <w:t>Botanical Studies</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4581A07A" w14:textId="77777777" w:rsidR="007C515D" w:rsidRDefault="007C515D" w:rsidP="001D0537">
+          <w:p w14:paraId="7480DF55" w14:textId="77777777" w:rsidR="006E688C" w:rsidRPr="000B032B" w:rsidRDefault="006E688C" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>中華牙醫學會</w:t>
+              <w:t>中央研究院植物暨微生物學研究所</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1205" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="18F64190" w14:textId="77777777" w:rsidR="007C515D" w:rsidRDefault="007C515D" w:rsidP="001D0537">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="0F04C794" w14:textId="77777777" w:rsidR="006E688C" w:rsidRPr="000B032B" w:rsidRDefault="006E688C" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
               <w:t>SCI</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1205" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3A3DF19A" w14:textId="77777777" w:rsidR="007C515D" w:rsidRDefault="007C515D" w:rsidP="001D0537">
-[...4 lines deleted...]
-              <w:t>6</w:t>
+          <w:p w14:paraId="45692A71" w14:textId="77777777" w:rsidR="006E688C" w:rsidRPr="000B032B" w:rsidRDefault="006E688C" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007C515D" w:rsidRPr="00185731" w14:paraId="1D19A9B3" w14:textId="77777777" w:rsidTr="001D0537">
+      <w:tr w:rsidR="006E688C" w:rsidRPr="00185731" w14:paraId="0A637195" w14:textId="77777777" w:rsidTr="0007554C">
         <w:trPr>
           <w:trHeight w:val="525"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="520" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="10150CC8" w14:textId="77777777" w:rsidR="007C515D" w:rsidRDefault="007C515D" w:rsidP="001D0537">
+          <w:p w14:paraId="5CBA222D" w14:textId="77777777" w:rsidR="006E688C" w:rsidRDefault="006E688C" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>4</w:t>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4299" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="12981639" w14:textId="77777777" w:rsidR="007C515D" w:rsidRDefault="007C515D" w:rsidP="001D0537">
+          <w:p w14:paraId="6BBE0404" w14:textId="77777777" w:rsidR="006E688C" w:rsidRPr="000B032B" w:rsidRDefault="006E688C" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000B032B">
+              <w:t>Dermatologica</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000B032B">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000B032B">
+              <w:t>Sinica</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6F9939B5" w14:textId="77777777" w:rsidR="007C515D" w:rsidRDefault="007C515D" w:rsidP="001D0537">
+          <w:p w14:paraId="73AD0E54" w14:textId="77777777" w:rsidR="006E688C" w:rsidRPr="000B032B" w:rsidRDefault="006E688C" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>台灣微生物學會台灣感染症醫學會中華民國免疫學會台灣寄生蟲學會</w:t>
+              <w:t>臺灣皮膚科醫學會</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1205" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6447CD03" w14:textId="77777777" w:rsidR="007C515D" w:rsidRDefault="007C515D" w:rsidP="001D0537">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="510B968A" w14:textId="77777777" w:rsidR="006E688C" w:rsidRPr="000B032B" w:rsidRDefault="006E688C" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
               <w:t>SCI</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1205" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3190DA76" w14:textId="77777777" w:rsidR="007C515D" w:rsidRDefault="007C515D" w:rsidP="001D0537">
-[...4 lines deleted...]
-              <w:t>6</w:t>
+          <w:p w14:paraId="449B06DF" w14:textId="77777777" w:rsidR="006E688C" w:rsidRPr="000B032B" w:rsidRDefault="006E688C" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007C515D" w:rsidRPr="00185731" w14:paraId="0A4A5103" w14:textId="77777777" w:rsidTr="001D0537">
+      <w:tr w:rsidR="006E688C" w:rsidRPr="00185731" w14:paraId="33BB9CE9" w14:textId="77777777" w:rsidTr="0007554C">
         <w:trPr>
           <w:trHeight w:val="525"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="520" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7C9000C8" w14:textId="77777777" w:rsidR="007C515D" w:rsidRDefault="007C515D" w:rsidP="001D0537">
+          <w:p w14:paraId="24090911" w14:textId="77777777" w:rsidR="006E688C" w:rsidRDefault="006E688C" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4299" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="09ADA3E6" w14:textId="77777777" w:rsidR="006E688C" w:rsidRPr="000B032B" w:rsidRDefault="006E688C" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
+              <w:t xml:space="preserve">International Journal </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="000B032B">
+              <w:t>Of</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="000B032B">
+              <w:t xml:space="preserve"> Design</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="65757669" w14:textId="77777777" w:rsidR="006E688C" w:rsidRPr="000B032B" w:rsidRDefault="006E688C" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>中華民國設計學會</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1205" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="664C7B66" w14:textId="77777777" w:rsidR="006E688C" w:rsidRPr="000B032B" w:rsidRDefault="006E688C" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
+              <w:t>SCI</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1205" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F26EF6B" w14:textId="77777777" w:rsidR="006E688C" w:rsidRPr="000B032B" w:rsidRDefault="006E688C" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...70 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007C515D" w:rsidRPr="00185731" w14:paraId="396088E6" w14:textId="77777777" w:rsidTr="001D0537">
+      <w:tr w:rsidR="006E688C" w:rsidRPr="00185731" w14:paraId="088533F9" w14:textId="77777777" w:rsidTr="0007554C">
         <w:trPr>
           <w:trHeight w:val="525"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="520" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6012863A" w14:textId="77777777" w:rsidR="007C515D" w:rsidRDefault="007C515D" w:rsidP="001D0537">
+          <w:p w14:paraId="3F7F6399" w14:textId="77777777" w:rsidR="006E688C" w:rsidRDefault="006E688C" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>6</w:t>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4299" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="41B44A5E" w14:textId="77777777" w:rsidR="007C515D" w:rsidRDefault="007C515D" w:rsidP="001D0537">
+          <w:p w14:paraId="151CACF7" w14:textId="77777777" w:rsidR="006E688C" w:rsidRPr="000B032B" w:rsidRDefault="006E688C" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-              <w:t>Journal Of The Taiwan Institute Of Chemical Engineers</w:t>
+            <w:r w:rsidRPr="000B032B">
+              <w:t xml:space="preserve">International Journal </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="000B032B">
+              <w:t>Of</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="000B032B">
+              <w:t xml:space="preserve"> Fuzzy Systems</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3C95D62F" w14:textId="77777777" w:rsidR="007C515D" w:rsidRDefault="007C515D" w:rsidP="001D0537">
+          <w:p w14:paraId="0824450B" w14:textId="77777777" w:rsidR="006E688C" w:rsidRPr="000B032B" w:rsidRDefault="006E688C" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>臺灣化學工程學會</w:t>
+              <w:t>中華民國模糊學會</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1205" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5B46A157" w14:textId="77777777" w:rsidR="007C515D" w:rsidRDefault="007C515D" w:rsidP="001D0537">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="72796B25" w14:textId="77777777" w:rsidR="006E688C" w:rsidRPr="000B032B" w:rsidRDefault="006E688C" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
               <w:t>SCI</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1205" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3FA85F65" w14:textId="77777777" w:rsidR="007C515D" w:rsidRDefault="007C515D" w:rsidP="001D0537">
-[...4 lines deleted...]
-              <w:t>6</w:t>
+          <w:p w14:paraId="37105477" w14:textId="77777777" w:rsidR="006E688C" w:rsidRPr="000B032B" w:rsidRDefault="006E688C" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007C515D" w:rsidRPr="00185731" w14:paraId="68A7CFE8" w14:textId="77777777" w:rsidTr="001D0537">
+      <w:tr w:rsidR="006E688C" w:rsidRPr="00185731" w14:paraId="513960F3" w14:textId="77777777" w:rsidTr="0007554C">
         <w:trPr>
           <w:trHeight w:val="525"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="520" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4770A5EA" w14:textId="77777777" w:rsidR="007C515D" w:rsidRDefault="007C515D" w:rsidP="001D0537">
+          <w:p w14:paraId="792789A8" w14:textId="77777777" w:rsidR="006E688C" w:rsidRDefault="006E688C" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>7</w:t>
+              <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4299" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4799CAFD" w14:textId="77777777" w:rsidR="007C515D" w:rsidRDefault="007C515D" w:rsidP="001D0537">
+          <w:p w14:paraId="7CD8E6B1" w14:textId="77777777" w:rsidR="006E688C" w:rsidRPr="00BB1CD2" w:rsidRDefault="006E688C" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-              <w:t>Quality Technology And Quantitative Management</w:t>
+            <w:r w:rsidRPr="00BB1CD2">
+              <w:t>Journal of Microbiology Immunology and Infection</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="720D2299" w14:textId="77777777" w:rsidR="007C515D" w:rsidRDefault="007C515D" w:rsidP="001D0537">
+          <w:p w14:paraId="28170D76" w14:textId="77777777" w:rsidR="006E688C" w:rsidRPr="000B032B" w:rsidRDefault="006E688C" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>清華大學</w:t>
+              <w:t>台灣感染症醫學會</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1205" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7CF54DDA" w14:textId="77777777" w:rsidR="007C515D" w:rsidRDefault="007C515D" w:rsidP="001D0537">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="176C36C5" w14:textId="77777777" w:rsidR="006E688C" w:rsidRPr="000B032B" w:rsidRDefault="006E688C" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
               <w:t>SCI</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1205" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="69B89137" w14:textId="77777777" w:rsidR="007C515D" w:rsidRDefault="007C515D" w:rsidP="001D0537">
-[...4 lines deleted...]
-              <w:t>6</w:t>
+          <w:p w14:paraId="2D7DE14F" w14:textId="77777777" w:rsidR="006E688C" w:rsidRPr="000B032B" w:rsidRDefault="006E688C" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007C515D" w:rsidRPr="00185731" w14:paraId="753BD77B" w14:textId="77777777" w:rsidTr="001D0537">
+      <w:tr w:rsidR="006E688C" w:rsidRPr="00185731" w14:paraId="5E82C0C6" w14:textId="77777777" w:rsidTr="0007554C">
         <w:trPr>
           <w:trHeight w:val="525"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="520" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="08DFEAD3" w14:textId="77777777" w:rsidR="007C515D" w:rsidRDefault="007C515D" w:rsidP="001D0537">
+          <w:p w14:paraId="21492E89" w14:textId="77777777" w:rsidR="006E688C" w:rsidRDefault="006E688C" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>8</w:t>
+              <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4299" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="11405794" w14:textId="77777777" w:rsidR="007C515D" w:rsidRDefault="007C515D" w:rsidP="001D0537">
+          <w:p w14:paraId="0F8AF299" w14:textId="77777777" w:rsidR="006E688C" w:rsidRPr="000B032B" w:rsidRDefault="006E688C" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-              <w:t>International Journal Of Design</w:t>
+            <w:r w:rsidRPr="000B032B">
+              <w:t>Journal of Nursing Research</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6C6C81B5" w14:textId="77777777" w:rsidR="007C515D" w:rsidRDefault="007C515D" w:rsidP="001D0537">
+          <w:p w14:paraId="60898D3B" w14:textId="77777777" w:rsidR="006E688C" w:rsidRPr="000B032B" w:rsidRDefault="006E688C" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>中華民國設計學會</w:t>
+              <w:t>台灣護理學會</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1205" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="19B8FEC2" w14:textId="77777777" w:rsidR="007C515D" w:rsidRDefault="007C515D" w:rsidP="001D0537">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="17FBEC60" w14:textId="77777777" w:rsidR="006E688C" w:rsidRPr="000B032B" w:rsidRDefault="006E688C" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
               <w:t>SCI</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1205" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="691211A5" w14:textId="77777777" w:rsidR="007C515D" w:rsidRDefault="007C515D" w:rsidP="001D0537">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="36A7CD7B" w14:textId="77777777" w:rsidR="006E688C" w:rsidRPr="000B032B" w:rsidRDefault="006E688C" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007C515D" w:rsidRPr="00185731" w14:paraId="676681D1" w14:textId="77777777" w:rsidTr="001D0537">
+      <w:tr w:rsidR="006E688C" w:rsidRPr="00185731" w14:paraId="27A62CA9" w14:textId="77777777" w:rsidTr="0007554C">
         <w:trPr>
           <w:trHeight w:val="525"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="520" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="13C68325" w14:textId="77777777" w:rsidR="007C515D" w:rsidRDefault="007C515D" w:rsidP="001D0537">
+          <w:p w14:paraId="592A44A5" w14:textId="77777777" w:rsidR="006E688C" w:rsidRDefault="006E688C" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>9</w:t>
+              <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4299" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="41A1E6DA" w14:textId="77777777" w:rsidR="007C515D" w:rsidRDefault="007C515D" w:rsidP="001D0537">
+          <w:p w14:paraId="45984A2E" w14:textId="77777777" w:rsidR="006E688C" w:rsidRPr="000B032B" w:rsidRDefault="006E688C" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="both"/>
-            </w:pPr>
-[...1 lines deleted...]
-              <w:t>International Journal Of Fuzzy Systems</w:t>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
+              <w:t>Journal of the Chinese Medical Association</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7B220CD0" w14:textId="77777777" w:rsidR="007C515D" w:rsidRDefault="007C515D" w:rsidP="001D0537">
+          <w:p w14:paraId="7E629130" w14:textId="77777777" w:rsidR="006E688C" w:rsidRPr="000B032B" w:rsidRDefault="006E688C" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>中華民國模糊學會</w:t>
+              <w:t>中華醫學會</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1205" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="64527CAC" w14:textId="77777777" w:rsidR="007C515D" w:rsidRDefault="007C515D" w:rsidP="001D0537">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="2668CD68" w14:textId="77777777" w:rsidR="006E688C" w:rsidRPr="000B032B" w:rsidRDefault="006E688C" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
               <w:t>SCI</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1205" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4B85CF17" w14:textId="77777777" w:rsidR="007C515D" w:rsidRDefault="007C515D" w:rsidP="001D0537">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="1D9CE913" w14:textId="77777777" w:rsidR="006E688C" w:rsidRPr="000B032B" w:rsidRDefault="006E688C" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007C515D" w:rsidRPr="00185731" w14:paraId="4CFE5989" w14:textId="77777777" w:rsidTr="001D0537">
+      <w:tr w:rsidR="006E688C" w:rsidRPr="00185731" w14:paraId="3C7660FD" w14:textId="77777777" w:rsidTr="0007554C">
         <w:trPr>
           <w:trHeight w:val="525"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="520" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="628F0E4F" w14:textId="77777777" w:rsidR="007C515D" w:rsidRDefault="007C515D" w:rsidP="001D0537">
+          <w:p w14:paraId="2D0C100F" w14:textId="77777777" w:rsidR="006E688C" w:rsidRDefault="006E688C" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>10</w:t>
+              <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4299" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2524CF4F" w14:textId="77777777" w:rsidR="007C515D" w:rsidRDefault="007C515D" w:rsidP="001D0537">
+          <w:p w14:paraId="42D0DFEC" w14:textId="77777777" w:rsidR="006E688C" w:rsidRPr="000B032B" w:rsidRDefault="006E688C" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-              <w:t>Journal of the Chinese Medical Association</w:t>
+            <w:r w:rsidRPr="000B032B">
+              <w:t>Journal of the Formosan Medical Association</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1031BEAD" w14:textId="77777777" w:rsidR="007C515D" w:rsidRDefault="007C515D" w:rsidP="001D0537">
+          <w:p w14:paraId="622B3DB8" w14:textId="77777777" w:rsidR="006E688C" w:rsidRPr="000B032B" w:rsidRDefault="006E688C" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>中華醫學會</w:t>
+              <w:t>臺灣醫學會</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1205" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5F6CB66E" w14:textId="77777777" w:rsidR="007C515D" w:rsidRDefault="007C515D" w:rsidP="001D0537">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="2FEBA5A5" w14:textId="77777777" w:rsidR="006E688C" w:rsidRPr="000B032B" w:rsidRDefault="006E688C" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
               <w:t>SCI</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1205" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="689F9404" w14:textId="77777777" w:rsidR="007C515D" w:rsidRDefault="007C515D" w:rsidP="001D0537">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="7E3E70B2" w14:textId="77777777" w:rsidR="006E688C" w:rsidRPr="000B032B" w:rsidRDefault="006E688C" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007C515D" w:rsidRPr="00185731" w14:paraId="73956527" w14:textId="77777777" w:rsidTr="001D0537">
+      <w:tr w:rsidR="006E688C" w:rsidRPr="00185731" w14:paraId="6BE09286" w14:textId="77777777" w:rsidTr="0007554C">
         <w:trPr>
           <w:trHeight w:val="525"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="520" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="54BDAED1" w14:textId="77777777" w:rsidR="007C515D" w:rsidRDefault="007C515D" w:rsidP="001D0537">
+          <w:p w14:paraId="24739B5C" w14:textId="77777777" w:rsidR="006E688C" w:rsidRDefault="006E688C" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>11</w:t>
+              <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4299" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0BE85DCC" w14:textId="77777777" w:rsidR="007C515D" w:rsidRDefault="007C515D" w:rsidP="001D0537">
+          <w:p w14:paraId="021BDCE9" w14:textId="77777777" w:rsidR="006E688C" w:rsidRPr="000B032B" w:rsidRDefault="006E688C" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-              <w:t>Journal of the Formosan Medical Association</w:t>
+            <w:r w:rsidRPr="000B032B">
+              <w:t xml:space="preserve">Journal Of </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="000B032B">
+              <w:t>The</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="000B032B">
+              <w:t xml:space="preserve"> Taiwan Institute Of Chemical Engineers</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6C6314BA" w14:textId="77777777" w:rsidR="007C515D" w:rsidRDefault="007C515D" w:rsidP="001D0537">
+          <w:p w14:paraId="01F68AE0" w14:textId="77777777" w:rsidR="006E688C" w:rsidRPr="000B032B" w:rsidRDefault="006E688C" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>臺灣醫學會</w:t>
+              <w:t>臺灣化學工程學會</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1205" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="301F1790" w14:textId="77777777" w:rsidR="007C515D" w:rsidRDefault="007C515D" w:rsidP="001D0537">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="6A3A57A4" w14:textId="77777777" w:rsidR="006E688C" w:rsidRPr="000B032B" w:rsidRDefault="006E688C" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
               <w:t>SCI</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1205" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="33D7A9AF" w14:textId="77777777" w:rsidR="007C515D" w:rsidRDefault="007C515D" w:rsidP="001D0537">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="5B411C1E" w14:textId="77777777" w:rsidR="006E688C" w:rsidRPr="000B032B" w:rsidRDefault="006E688C" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007C515D" w:rsidRPr="00185731" w14:paraId="651FDA45" w14:textId="77777777" w:rsidTr="001D0537">
+      <w:tr w:rsidR="006E688C" w:rsidRPr="00185731" w14:paraId="36F939BB" w14:textId="77777777" w:rsidTr="0007554C">
         <w:trPr>
           <w:trHeight w:val="525"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="520" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="45568D6B" w14:textId="77777777" w:rsidR="007C515D" w:rsidRDefault="007C515D" w:rsidP="001D0537">
+          <w:p w14:paraId="2162008A" w14:textId="77777777" w:rsidR="006E688C" w:rsidRDefault="006E688C" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>12</w:t>
+              <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4299" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="247C0C47" w14:textId="77777777" w:rsidR="007C515D" w:rsidRDefault="007C515D" w:rsidP="001D0537">
+          <w:p w14:paraId="47BB6A4D" w14:textId="77777777" w:rsidR="006E688C" w:rsidRPr="000B032B" w:rsidRDefault="006E688C" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000B032B">
               <w:t>Journal of Traditional and Complementary Medicine</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="45EFC16E" w14:textId="77777777" w:rsidR="007C515D" w:rsidRDefault="007C515D" w:rsidP="001D0537">
+          <w:p w14:paraId="7BE9E057" w14:textId="77777777" w:rsidR="006E688C" w:rsidRPr="000B032B" w:rsidRDefault="006E688C" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>衛生福利部委託國立臺灣大學食品與生物分子研究中心辦理</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1205" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="19DC774C" w14:textId="77777777" w:rsidR="007C515D" w:rsidRDefault="007C515D" w:rsidP="001D0537">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="565057AD" w14:textId="77777777" w:rsidR="006E688C" w:rsidRPr="000B032B" w:rsidRDefault="006E688C" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
               <w:t>SCI</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1205" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="39D96C63" w14:textId="77777777" w:rsidR="007C515D" w:rsidRDefault="007C515D" w:rsidP="001D0537">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="63405B3E" w14:textId="77777777" w:rsidR="006E688C" w:rsidRPr="000B032B" w:rsidRDefault="006E688C" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007C515D" w:rsidRPr="00185731" w14:paraId="01239F01" w14:textId="77777777" w:rsidTr="001D0537">
+      <w:tr w:rsidR="006E688C" w:rsidRPr="00185731" w14:paraId="2D196975" w14:textId="77777777" w:rsidTr="0007554C">
         <w:trPr>
           <w:trHeight w:val="525"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="520" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="12056DC6" w14:textId="77777777" w:rsidR="007C515D" w:rsidRDefault="007C515D" w:rsidP="001D0537">
+          <w:p w14:paraId="12289D78" w14:textId="77777777" w:rsidR="006E688C" w:rsidRDefault="006E688C" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>13</w:t>
+              <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4299" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7550FD33" w14:textId="77777777" w:rsidR="007C515D" w:rsidRDefault="007C515D" w:rsidP="001D0537">
+          <w:p w14:paraId="3B2DB29A" w14:textId="77777777" w:rsidR="006E688C" w:rsidRPr="000B032B" w:rsidRDefault="006E688C" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000B032B">
               <w:t>Pediatrics and Neonatology</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3F0E772D" w14:textId="77777777" w:rsidR="007C515D" w:rsidRDefault="007C515D" w:rsidP="001D0537">
+          <w:p w14:paraId="632985A6" w14:textId="77777777" w:rsidR="006E688C" w:rsidRPr="000B032B" w:rsidRDefault="006E688C" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>臺灣兒科醫學會</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1205" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="28FED7AF" w14:textId="77777777" w:rsidR="007C515D" w:rsidRDefault="007C515D" w:rsidP="001D0537">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="4AF92AFD" w14:textId="77777777" w:rsidR="006E688C" w:rsidRPr="000B032B" w:rsidRDefault="006E688C" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
               <w:t>SCI</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1205" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="53A52259" w14:textId="77777777" w:rsidR="007C515D" w:rsidRDefault="007C515D" w:rsidP="001D0537">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="53F30526" w14:textId="77777777" w:rsidR="006E688C" w:rsidRPr="000B032B" w:rsidRDefault="006E688C" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007C515D" w:rsidRPr="00185731" w14:paraId="228FE082" w14:textId="77777777" w:rsidTr="001D0537">
+      <w:tr w:rsidR="006E688C" w:rsidRPr="00185731" w14:paraId="716EE8CF" w14:textId="77777777" w:rsidTr="0007554C">
         <w:trPr>
           <w:trHeight w:val="525"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="520" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4E97A7B4" w14:textId="77777777" w:rsidR="007C515D" w:rsidRDefault="007C515D" w:rsidP="001D0537">
+          <w:p w14:paraId="42EF8180" w14:textId="77777777" w:rsidR="006E688C" w:rsidRDefault="006E688C" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>14</w:t>
+              <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4299" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2B098307" w14:textId="77777777" w:rsidR="007C515D" w:rsidRDefault="007C515D" w:rsidP="001D0537">
+          <w:p w14:paraId="7947D6BA" w14:textId="77777777" w:rsidR="006E688C" w:rsidRPr="000B032B" w:rsidRDefault="006E688C" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000B032B">
+              <w:t xml:space="preserve">Taiwanese Journal </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="000B032B">
+              <w:t>Of</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="000B032B">
+              <w:t xml:space="preserve"> Mathematics</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="26F4724B" w14:textId="77777777" w:rsidR="007C515D" w:rsidRDefault="007C515D" w:rsidP="001D0537">
+          <w:p w14:paraId="5405857F" w14:textId="77777777" w:rsidR="006E688C" w:rsidRPr="000B032B" w:rsidRDefault="006E688C" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>中央研究院</w:t>
+              <w:t>中華民國數學會</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1205" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0AD17D6B" w14:textId="77777777" w:rsidR="007C515D" w:rsidRDefault="007C515D" w:rsidP="001D0537">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="72DF3093" w14:textId="77777777" w:rsidR="006E688C" w:rsidRPr="000B032B" w:rsidRDefault="006E688C" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
               <w:t>SCI</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1205" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21C52101" w14:textId="77777777" w:rsidR="007C515D" w:rsidRDefault="007C515D" w:rsidP="001D0537">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="775776A1" w14:textId="77777777" w:rsidR="006E688C" w:rsidRPr="000B032B" w:rsidRDefault="006E688C" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007C515D" w:rsidRPr="00185731" w14:paraId="6195873D" w14:textId="77777777" w:rsidTr="001D0537">
+      <w:tr w:rsidR="006E688C" w:rsidRPr="00185731" w14:paraId="37EAA4B5" w14:textId="77777777" w:rsidTr="0007554C">
         <w:trPr>
           <w:trHeight w:val="525"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="520" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="04A49719" w14:textId="77777777" w:rsidR="007C515D" w:rsidRDefault="007C515D" w:rsidP="001D0537">
+          <w:p w14:paraId="46E643D0" w14:textId="77777777" w:rsidR="006E688C" w:rsidRDefault="006E688C" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>15</w:t>
+              <w:t>16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4299" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="39455294" w14:textId="77777777" w:rsidR="007C515D" w:rsidRDefault="007C515D" w:rsidP="001D0537">
+          <w:p w14:paraId="0AC44AB9" w14:textId="77777777" w:rsidR="006E688C" w:rsidRPr="000B032B" w:rsidRDefault="006E688C" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-              <w:t>Zoological Studies</w:t>
+            <w:r w:rsidRPr="000B032B">
+              <w:t>Taiwanese Journal of Obstetrics &amp; Gynecology</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="337DCFF5" w14:textId="77777777" w:rsidR="007C515D" w:rsidRDefault="007C515D" w:rsidP="001D0537">
+          <w:p w14:paraId="27734B9D" w14:textId="77777777" w:rsidR="006E688C" w:rsidRPr="000B032B" w:rsidRDefault="006E688C" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>中央研究院生物多樣性研究中心</w:t>
+              <w:t>台灣婦產科醫學會</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1205" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7C9FBBD2" w14:textId="77777777" w:rsidR="007C515D" w:rsidRDefault="007C515D" w:rsidP="001D0537">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="0D28868D" w14:textId="77777777" w:rsidR="006E688C" w:rsidRPr="000B032B" w:rsidRDefault="006E688C" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
               <w:t>SCI</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1205" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="16F574FB" w14:textId="77777777" w:rsidR="007C515D" w:rsidRDefault="007C515D" w:rsidP="001D0537">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="66BE91C2" w14:textId="77777777" w:rsidR="006E688C" w:rsidRPr="000B032B" w:rsidRDefault="006E688C" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007C515D" w:rsidRPr="00185731" w14:paraId="261BE30F" w14:textId="77777777" w:rsidTr="001D0537">
+      <w:tr w:rsidR="006E688C" w:rsidRPr="00185731" w14:paraId="05B4E8A3" w14:textId="77777777" w:rsidTr="0007554C">
         <w:trPr>
           <w:trHeight w:val="525"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="520" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="407228FE" w14:textId="77777777" w:rsidR="007C515D" w:rsidRDefault="007C515D" w:rsidP="001D0537">
+          <w:p w14:paraId="3FBD7671" w14:textId="77777777" w:rsidR="006E688C" w:rsidRDefault="006E688C" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>16</w:t>
+              <w:t>17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4299" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="769B7F72" w14:textId="77777777" w:rsidR="007C515D" w:rsidRDefault="007C515D" w:rsidP="001D0537">
+          <w:p w14:paraId="627599DA" w14:textId="77777777" w:rsidR="006E688C" w:rsidRPr="000B032B" w:rsidRDefault="006E688C" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...14 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000B032B">
+              <w:t>Asian Journal of Control</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="46753D30" w14:textId="77777777" w:rsidR="007C515D" w:rsidRDefault="007C515D" w:rsidP="001D0537">
+          <w:p w14:paraId="549C2100" w14:textId="77777777" w:rsidR="006E688C" w:rsidRPr="000B032B" w:rsidRDefault="006E688C" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>中華民國心臟學會</w:t>
+              <w:t>中華民國自動控制學會</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1205" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1AB92F2F" w14:textId="77777777" w:rsidR="007C515D" w:rsidRDefault="007C515D" w:rsidP="001D0537">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="04AAF0EB" w14:textId="77777777" w:rsidR="006E688C" w:rsidRPr="000B032B" w:rsidRDefault="006E688C" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
               <w:t>SCI</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1205" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4D53E242" w14:textId="77777777" w:rsidR="007C515D" w:rsidRDefault="007C515D" w:rsidP="001D0537">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="2CE91AC6" w14:textId="77777777" w:rsidR="006E688C" w:rsidRPr="000B032B" w:rsidRDefault="006E688C" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007C515D" w:rsidRPr="00185731" w14:paraId="4DA562B2" w14:textId="77777777" w:rsidTr="001D0537">
+      <w:tr w:rsidR="006E688C" w:rsidRPr="00185731" w14:paraId="5AC8AB48" w14:textId="77777777" w:rsidTr="0007554C">
         <w:trPr>
           <w:trHeight w:val="525"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="520" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="16E26B34" w14:textId="77777777" w:rsidR="007C515D" w:rsidRDefault="007C515D" w:rsidP="001D0537">
+          <w:p w14:paraId="084D6C5E" w14:textId="77777777" w:rsidR="006E688C" w:rsidRDefault="006E688C" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>17</w:t>
+              <w:t>18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4299" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="07375893" w14:textId="77777777" w:rsidR="007C515D" w:rsidRDefault="007C515D" w:rsidP="001D0537">
+          <w:p w14:paraId="1D42F9A3" w14:textId="77777777" w:rsidR="006E688C" w:rsidRPr="000B032B" w:rsidRDefault="006E688C" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-              <w:t xml:space="preserve">Aerosol and Air Quality Research </w:t>
+            <w:r w:rsidRPr="000B032B">
+              <w:t>Chinese Journal of Physiology</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="714DB918" w14:textId="77777777" w:rsidR="007C515D" w:rsidRDefault="007C515D" w:rsidP="001D0537">
+          <w:p w14:paraId="2D6FB17E" w14:textId="77777777" w:rsidR="006E688C" w:rsidRPr="000B032B" w:rsidRDefault="006E688C" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>台灣氣膠研究學會</w:t>
+              <w:t>中國生理學會</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1205" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4DC2C8AD" w14:textId="77777777" w:rsidR="007C515D" w:rsidRDefault="007C515D" w:rsidP="001D0537">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="30F8E8FE" w14:textId="77777777" w:rsidR="006E688C" w:rsidRPr="000B032B" w:rsidRDefault="006E688C" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
               <w:t>SCI</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1205" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="44997189" w14:textId="77777777" w:rsidR="007C515D" w:rsidRDefault="007C515D" w:rsidP="001D0537">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="580F3748" w14:textId="77777777" w:rsidR="006E688C" w:rsidRPr="000B032B" w:rsidRDefault="006E688C" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007C515D" w:rsidRPr="00185731" w14:paraId="00023CED" w14:textId="77777777" w:rsidTr="001D0537">
+      <w:tr w:rsidR="006E688C" w:rsidRPr="00185731" w14:paraId="3262B86D" w14:textId="77777777" w:rsidTr="0007554C">
         <w:trPr>
           <w:trHeight w:val="525"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="520" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5CC81CE8" w14:textId="77777777" w:rsidR="007C515D" w:rsidRDefault="007C515D" w:rsidP="001D0537">
+          <w:p w14:paraId="5F5FD919" w14:textId="77777777" w:rsidR="006E688C" w:rsidRDefault="006E688C" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>18</w:t>
+              <w:t>19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4299" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0409CCBF" w14:textId="77777777" w:rsidR="007C515D" w:rsidRDefault="007C515D" w:rsidP="001D0537">
+          <w:p w14:paraId="7B187C27" w14:textId="77777777" w:rsidR="006E688C" w:rsidRPr="000B032B" w:rsidRDefault="006E688C" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
+            <w:r w:rsidRPr="000B032B">
+              <w:t>Journal of Food and Drug Analysis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="755FEFD5" w14:textId="77777777" w:rsidR="006E688C" w:rsidRPr="000B032B" w:rsidRDefault="006E688C" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>衛生福利部食品藥物管理署</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1205" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C80AE65" w14:textId="77777777" w:rsidR="006E688C" w:rsidRPr="000B032B" w:rsidRDefault="006E688C" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
+              <w:t>SCI</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1205" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FAF47CF" w14:textId="77777777" w:rsidR="006E688C" w:rsidRPr="000B032B" w:rsidRDefault="006E688C" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006E688C" w14:paraId="2A80CFDF" w14:textId="77777777" w:rsidTr="0007554C">
+        <w:trPr>
+          <w:trHeight w:val="585"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="520" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1049FA8D" w14:textId="77777777" w:rsidR="006E688C" w:rsidRDefault="006E688C" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
-              <w:t>Asian Journal of Control</w:t>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4299" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="011DBB9C" w14:textId="77777777" w:rsidR="006E688C" w:rsidRPr="000B032B" w:rsidRDefault="006E688C" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
+              <w:t>Journal Of Polymer Research</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="07007469" w14:textId="77777777" w:rsidR="007C515D" w:rsidRDefault="007C515D" w:rsidP="001D0537">
+          <w:p w14:paraId="6CB2EE9D" w14:textId="77777777" w:rsidR="006E688C" w:rsidRPr="000B032B" w:rsidRDefault="006E688C" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>中華民國自動控制學會</w:t>
+              <w:t>中華民國高分子學會</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1205" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="377E9C63" w14:textId="77777777" w:rsidR="007C515D" w:rsidRDefault="007C515D" w:rsidP="001D0537">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="2778FDEA" w14:textId="77777777" w:rsidR="006E688C" w:rsidRPr="000B032B" w:rsidRDefault="006E688C" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
               <w:t>SCI</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1205" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0F425D4E" w14:textId="77777777" w:rsidR="007C515D" w:rsidRDefault="007C515D" w:rsidP="001D0537">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="67B1C934" w14:textId="77777777" w:rsidR="006E688C" w:rsidRPr="000B032B" w:rsidRDefault="006E688C" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007C515D" w:rsidRPr="00185731" w14:paraId="3C620F7B" w14:textId="77777777" w:rsidTr="001D0537">
+      <w:tr w:rsidR="006E688C" w:rsidRPr="00B43F77" w14:paraId="46B49A20" w14:textId="77777777" w:rsidTr="0007554C">
         <w:trPr>
           <w:trHeight w:val="525"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="520" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="70E7FD6D" w14:textId="77777777" w:rsidR="007C515D" w:rsidRDefault="007C515D" w:rsidP="001D0537">
+          <w:p w14:paraId="2AB35AC8" w14:textId="77777777" w:rsidR="006E688C" w:rsidRDefault="006E688C" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-              <w:t>19</w:t>
+              <w:t>21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4299" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0EF23AAF" w14:textId="77777777" w:rsidR="007C515D" w:rsidRDefault="007C515D" w:rsidP="001D0537">
+          <w:p w14:paraId="3DAE6A0C" w14:textId="77777777" w:rsidR="006E688C" w:rsidRPr="000B032B" w:rsidRDefault="006E688C" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
+            <w:r w:rsidRPr="000B032B">
+              <w:t>Kaohsiung Journal of Medical Sciences</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="67271B75" w14:textId="77777777" w:rsidR="006E688C" w:rsidRPr="000B032B" w:rsidRDefault="006E688C" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>高雄醫學大學</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1205" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6255542F" w14:textId="77777777" w:rsidR="006E688C" w:rsidRPr="000B032B" w:rsidRDefault="006E688C" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
+              <w:t>SCI</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1205" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E8B7280" w14:textId="77777777" w:rsidR="006E688C" w:rsidRPr="000B032B" w:rsidRDefault="006E688C" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006E688C" w:rsidRPr="00B43F77" w14:paraId="4862FA92" w14:textId="77777777" w:rsidTr="0007554C">
+        <w:trPr>
+          <w:trHeight w:val="675"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="520" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1989A0C2" w14:textId="77777777" w:rsidR="006E688C" w:rsidRDefault="006E688C" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4299" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FE8F1DE" w14:textId="77777777" w:rsidR="006E688C" w:rsidRPr="000B032B" w:rsidRDefault="006E688C" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000B032B">
+              <w:t>Statistica</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000B032B">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000B032B">
+              <w:t>Sinica</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="36939EC0" w14:textId="77777777" w:rsidR="006E688C" w:rsidRPr="000B032B" w:rsidRDefault="006E688C" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>中央研究院</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1205" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="583E0211" w14:textId="77777777" w:rsidR="006E688C" w:rsidRPr="000B032B" w:rsidRDefault="006E688C" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
+              <w:t>SCI</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1205" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DE2299B" w14:textId="77777777" w:rsidR="006E688C" w:rsidRPr="000B032B" w:rsidRDefault="006E688C" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006E688C" w:rsidRPr="00B43F77" w14:paraId="033A3FA3" w14:textId="77777777" w:rsidTr="0007554C">
+        <w:trPr>
+          <w:trHeight w:val="675"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="520" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="18339606" w14:textId="77777777" w:rsidR="006E688C" w:rsidRDefault="006E688C" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
-              <w:t>Dermatologica</w:t>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4299" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E0F15A3" w14:textId="77777777" w:rsidR="006E688C" w:rsidRPr="000B032B" w:rsidRDefault="006E688C" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
+              <w:t>Zoological Studies</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="73BDBD31" w14:textId="77777777" w:rsidR="006E688C" w:rsidRPr="000B032B" w:rsidRDefault="006E688C" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>中央研究院生物多樣性研究中心</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1205" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="510FFCBB" w14:textId="77777777" w:rsidR="006E688C" w:rsidRPr="000B032B" w:rsidRDefault="006E688C" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
+              <w:t>SCI</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1205" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D5F7C8E" w14:textId="77777777" w:rsidR="006E688C" w:rsidRPr="000B032B" w:rsidRDefault="006E688C" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006E688C" w:rsidRPr="00B43F77" w14:paraId="145A71B1" w14:textId="77777777" w:rsidTr="0007554C">
+        <w:trPr>
+          <w:trHeight w:val="675"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="520" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CA800FE" w14:textId="77777777" w:rsidR="006E688C" w:rsidRDefault="006E688C" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4299" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="043AF3A2" w14:textId="77777777" w:rsidR="006E688C" w:rsidRPr="000B032B" w:rsidRDefault="006E688C" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
+              <w:t xml:space="preserve">Acta </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000B032B">
+              <w:t>Cardiologica</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000B032B">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000B032B">
+              <w:t>Sinica</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="64A152DC" w14:textId="77777777" w:rsidR="006E688C" w:rsidRPr="000B032B" w:rsidRDefault="006E688C" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>中華民國心臟學會</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1205" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BF4A6EE" w14:textId="77777777" w:rsidR="006E688C" w:rsidRPr="000B032B" w:rsidRDefault="006E688C" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
+              <w:t>SCI</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1205" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="13B4A63F" w14:textId="77777777" w:rsidR="006E688C" w:rsidRPr="000B032B" w:rsidRDefault="006E688C" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006E688C" w:rsidRPr="005136A8" w14:paraId="582A01F0" w14:textId="77777777" w:rsidTr="0007554C">
+        <w:trPr>
+          <w:trHeight w:val="525"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="520" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CC84C9E" w14:textId="77777777" w:rsidR="006E688C" w:rsidRDefault="006E688C" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4299" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B3047E0" w14:textId="77777777" w:rsidR="006E688C" w:rsidRPr="000B032B" w:rsidRDefault="006E688C" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
+              <w:t xml:space="preserve">Aerosol and Air Quality Research </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="66424D97" w14:textId="77777777" w:rsidR="006E688C" w:rsidRPr="000B032B" w:rsidRDefault="006E688C" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>台灣氣膠研究學會</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1205" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="18A7854E" w14:textId="77777777" w:rsidR="006E688C" w:rsidRPr="000B032B" w:rsidRDefault="006E688C" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
+              <w:t>SCI</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1205" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DB1C6F1" w14:textId="77777777" w:rsidR="006E688C" w:rsidRPr="000B032B" w:rsidRDefault="006E688C" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006E688C" w:rsidRPr="005136A8" w14:paraId="5D21A9DC" w14:textId="77777777" w:rsidTr="0007554C">
+        <w:trPr>
+          <w:trHeight w:val="675"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="520" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E992DBA" w14:textId="77777777" w:rsidR="006E688C" w:rsidRDefault="006E688C" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
-              <w:t>Sinica</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4299" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="357C14BC" w14:textId="77777777" w:rsidR="006E688C" w:rsidRPr="000B032B" w:rsidRDefault="006E688C" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
+              <w:t>Journal of Marine Science and Technology-Taiwan</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7DC20531" w14:textId="77777777" w:rsidR="007C515D" w:rsidRDefault="007C515D" w:rsidP="001D0537">
+          <w:p w14:paraId="743433CE" w14:textId="77777777" w:rsidR="006E688C" w:rsidRPr="000B032B" w:rsidRDefault="006E688C" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>臺灣海洋大學</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1205" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="11B458EE" w14:textId="77777777" w:rsidR="006E688C" w:rsidRPr="000B032B" w:rsidRDefault="006E688C" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
+              <w:t>SCI</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1205" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EC455F0" w14:textId="77777777" w:rsidR="006E688C" w:rsidRPr="000B032B" w:rsidRDefault="006E688C" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006E688C" w:rsidRPr="005136A8" w14:paraId="4E904A18" w14:textId="77777777" w:rsidTr="0007554C">
+        <w:trPr>
+          <w:trHeight w:val="675"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="520" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F7E364F" w14:textId="77777777" w:rsidR="006E688C" w:rsidRDefault="006E688C" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4299" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="57F66949" w14:textId="77777777" w:rsidR="006E688C" w:rsidRPr="000B032B" w:rsidRDefault="006E688C" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
+              <w:t>Journal Of Mechanics</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="233207A3" w14:textId="77777777" w:rsidR="006E688C" w:rsidRPr="000B032B" w:rsidRDefault="006E688C" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
+              <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>臺灣皮膚科醫學會</w:t>
+              <w:t>中華民國力學學會</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1205" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="174E1CCB" w14:textId="77777777" w:rsidR="007C515D" w:rsidRDefault="007C515D" w:rsidP="001D0537">
-[...1 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="515BC431" w14:textId="77777777" w:rsidR="006E688C" w:rsidRPr="000B032B" w:rsidRDefault="006E688C" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
+              <w:t>SCI</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1205" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="48826CAF" w14:textId="77777777" w:rsidR="006E688C" w:rsidRPr="000B032B" w:rsidRDefault="006E688C" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006E688C" w:rsidRPr="005136A8" w14:paraId="2FC19EA2" w14:textId="77777777" w:rsidTr="0007554C">
+        <w:trPr>
+          <w:trHeight w:val="675"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="520" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1077505D" w14:textId="77777777" w:rsidR="006E688C" w:rsidRDefault="006E688C" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4299" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C52CADD" w14:textId="77777777" w:rsidR="006E688C" w:rsidRPr="000B032B" w:rsidRDefault="006E688C" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
+              <w:t>Journal of Medical and Biological Engineering</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F3D5A47" w14:textId="77777777" w:rsidR="006E688C" w:rsidRPr="000B032B" w:rsidRDefault="006E688C" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>中華民國生物醫學工程學會</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1205" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FBD0F0B" w14:textId="77777777" w:rsidR="006E688C" w:rsidRPr="000B032B" w:rsidRDefault="006E688C" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
               <w:t>SCI</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1205" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="62F6C3C7" w14:textId="77777777" w:rsidR="006E688C" w:rsidRPr="000B032B" w:rsidRDefault="006E688C" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006E688C" w:rsidRPr="005136A8" w14:paraId="3BADEF41" w14:textId="77777777" w:rsidTr="0007554C">
+        <w:trPr>
+          <w:trHeight w:val="675"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="520" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="31EF7190" w14:textId="77777777" w:rsidR="006E688C" w:rsidRDefault="006E688C" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4299" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="49E46A71" w14:textId="77777777" w:rsidR="006E688C" w:rsidRPr="000B032B" w:rsidRDefault="006E688C" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
+              <w:t>Journal of the Chinese Chemical Society</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AD455AE" w14:textId="77777777" w:rsidR="006E688C" w:rsidRPr="000B032B" w:rsidRDefault="006E688C" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>中國化學會</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1205" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EE7CBE1" w14:textId="77777777" w:rsidR="006E688C" w:rsidRPr="000B032B" w:rsidRDefault="006E688C" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
+              <w:t>SCI</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1205" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D853E25" w14:textId="77777777" w:rsidR="006E688C" w:rsidRPr="000B032B" w:rsidRDefault="006E688C" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006E688C" w:rsidRPr="005136A8" w14:paraId="66AD4A89" w14:textId="77777777" w:rsidTr="0007554C">
+        <w:trPr>
+          <w:trHeight w:val="675"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="520" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AC053FA" w14:textId="77777777" w:rsidR="006E688C" w:rsidRDefault="006E688C" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4299" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F625C9C" w14:textId="77777777" w:rsidR="006E688C" w:rsidRPr="000B032B" w:rsidRDefault="006E688C" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
+              <w:t xml:space="preserve">Journal Of </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="000B032B">
+              <w:t>The</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="000B032B">
+              <w:t xml:space="preserve"> Chinese Institute Of Engineers</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B87AEC0" w14:textId="77777777" w:rsidR="006E688C" w:rsidRPr="000B032B" w:rsidRDefault="006E688C" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>中國工程師學會</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1205" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F47F308" w14:textId="77777777" w:rsidR="006E688C" w:rsidRPr="000B032B" w:rsidRDefault="006E688C" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
+              <w:t>SCI</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1205" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="064380B5" w14:textId="77777777" w:rsidR="006E688C" w:rsidRPr="000B032B" w:rsidRDefault="006E688C" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006E688C" w:rsidRPr="005136A8" w14:paraId="02A00718" w14:textId="77777777" w:rsidTr="0007554C">
+        <w:trPr>
+          <w:trHeight w:val="675"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="520" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="21115F1C" w14:textId="77777777" w:rsidR="006E688C" w:rsidRDefault="006E688C" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
-              </w:rPr>
-              <w:t>E</w:t>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4299" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="327A79E2" w14:textId="77777777" w:rsidR="006E688C" w:rsidRPr="000B032B" w:rsidRDefault="006E688C" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
+              <w:t>TAIWANIA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FA29C3C" w14:textId="77777777" w:rsidR="006E688C" w:rsidRPr="000B032B" w:rsidRDefault="006E688C" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>臺灣大學生命科學院</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1205" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2AB3521E" w14:textId="77777777" w:rsidR="007C515D" w:rsidRDefault="007C515D" w:rsidP="001D0537">
-[...4 lines deleted...]
-              <w:t>4</w:t>
+          <w:p w14:paraId="3C506810" w14:textId="77777777" w:rsidR="006E688C" w:rsidRPr="000B032B" w:rsidRDefault="006E688C" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
+              <w:t>SCI</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1205" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="73B5057A" w14:textId="77777777" w:rsidR="006E688C" w:rsidRPr="000B032B" w:rsidRDefault="006E688C" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007C515D" w14:paraId="65FE1501" w14:textId="77777777" w:rsidTr="001D0537">
+      <w:tr w:rsidR="006E688C" w:rsidRPr="005136A8" w14:paraId="03CA317F" w14:textId="77777777" w:rsidTr="0007554C">
         <w:trPr>
           <w:trHeight w:val="585"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="520" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="18F8BF92" w14:textId="77777777" w:rsidR="007C515D" w:rsidRDefault="007C515D" w:rsidP="001D0537">
+          <w:p w14:paraId="503CDB3D" w14:textId="77777777" w:rsidR="006E688C" w:rsidRDefault="006E688C" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>20</w:t>
+              <w:t>32</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4299" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="19DA0E5F" w14:textId="77777777" w:rsidR="007C515D" w:rsidRDefault="007C515D" w:rsidP="001D0537">
+          <w:p w14:paraId="49B3A3DB" w14:textId="77777777" w:rsidR="006E688C" w:rsidRPr="000B032B" w:rsidRDefault="006E688C" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-              <w:t>Journal of Food and Drug Analysis</w:t>
+            <w:r w:rsidRPr="000B032B">
+              <w:t xml:space="preserve">Terrestrial Atmospheric </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="000B032B">
+              <w:t>And</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="000B032B">
+              <w:t xml:space="preserve"> Oceanic Sciences</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D660D2E" w14:textId="77777777" w:rsidR="007C515D" w:rsidRDefault="007C515D" w:rsidP="001D0537">
+          <w:p w14:paraId="0BA1DA3C" w14:textId="77777777" w:rsidR="006E688C" w:rsidRPr="000B032B" w:rsidRDefault="006E688C" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>衛生福利部食品藥物管理署</w:t>
+              <w:t>中華民國地球科學學會</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1205" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2F14802B" w14:textId="77777777" w:rsidR="007C515D" w:rsidRDefault="007C515D" w:rsidP="001D0537">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="5B3DE2D2" w14:textId="77777777" w:rsidR="006E688C" w:rsidRPr="000B032B" w:rsidRDefault="006E688C" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
               <w:t>SCI</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1205" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4085BF06" w14:textId="77777777" w:rsidR="007C515D" w:rsidRDefault="007C515D" w:rsidP="001D0537">
-[...4 lines deleted...]
-              <w:t>4</w:t>
+          <w:p w14:paraId="703386E0" w14:textId="77777777" w:rsidR="006E688C" w:rsidRPr="000B032B" w:rsidRDefault="006E688C" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007C515D" w:rsidRPr="00B43F77" w14:paraId="638926D9" w14:textId="77777777" w:rsidTr="001D0537">
-[...1078 lines deleted...]
-      <w:tr w:rsidR="007C515D" w:rsidRPr="005136A8" w14:paraId="67169EDD" w14:textId="77777777" w:rsidTr="001D0537">
+      <w:tr w:rsidR="006E688C" w:rsidRPr="005136A8" w14:paraId="3027ADDD" w14:textId="77777777" w:rsidTr="0007554C">
         <w:trPr>
           <w:trHeight w:val="585"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="520" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7813707C" w14:textId="77777777" w:rsidR="007C515D" w:rsidRDefault="007C515D" w:rsidP="001D0537">
+          <w:p w14:paraId="7ED97AD2" w14:textId="77777777" w:rsidR="006E688C" w:rsidRDefault="006E688C" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>32</w:t>
+              <w:t>33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4299" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1CCF428E" w14:textId="77777777" w:rsidR="007C515D" w:rsidRDefault="007C515D" w:rsidP="001D0537">
+          <w:p w14:paraId="7849D880" w14:textId="77777777" w:rsidR="006E688C" w:rsidRPr="000B032B" w:rsidRDefault="006E688C" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-              <w:t>Journal Of Internet Technology</w:t>
+            <w:r w:rsidRPr="000B032B">
+              <w:t>International Journal of Gerontology</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5638FEA7" w14:textId="77777777" w:rsidR="007C515D" w:rsidRDefault="007C515D" w:rsidP="001D0537">
+          <w:p w14:paraId="44039D69" w14:textId="77777777" w:rsidR="006E688C" w:rsidRPr="000B032B" w:rsidRDefault="006E688C" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>教育部電算中心與台灣學術網路管理委員會</w:t>
+              <w:t>台灣老人急重症醫學會</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1205" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="638E27EE" w14:textId="77777777" w:rsidR="007C515D" w:rsidRDefault="007C515D" w:rsidP="001D0537">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="59BAA92C" w14:textId="77777777" w:rsidR="006E688C" w:rsidRPr="000B032B" w:rsidRDefault="006E688C" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
               <w:t>SCI</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1205" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5F9EB871" w14:textId="77777777" w:rsidR="007C515D" w:rsidRDefault="007C515D" w:rsidP="001D0537">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="68F8E9A1" w14:textId="77777777" w:rsidR="006E688C" w:rsidRPr="000B032B" w:rsidRDefault="006E688C" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007C515D" w:rsidRPr="005136A8" w14:paraId="6B05BA57" w14:textId="77777777" w:rsidTr="001D0537">
+      <w:tr w:rsidR="006E688C" w:rsidRPr="005136A8" w14:paraId="7F190F60" w14:textId="77777777" w:rsidTr="0007554C">
         <w:trPr>
           <w:trHeight w:val="585"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="520" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="69D97FFD" w14:textId="77777777" w:rsidR="007C515D" w:rsidRDefault="007C515D" w:rsidP="001D0537">
+          <w:p w14:paraId="7D45D218" w14:textId="77777777" w:rsidR="006E688C" w:rsidRDefault="006E688C" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>33</w:t>
+              <w:t>34</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4299" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="581008D7" w14:textId="77777777" w:rsidR="007C515D" w:rsidRDefault="007C515D" w:rsidP="001D0537">
+          <w:p w14:paraId="7A99E89D" w14:textId="77777777" w:rsidR="006E688C" w:rsidRPr="000B032B" w:rsidRDefault="006E688C" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-              <w:t>Journal of Marine Science and Technology-Taiwan</w:t>
+            <w:r w:rsidRPr="000B032B">
+              <w:t xml:space="preserve">Journal Of Information Science </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="000B032B">
+              <w:t>And</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="000B032B">
+              <w:t xml:space="preserve"> Engineering</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7A300A93" w14:textId="77777777" w:rsidR="007C515D" w:rsidRDefault="007C515D" w:rsidP="001D0537">
+          <w:p w14:paraId="7D7DBFA6" w14:textId="77777777" w:rsidR="006E688C" w:rsidRPr="000B032B" w:rsidRDefault="006E688C" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>臺灣海洋大學</w:t>
+              <w:t>中華民國計算語言學學會</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1205" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2012ADE1" w14:textId="77777777" w:rsidR="007C515D" w:rsidRDefault="007C515D" w:rsidP="001D0537">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="5C2E43CE" w14:textId="77777777" w:rsidR="006E688C" w:rsidRPr="000B032B" w:rsidRDefault="006E688C" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
               <w:t>SCI</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1205" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="07A5499D" w14:textId="77777777" w:rsidR="007C515D" w:rsidRDefault="007C515D" w:rsidP="001D0537">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="75EC2374" w14:textId="77777777" w:rsidR="006E688C" w:rsidRPr="000B032B" w:rsidRDefault="006E688C" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007C515D" w:rsidRPr="005136A8" w14:paraId="081538E7" w14:textId="77777777" w:rsidTr="001D0537">
+      <w:tr w:rsidR="006E688C" w:rsidRPr="005136A8" w14:paraId="5BCE4492" w14:textId="77777777" w:rsidTr="0007554C">
         <w:trPr>
           <w:trHeight w:val="585"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="520" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="55CA7F2F" w14:textId="77777777" w:rsidR="007C515D" w:rsidRDefault="007C515D" w:rsidP="001D0537">
+          <w:p w14:paraId="7F6FC7FD" w14:textId="77777777" w:rsidR="006E688C" w:rsidRDefault="006E688C" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>34</w:t>
+              <w:t>35</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4299" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="547E1759" w14:textId="77777777" w:rsidR="007C515D" w:rsidRDefault="007C515D" w:rsidP="001D0537">
+          <w:p w14:paraId="7E582752" w14:textId="77777777" w:rsidR="006E688C" w:rsidRPr="000B032B" w:rsidRDefault="006E688C" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-              <w:t>Journal of the Chinese Society of Mechanical Engineers</w:t>
+            <w:r w:rsidRPr="000B032B">
+              <w:t>Journal Of Internet Technology</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0452930B" w14:textId="77777777" w:rsidR="007C515D" w:rsidRDefault="007C515D" w:rsidP="001D0537">
+          <w:p w14:paraId="16E98315" w14:textId="77777777" w:rsidR="006E688C" w:rsidRPr="000B032B" w:rsidRDefault="006E688C" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>中國機械工程學會</w:t>
+              <w:t>東華大學</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1205" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6EDFBB13" w14:textId="77777777" w:rsidR="007C515D" w:rsidRDefault="007C515D" w:rsidP="001D0537">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="17566DB6" w14:textId="77777777" w:rsidR="006E688C" w:rsidRPr="000B032B" w:rsidRDefault="006E688C" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
               <w:t>SCI</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1205" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1818BCF1" w14:textId="77777777" w:rsidR="007C515D" w:rsidRDefault="007C515D" w:rsidP="001D0537">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="69BB919E" w14:textId="77777777" w:rsidR="006E688C" w:rsidRPr="000B032B" w:rsidRDefault="006E688C" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007C515D" w:rsidRPr="005136A8" w14:paraId="2042C764" w14:textId="77777777" w:rsidTr="001D0537">
+      <w:tr w:rsidR="006E688C" w:rsidRPr="005136A8" w14:paraId="3CC733BF" w14:textId="77777777" w:rsidTr="0007554C">
         <w:trPr>
           <w:trHeight w:val="585"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="520" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3134B71B" w14:textId="77777777" w:rsidR="007C515D" w:rsidRDefault="007C515D" w:rsidP="001D0537">
+          <w:p w14:paraId="13297DA4" w14:textId="77777777" w:rsidR="006E688C" w:rsidRDefault="006E688C" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>35</w:t>
+              <w:t>36</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4299" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4E6161B2" w14:textId="77777777" w:rsidR="007C515D" w:rsidRDefault="007C515D" w:rsidP="001D0537">
+          <w:p w14:paraId="39C5C5EF" w14:textId="77777777" w:rsidR="006E688C" w:rsidRPr="000B032B" w:rsidRDefault="006E688C" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-              <w:t>TAIWANIA</w:t>
+            <w:r w:rsidRPr="000B032B">
+              <w:t>Journal of Physiological Investigation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="08EDD02B" w14:textId="77777777" w:rsidR="007C515D" w:rsidRDefault="007C515D" w:rsidP="001D0537">
+          <w:p w14:paraId="734734FE" w14:textId="77777777" w:rsidR="006E688C" w:rsidRPr="000B032B" w:rsidRDefault="006E688C" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>臺灣大學生命科學院</w:t>
+              <w:t>中國生理學會</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1205" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2657C7AE" w14:textId="77777777" w:rsidR="007C515D" w:rsidRDefault="007C515D" w:rsidP="001D0537">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="0DC8E5F1" w14:textId="77777777" w:rsidR="006E688C" w:rsidRPr="000B032B" w:rsidRDefault="006E688C" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
               <w:t>SCI</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1205" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="109431AF" w14:textId="77777777" w:rsidR="007C515D" w:rsidRDefault="007C515D" w:rsidP="001D0537">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="6F2A1727" w14:textId="77777777" w:rsidR="006E688C" w:rsidRPr="000B032B" w:rsidRDefault="006E688C" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007C515D" w:rsidRPr="005136A8" w14:paraId="22B05F03" w14:textId="77777777" w:rsidTr="001D0537">
+      <w:tr w:rsidR="006E688C" w:rsidRPr="005136A8" w14:paraId="2F0D7E2E" w14:textId="77777777" w:rsidTr="0007554C">
         <w:trPr>
           <w:trHeight w:val="585"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="520" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3CE7FF60" w14:textId="77777777" w:rsidR="007C515D" w:rsidRDefault="007C515D" w:rsidP="001D0537">
+          <w:p w14:paraId="4118F48A" w14:textId="77777777" w:rsidR="006E688C" w:rsidRDefault="006E688C" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>36</w:t>
+              <w:t>37</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4299" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2B3CDA9F" w14:textId="77777777" w:rsidR="007C515D" w:rsidRDefault="007C515D" w:rsidP="001D0537">
+          <w:p w14:paraId="756A16EA" w14:textId="77777777" w:rsidR="006E688C" w:rsidRPr="000B032B" w:rsidRDefault="006E688C" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-              <w:t>Terrestrial Atmospheric And Oceanic Sciences</w:t>
+            <w:r w:rsidRPr="000B032B">
+              <w:t>Journal of the Chinese Society of Mechanical Engineers</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="589BC9F2" w14:textId="77777777" w:rsidR="007C515D" w:rsidRDefault="007C515D" w:rsidP="001D0537">
+          <w:p w14:paraId="01FE0579" w14:textId="77777777" w:rsidR="006E688C" w:rsidRPr="000B032B" w:rsidRDefault="006E688C" w:rsidP="0007554C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000B032B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>中華民國地球科學學會</w:t>
+              <w:t>中國機械工程學會</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1205" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6B9F2DFD" w14:textId="77777777" w:rsidR="007C515D" w:rsidRDefault="007C515D" w:rsidP="001D0537">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="0924AD2E" w14:textId="77777777" w:rsidR="006E688C" w:rsidRPr="000B032B" w:rsidRDefault="006E688C" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
               <w:t>SCI</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1205" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="54B44463" w14:textId="77777777" w:rsidR="007C515D" w:rsidRDefault="007C515D" w:rsidP="001D0537">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="5F14765C" w14:textId="77777777" w:rsidR="006E688C" w:rsidRPr="000B032B" w:rsidRDefault="006E688C" w:rsidP="0007554C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B032B">
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="44C5F947" w14:textId="77777777" w:rsidR="007C515D" w:rsidRDefault="007C515D" w:rsidP="007C515D">
+    <w:bookmarkEnd w:id="2"/>
+    <w:p w14:paraId="33AE824E" w14:textId="77777777" w:rsidR="006E688C" w:rsidRDefault="006E688C" w:rsidP="006E688C">
       <w:pPr>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:ind w:firstLine="482"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00795030">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>註：</w:t>
+        <w:t>註</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00795030">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Journal of Biomedical Science 202</w:t>
+        <w:t>：</w:t>
       </w:r>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="48C9AAC6" w14:textId="77777777" w:rsidR="006E688C" w:rsidRDefault="006E688C" w:rsidP="006E688C">
+      <w:pPr>
+        <w:pStyle w:val="af0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:spacing w:line="260" w:lineRule="exact"/>
+        <w:ind w:leftChars="0" w:left="709" w:hanging="227"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C33CCC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Journal of Biomedical Science 2025</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C33CCC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>年</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C33CCC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>5-Year JIF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C33CCC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>為</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C33CCC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>13.2 (JIF 14.5)</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C33CCC">
+        <w:rPr>
+          <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>≧</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C33CCC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C33CCC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C33CCC">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>3</w:t>
+        <w:t>不</w:t>
       </w:r>
-      <w:r w:rsidRPr="00795030">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C33CCC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>列入此表中</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C33CCC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56AE61EA" w14:textId="77777777" w:rsidR="006E688C" w:rsidRDefault="006E688C" w:rsidP="006E688C">
+      <w:pPr>
+        <w:pStyle w:val="af0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:spacing w:line="260" w:lineRule="exact"/>
+        <w:ind w:leftChars="0" w:left="709" w:hanging="227"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C33CCC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Journal of Biomedical Science 2025</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C33CCC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
         <w:t>年</w:t>
       </w:r>
-      <w:r w:rsidRPr="00795030">
+      <w:r w:rsidRPr="00C33CCC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">JIF </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C33CCC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>為</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C33CCC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>14.5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6195C784" w14:textId="1B8BA10E" w:rsidR="006E688C" w:rsidRPr="006E688C" w:rsidRDefault="006E688C" w:rsidP="006E688C">
+      <w:pPr>
+        <w:pStyle w:val="af0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:spacing w:line="260" w:lineRule="exact"/>
+        <w:ind w:leftChars="0" w:left="709" w:hanging="227"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">5-Year </w:t>
-[...1 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:r w:rsidRPr="006E688C">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>J</w:t>
+        <w:t>Journal of the Taiwan Institute of Chemical Engineers 2025</w:t>
       </w:r>
-      <w:r w:rsidRPr="00795030">
-[...31 lines deleted...]
-      <w:r w:rsidRPr="00795030">
+      <w:r w:rsidRPr="006E688C">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>不列入此表中。</w:t>
-[...22 lines deleted...]
-        </w:rPr>
         <w:t>年</w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED30B0">
+      <w:r w:rsidRPr="006E688C">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">5-Year </w:t>
+        <w:t>JIF</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006E688C">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
-          <w:sz w:val="22"/>
-[...12 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>為</w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED30B0">
+      <w:r w:rsidRPr="006E688C">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>10.7</w:t>
+        <w:t xml:space="preserve"> 6.9</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006E688C">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="553C2A48" w14:textId="6C8A6D81" w:rsidR="00A0006E" w:rsidRPr="00A0006E" w:rsidRDefault="00A0006E" w:rsidP="007C515D">
-[...39 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId15"/>
+    <w:sectPr w:rsidR="006E688C" w:rsidRPr="006E688C" w:rsidSect="00B817E9">
+      <w:footerReference w:type="default" r:id="rId16"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1079" w:right="748" w:bottom="1078" w:left="737" w:header="283" w:footer="0" w:gutter="0"/>
       <w:pgNumType w:fmt="numberInDash" w:start="1"/>
       <w:cols w:space="425"/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="34CDF2B4" w14:textId="77777777" w:rsidR="005A4857" w:rsidRDefault="005A4857">
+    <w:p w14:paraId="65A1A5EE" w14:textId="77777777" w:rsidR="008C146D" w:rsidRDefault="008C146D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="711CB386" w14:textId="77777777" w:rsidR="005A4857" w:rsidRDefault="005A4857">
+    <w:p w14:paraId="6D81B757" w14:textId="77777777" w:rsidR="008C146D" w:rsidRDefault="008C146D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="標楷體">
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="SimSun">
-[...3 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="微軟正黑體">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="88"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+    <w:sig w:usb0="000002A7" w:usb1="28CF4400" w:usb2="00000016" w:usb3="00000000" w:csb0="00100009" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DFKaiShu-SB-Estd-BF">
     <w:altName w:val="細明體"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="08080000" w:usb2="00000010" w:usb3="00000000" w:csb0="00100000" w:csb1="00000000"/>
-  </w:font>
-[...12 lines deleted...]
-    <w:sig w:usb0="000002A7" w:usb1="28CF4400" w:usb2="00000016" w:usb3="00000000" w:csb0="00100009" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="19DEBD60" w14:textId="77777777" w:rsidR="00EE729A" w:rsidRDefault="00EE729A">
+  <w:p w14:paraId="5A6EE1A8" w14:textId="77777777" w:rsidR="003B0898" w:rsidRDefault="003B0898">
     <w:pPr>
       <w:pStyle w:val="a4"/>
       <w:framePr w:w="1440" w:hSpace="410" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:textDirection w:val="btLr"/>
       <w:rPr>
         <w:rStyle w:val="a6"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="a6"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="a6"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="a6"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="1113CB31" w14:textId="77777777" w:rsidR="00EE729A" w:rsidRDefault="00EE729A">
+  <w:p w14:paraId="6AD3C06C" w14:textId="77777777" w:rsidR="003B0898" w:rsidRDefault="003B0898">
     <w:pPr>
       <w:pStyle w:val="a4"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="68369743" w14:textId="77777777" w:rsidR="00EE729A" w:rsidRDefault="00EE729A">
+  <w:p w14:paraId="3B6EF2FE" w14:textId="77777777" w:rsidR="003B0898" w:rsidRDefault="003B0898">
     <w:pPr>
       <w:pStyle w:val="a4"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="1155C866" w14:textId="77777777" w:rsidR="00EE729A" w:rsidRDefault="00EE729A">
+  <w:p w14:paraId="2A6CDDA1" w14:textId="77777777" w:rsidR="003B0898" w:rsidRDefault="003B0898">
     <w:pPr>
       <w:pStyle w:val="a4"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:rPr>
+        <w:rFonts w:eastAsia="微軟正黑體"/>
+        <w:b/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+      <w:id w:val="646172271"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr/>
+    <w:sdtContent>
+      <w:p w14:paraId="513DE6DF" w14:textId="77777777" w:rsidR="00EC3B91" w:rsidRPr="00B817E9" w:rsidRDefault="00EC3B91">
+        <w:pPr>
+          <w:pStyle w:val="a4"/>
+          <w:jc w:val="center"/>
+          <w:rPr>
+            <w:rFonts w:eastAsia="微軟正黑體"/>
+            <w:b/>
+            <w:sz w:val="24"/>
+          </w:rPr>
+        </w:pPr>
+        <w:r w:rsidRPr="00B817E9">
+          <w:rPr>
+            <w:rFonts w:eastAsia="微軟正黑體" w:hint="eastAsia"/>
+            <w:b/>
+            <w:sz w:val="24"/>
+          </w:rPr>
+          <w:t>申請書</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:eastAsia="微軟正黑體" w:hint="eastAsia"/>
+            <w:b/>
+            <w:sz w:val="24"/>
+          </w:rPr>
+          <w:t>／</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00C25A8C">
+          <w:rPr>
+            <w:rFonts w:eastAsia="微軟正黑體"/>
+            <w:b/>
+            <w:sz w:val="24"/>
+          </w:rPr>
+          <w:t>Application Form</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00C25A8C">
+          <w:rPr>
+            <w:rFonts w:eastAsia="微軟正黑體" w:hint="eastAsia"/>
+            <w:b/>
+            <w:sz w:val="24"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00B817E9">
+          <w:rPr>
+            <w:rFonts w:eastAsia="微軟正黑體"/>
+            <w:b/>
+            <w:sz w:val="24"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="00B817E9">
+          <w:rPr>
+            <w:rFonts w:eastAsia="微軟正黑體"/>
+            <w:b/>
+            <w:sz w:val="24"/>
+          </w:rPr>
+          <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00B817E9">
+          <w:rPr>
+            <w:rFonts w:eastAsia="微軟正黑體"/>
+            <w:b/>
+            <w:sz w:val="24"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidRPr="00200087">
+          <w:rPr>
+            <w:rFonts w:eastAsia="微軟正黑體"/>
+            <w:b/>
+            <w:noProof/>
+            <w:sz w:val="24"/>
+            <w:lang w:val="zh-TW"/>
+          </w:rPr>
+          <w:t>II</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00B817E9">
+          <w:rPr>
+            <w:rFonts w:eastAsia="微軟正黑體"/>
+            <w:b/>
+            <w:sz w:val="24"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="4ECED506" w14:textId="77777777" w:rsidR="00EC3B91" w:rsidRPr="00B817E9" w:rsidRDefault="00EC3B91">
+    <w:pPr>
+      <w:pStyle w:val="a4"/>
+      <w:rPr>
+        <w:rFonts w:eastAsia="微軟正黑體"/>
+        <w:b/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rFonts w:eastAsia="微軟正黑體"/>
         <w:b/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:id w:val="1231879719"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="4A89E03B" w14:textId="67A99B50" w:rsidR="00EE729A" w:rsidRPr="00B817E9" w:rsidRDefault="00EE729A">
         <w:pPr>
           <w:pStyle w:val="a4"/>
           <w:jc w:val="center"/>
           <w:rPr>
             <w:rFonts w:eastAsia="微軟正黑體"/>
             <w:b/>
             <w:sz w:val="24"/>
           </w:rPr>
@@ -26309,186 +25467,259 @@
         </w:r>
         <w:r w:rsidRPr="00B817E9">
           <w:rPr>
             <w:rFonts w:eastAsia="微軟正黑體"/>
             <w:b/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="266C267B" w14:textId="77777777" w:rsidR="00EE729A" w:rsidRPr="00B817E9" w:rsidRDefault="00EE729A">
     <w:pPr>
       <w:pStyle w:val="a4"/>
       <w:rPr>
         <w:rFonts w:eastAsia="微軟正黑體"/>
         <w:b/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="727FD9E4" w14:textId="77777777" w:rsidR="00EE729A" w:rsidRPr="00B817E9" w:rsidRDefault="00EE729A">
     <w:pPr>
       <w:pStyle w:val="a4"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:eastAsia="微軟正黑體"/>
         <w:b/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="2DD6EB5A" w14:textId="77777777" w:rsidR="00EE729A" w:rsidRPr="00B817E9" w:rsidRDefault="00EE729A">
     <w:pPr>
       <w:pStyle w:val="a4"/>
       <w:rPr>
         <w:rFonts w:eastAsia="微軟正黑體"/>
         <w:b/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="715DE4D9" w14:textId="77777777" w:rsidR="005A4857" w:rsidRDefault="005A4857">
+    <w:p w14:paraId="468AD421" w14:textId="77777777" w:rsidR="008C146D" w:rsidRDefault="008C146D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="294823B6" w14:textId="77777777" w:rsidR="005A4857" w:rsidRDefault="005A4857">
+    <w:p w14:paraId="24AE0E25" w14:textId="77777777" w:rsidR="008C146D" w:rsidRDefault="008C146D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="0523F598" w14:textId="41F3CC22" w:rsidR="00EE729A" w:rsidRPr="00497E1B" w:rsidRDefault="00EE729A" w:rsidP="00497E1B">
+  <w:p w14:paraId="69CDADDF" w14:textId="77777777" w:rsidR="003B0898" w:rsidRDefault="003B0898" w:rsidP="00DA4D1B">
     <w:pPr>
       <w:pStyle w:val="a9"/>
       <w:jc w:val="right"/>
-      <w:rPr>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00642F39">
       <w:rPr>
         <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
         <w:b/>
         <w:color w:val="FF0000"/>
       </w:rPr>
       <w:t>(</w:t>
     </w:r>
     <w:r w:rsidRPr="00642F39">
       <w:rPr>
         <w:rFonts w:eastAsia="標楷體"/>
         <w:b/>
         <w:color w:val="FF0000"/>
       </w:rPr>
       <w:t>Version 20</w:t>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rFonts w:eastAsia="標楷體"/>
-[...6 lines deleted...]
-      <w:rPr>
         <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
         <w:b/>
         <w:color w:val="FF0000"/>
       </w:rPr>
-      <w:t>6</w:t>
+      <w:t>26</w:t>
     </w:r>
     <w:r w:rsidRPr="00642F39">
       <w:rPr>
         <w:rFonts w:eastAsia="標楷體"/>
         <w:b/>
         <w:color w:val="FF0000"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
         <w:b/>
         <w:color w:val="FF0000"/>
       </w:rPr>
       <w:t>08</w:t>
     </w:r>
     <w:r w:rsidRPr="00642F39">
       <w:rPr>
         <w:rFonts w:eastAsia="標楷體"/>
         <w:b/>
         <w:color w:val="FF0000"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
         <w:b/>
         <w:color w:val="FF0000"/>
       </w:rPr>
       <w:t>01</w:t>
     </w:r>
     <w:r w:rsidRPr="00642F39">
       <w:rPr>
         <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
         <w:b/>
         <w:color w:val="FF0000"/>
       </w:rPr>
       <w:t>)</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="01D452ED"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4B9ABD6E"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01EC7323"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8C808760"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="480"/>
         </w:tabs>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="960"/>
         </w:tabs>
         <w:ind w:left="960" w:hanging="480"/>
@@ -26557,51 +25788,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3840"/>
         </w:tabs>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02C575B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A5183684"/>
     <w:lvl w:ilvl="0" w:tplc="1A5A6E0E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -26646,51 +25877,406 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="081E19DD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0A0A97A4"/>
+    <w:lvl w:ilvl="0" w:tplc="E5CA200E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="085E3534"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="987EB880"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0ACF4853"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="24867226"/>
+    <w:lvl w:ilvl="0" w:tplc="8B2821BE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="655" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1135" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1615" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2095" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2575" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3055" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3535" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4015" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4495" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0D8C618D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9EA81AEA"/>
+    <w:lvl w:ilvl="0" w:tplc="3C18B1EA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2181" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2661" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3141" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3621" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4101" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4581" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5061" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5541" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6021" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0E7D094E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7D72046C"/>
     <w:lvl w:ilvl="0" w:tplc="41E41FFC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -26735,51 +26321,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0F321B4C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AD3A0E32"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="530" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1010" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -26821,51 +26407,317 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3410" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3890" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4370" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="142338B6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="09A2EED4"/>
+    <w:lvl w:ilvl="0" w:tplc="FAE26BEE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="164E5BFF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="99DC01AE"/>
+    <w:lvl w:ilvl="0" w:tplc="04090015">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="taiwaneseCountingThousand"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1BB649AB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D1FAEB76"/>
+    <w:lvl w:ilvl="0" w:tplc="21B0ADD8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="taiwaneseCountingThousand"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="764" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1244" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1724" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2204" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2684" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3164" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3644" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4124" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4604" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1FAA6CDE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B4C0A8E6"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="530" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1010" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -26907,51 +26759,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3410" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3890" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4370" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="238A11B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E7BA6BBE"/>
     <w:lvl w:ilvl="0" w:tplc="E458C2CE">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
@@ -26997,51 +26849,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="25090A1F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0FB04820"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -27083,51 +26935,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="271A45DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="226CF696"/>
     <w:lvl w:ilvl="0" w:tplc="7986A6D8">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
@@ -27173,51 +27025,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2B0B72DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B50C2B4A"/>
     <w:lvl w:ilvl="0" w:tplc="2108A08C">
       <w:start w:val="4"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="＊"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="276"/>
         </w:tabs>
         <w:ind w:left="276" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -27313,51 +27165,227 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="3756"/>
         </w:tabs>
         <w:ind w:left="3756" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4236"/>
         </w:tabs>
         <w:ind w:left="4236" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2C9873F0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="EA8223D4"/>
+    <w:lvl w:ilvl="0" w:tplc="E5801BDA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:color w:val="FF0000"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2CB5629C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="394C6874"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="588" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1068" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1548" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2028" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2508" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2988" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3468" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3948" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4428" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2E67507D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6F0A6326"/>
     <w:lvl w:ilvl="0" w:tplc="8B2821BE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -27402,51 +27430,144 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2E7D3AB9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8A185006"/>
+    <w:lvl w:ilvl="0" w:tplc="8B2821BE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="82FA2E8C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="★"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="新細明體" w:eastAsia="新細明體" w:hAnsi="新細明體" w:cs="新細明體" w:hint="eastAsia"/>
+        <w:color w:val="FF0000"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="37AF7455"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="197E7F56"/>
     <w:lvl w:ilvl="0" w:tplc="06BE04B0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="180"/>
         </w:tabs>
         <w:ind w:left="180" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -27518,51 +27639,142 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3660"/>
         </w:tabs>
         <w:ind w:left="3660" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4140"/>
         </w:tabs>
         <w:ind w:left="4140" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="37DA5FE7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="85462D6C"/>
+    <w:lvl w:ilvl="0" w:tplc="D71AC242">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3E50484D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0044887A"/>
     <w:lvl w:ilvl="0" w:tplc="97865B92">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="332C6F24">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
@@ -27611,51 +27823,406 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="419A7CFC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="322E667A"/>
+    <w:lvl w:ilvl="0" w:tplc="04090015">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="taiwaneseCountingThousand"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="426B4D54"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4E48753E"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="432D67BC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="09FA025C"/>
+    <w:lvl w:ilvl="0" w:tplc="F5A43F00">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="43EF74E6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D138CBE0"/>
+    <w:lvl w:ilvl="0" w:tplc="C3B6994C">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2181" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="461F5B76"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="53E61DFC"/>
     <w:lvl w:ilvl="0" w:tplc="97865B92">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
@@ -27701,51 +28268,590 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="495749A7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="701E8924"/>
+    <w:lvl w:ilvl="0" w:tplc="D55CCBBA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="taiwaneseCountingThousand"/>
+      <w:lvlText w:val="（%1）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1244" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1724" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2204" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2684" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3164" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3644" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4124" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4604" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5084" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4EE50035"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="10DC4870"/>
+    <w:lvl w:ilvl="0" w:tplc="747E7622">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="taiwaneseCountingThousand"/>
+      <w:lvlText w:val="（%1）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1331" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1811" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2291" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2771" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3251" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3731" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4211" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4691" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5171" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="53C62756"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="743CB350"/>
+    <w:lvl w:ilvl="0" w:tplc="E08C081E">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2181" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="56B36249"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B3A413CE"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="482" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="962" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1442" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1922" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2402" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2882" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3362" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3842" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4322" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="56E43FF6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1F6E232A"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="962" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1442" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1922" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2402" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2882" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3362" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3842" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4322" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4802" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="59F71D94"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="956A76CC"/>
+    <w:lvl w:ilvl="0" w:tplc="21B0ADD8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="taiwaneseCountingThousand"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="764" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1244" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1724" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2204" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2684" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3164" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3644" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4124" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4604" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5BC72FA8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="18C8081C"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -27787,51 +28893,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5D1B2436"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="ABDEE5C2"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -27876,51 +28982,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="62942364"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7AEAE808"/>
     <w:lvl w:ilvl="0" w:tplc="113226B0">
       <w:start w:val="2"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="□"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="465"/>
         </w:tabs>
         <w:ind w:left="465" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -28016,51 +29122,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="3945"/>
         </w:tabs>
         <w:ind w:left="3945" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4425"/>
         </w:tabs>
         <w:ind w:left="4425" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6CA7230A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D8C6A9F2"/>
     <w:lvl w:ilvl="0" w:tplc="5144356C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -28105,51 +29211,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4800" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6F5D236A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A990AAE2"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -28191,51 +29297,142 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="73A6750E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F84C22DE"/>
+    <w:lvl w:ilvl="0" w:tplc="82D6AC5C">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="655" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+        <w:b w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="78035D24"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EF704516"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -28277,51 +29474,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4800" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7BE12A20"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1CD8F6BE"/>
     <w:lvl w:ilvl="0" w:tplc="65D29DFE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
@@ -28368,51 +29565,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7D00430F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7D1039D4"/>
     <w:lvl w:ilvl="0" w:tplc="CCAA1328">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
@@ -28458,51 +29655,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7E346ABD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BDCA7036"/>
     <w:lvl w:ilvl="0" w:tplc="B346198E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -28547,600 +29744,1259 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7E7176BA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0BEE00A8"/>
+    <w:lvl w:ilvl="0" w:tplc="04090015">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="taiwaneseCountingThousand"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="8">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="24">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="35">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="9"/>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="45"/>
   </w:num>
-  <w:num w:numId="6">
-    <w:abstractNumId w:val="20"/>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="7">
-    <w:abstractNumId w:val="10"/>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="41">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="46">
     <w:abstractNumId w:val="4"/>
-  </w:num>
-[...37 lines deleted...]
-    <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="zh-TW" w:vendorID="64" w:dllVersion="5" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="zh-TW" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="8" w:dllVersion="513" w:checkStyle="1"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="240"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:noLineBreaksAfter w:lang="zh-TW" w:val="([{‘“‵〈《「『【〔〝︵︷︹︻︽︿﹁﹃﹙﹛﹝（｛"/>
   <w:noLineBreaksBefore w:lang="zh-TW" w:val="!),.:;?]}·–—’”‥…‧′╴、。〉》」』】〕〞︰︱︳︴︶︸︺︼︾﹀﹂﹄﹏﹐﹑﹒﹔﹕﹖﹗﹚﹜﹞！），．：；？｜｝"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="12289"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AD5EF2"/>
+    <w:rsid w:val="00000D1B"/>
+    <w:rsid w:val="000025FD"/>
+    <w:rsid w:val="00002F41"/>
+    <w:rsid w:val="0000453E"/>
     <w:rsid w:val="0000539F"/>
     <w:rsid w:val="0000546E"/>
+    <w:rsid w:val="00011B2D"/>
     <w:rsid w:val="00013774"/>
+    <w:rsid w:val="00016478"/>
+    <w:rsid w:val="00020F3C"/>
+    <w:rsid w:val="0002555E"/>
     <w:rsid w:val="00033A84"/>
+    <w:rsid w:val="000346D3"/>
     <w:rsid w:val="00034944"/>
     <w:rsid w:val="00035C75"/>
+    <w:rsid w:val="00040BF6"/>
+    <w:rsid w:val="000425C2"/>
     <w:rsid w:val="0004348D"/>
     <w:rsid w:val="00050A42"/>
     <w:rsid w:val="0005669E"/>
+    <w:rsid w:val="000577B2"/>
     <w:rsid w:val="00061C5C"/>
+    <w:rsid w:val="0006330B"/>
     <w:rsid w:val="00064A0C"/>
     <w:rsid w:val="00064E13"/>
+    <w:rsid w:val="00066E50"/>
+    <w:rsid w:val="00067C4C"/>
     <w:rsid w:val="00070815"/>
     <w:rsid w:val="0007397D"/>
+    <w:rsid w:val="00077ED1"/>
+    <w:rsid w:val="000807AC"/>
+    <w:rsid w:val="00083611"/>
+    <w:rsid w:val="00086607"/>
     <w:rsid w:val="0008696B"/>
+    <w:rsid w:val="00087504"/>
     <w:rsid w:val="00087F4B"/>
     <w:rsid w:val="000919A7"/>
     <w:rsid w:val="00091BF0"/>
     <w:rsid w:val="00092103"/>
+    <w:rsid w:val="00092249"/>
     <w:rsid w:val="00094A4F"/>
     <w:rsid w:val="000959C8"/>
+    <w:rsid w:val="000971F3"/>
     <w:rsid w:val="00097F73"/>
     <w:rsid w:val="000A16B9"/>
+    <w:rsid w:val="000A1F47"/>
     <w:rsid w:val="000A412F"/>
     <w:rsid w:val="000B074F"/>
     <w:rsid w:val="000B5782"/>
+    <w:rsid w:val="000B5822"/>
     <w:rsid w:val="000B7B31"/>
     <w:rsid w:val="000C21B7"/>
+    <w:rsid w:val="000D2E7D"/>
+    <w:rsid w:val="000D4768"/>
+    <w:rsid w:val="000D5268"/>
     <w:rsid w:val="000D5F11"/>
     <w:rsid w:val="000D79DD"/>
     <w:rsid w:val="000D7EC0"/>
     <w:rsid w:val="000E288B"/>
     <w:rsid w:val="000E3BFD"/>
     <w:rsid w:val="000F115C"/>
+    <w:rsid w:val="000F1C6D"/>
+    <w:rsid w:val="000F34E9"/>
+    <w:rsid w:val="000F430D"/>
     <w:rsid w:val="000F5C71"/>
+    <w:rsid w:val="000F5F80"/>
+    <w:rsid w:val="00102496"/>
     <w:rsid w:val="00110A76"/>
     <w:rsid w:val="001112E9"/>
+    <w:rsid w:val="00112F15"/>
+    <w:rsid w:val="00122D5F"/>
     <w:rsid w:val="00123DBF"/>
+    <w:rsid w:val="001268BA"/>
+    <w:rsid w:val="00133765"/>
     <w:rsid w:val="00137553"/>
+    <w:rsid w:val="00140D2B"/>
+    <w:rsid w:val="00142033"/>
     <w:rsid w:val="00150265"/>
+    <w:rsid w:val="00157063"/>
     <w:rsid w:val="00157533"/>
+    <w:rsid w:val="00163AC2"/>
     <w:rsid w:val="001642BA"/>
+    <w:rsid w:val="001653A5"/>
+    <w:rsid w:val="00165523"/>
+    <w:rsid w:val="0016646D"/>
+    <w:rsid w:val="00170E8B"/>
+    <w:rsid w:val="00171EAE"/>
+    <w:rsid w:val="00174312"/>
+    <w:rsid w:val="00177679"/>
     <w:rsid w:val="001809FF"/>
+    <w:rsid w:val="00183431"/>
+    <w:rsid w:val="001839BD"/>
+    <w:rsid w:val="00187017"/>
     <w:rsid w:val="001875FC"/>
     <w:rsid w:val="001A088A"/>
     <w:rsid w:val="001A4A8D"/>
     <w:rsid w:val="001A5F5E"/>
     <w:rsid w:val="001A6ED3"/>
+    <w:rsid w:val="001A7AB0"/>
     <w:rsid w:val="001B50AD"/>
+    <w:rsid w:val="001B56F1"/>
     <w:rsid w:val="001B5ECF"/>
     <w:rsid w:val="001B5F91"/>
+    <w:rsid w:val="001B607A"/>
+    <w:rsid w:val="001B6D30"/>
     <w:rsid w:val="001C0162"/>
+    <w:rsid w:val="001C47F1"/>
+    <w:rsid w:val="001C6D2D"/>
+    <w:rsid w:val="001D46D4"/>
+    <w:rsid w:val="001D55B8"/>
+    <w:rsid w:val="001E0EA9"/>
     <w:rsid w:val="001E147A"/>
     <w:rsid w:val="001E34C9"/>
+    <w:rsid w:val="001E3E9B"/>
     <w:rsid w:val="001E4F50"/>
+    <w:rsid w:val="001E6116"/>
+    <w:rsid w:val="001E61C3"/>
+    <w:rsid w:val="001F4A2B"/>
+    <w:rsid w:val="001F5E53"/>
+    <w:rsid w:val="00202EC5"/>
+    <w:rsid w:val="002059AB"/>
     <w:rsid w:val="0020702F"/>
+    <w:rsid w:val="00207E70"/>
+    <w:rsid w:val="00215C1B"/>
+    <w:rsid w:val="00217513"/>
     <w:rsid w:val="00220D39"/>
     <w:rsid w:val="002266EB"/>
     <w:rsid w:val="00227A82"/>
+    <w:rsid w:val="0023094B"/>
     <w:rsid w:val="0023481C"/>
     <w:rsid w:val="00235D76"/>
+    <w:rsid w:val="0023662F"/>
+    <w:rsid w:val="00236A7D"/>
     <w:rsid w:val="00237490"/>
+    <w:rsid w:val="0024191D"/>
     <w:rsid w:val="002522A0"/>
+    <w:rsid w:val="00253B3C"/>
+    <w:rsid w:val="00256CB5"/>
+    <w:rsid w:val="00261EA4"/>
+    <w:rsid w:val="00264F50"/>
+    <w:rsid w:val="002660E0"/>
+    <w:rsid w:val="00266B75"/>
+    <w:rsid w:val="00266D4B"/>
+    <w:rsid w:val="0027181C"/>
+    <w:rsid w:val="002727A9"/>
+    <w:rsid w:val="0027328B"/>
+    <w:rsid w:val="00274D94"/>
     <w:rsid w:val="00274F72"/>
     <w:rsid w:val="00275C0A"/>
     <w:rsid w:val="002765B2"/>
+    <w:rsid w:val="0028239D"/>
+    <w:rsid w:val="00286228"/>
+    <w:rsid w:val="002903B0"/>
     <w:rsid w:val="00291568"/>
+    <w:rsid w:val="0029166A"/>
     <w:rsid w:val="00292CCA"/>
+    <w:rsid w:val="00293626"/>
     <w:rsid w:val="0029440C"/>
     <w:rsid w:val="002A00FE"/>
+    <w:rsid w:val="002A2545"/>
+    <w:rsid w:val="002A4BA5"/>
+    <w:rsid w:val="002A6A09"/>
     <w:rsid w:val="002A75D5"/>
+    <w:rsid w:val="002B08A8"/>
+    <w:rsid w:val="002B36FB"/>
+    <w:rsid w:val="002B43B1"/>
     <w:rsid w:val="002B6F5C"/>
     <w:rsid w:val="002B7A88"/>
     <w:rsid w:val="002C227E"/>
+    <w:rsid w:val="002C3BC0"/>
+    <w:rsid w:val="002C4E13"/>
+    <w:rsid w:val="002D133C"/>
+    <w:rsid w:val="002D263D"/>
+    <w:rsid w:val="002D387B"/>
     <w:rsid w:val="002D5021"/>
     <w:rsid w:val="002E210C"/>
     <w:rsid w:val="002E3C84"/>
     <w:rsid w:val="002E5773"/>
     <w:rsid w:val="002E643F"/>
+    <w:rsid w:val="002F3B3D"/>
     <w:rsid w:val="002F71CE"/>
+    <w:rsid w:val="002F7BB4"/>
     <w:rsid w:val="00304578"/>
     <w:rsid w:val="003052E5"/>
     <w:rsid w:val="003057B2"/>
+    <w:rsid w:val="00305F37"/>
     <w:rsid w:val="0030608F"/>
+    <w:rsid w:val="0031119A"/>
+    <w:rsid w:val="00311C9D"/>
+    <w:rsid w:val="003129B0"/>
+    <w:rsid w:val="00312B87"/>
+    <w:rsid w:val="00313B7C"/>
+    <w:rsid w:val="00314B68"/>
     <w:rsid w:val="003150B2"/>
     <w:rsid w:val="00320B94"/>
+    <w:rsid w:val="00324FFF"/>
+    <w:rsid w:val="00325804"/>
+    <w:rsid w:val="00326FBE"/>
+    <w:rsid w:val="00332285"/>
+    <w:rsid w:val="0033472D"/>
     <w:rsid w:val="003415E0"/>
+    <w:rsid w:val="00341ABE"/>
+    <w:rsid w:val="00342B1C"/>
+    <w:rsid w:val="0034326B"/>
     <w:rsid w:val="00345EA2"/>
+    <w:rsid w:val="00346EA0"/>
     <w:rsid w:val="00350F15"/>
     <w:rsid w:val="003512A2"/>
+    <w:rsid w:val="00351FDB"/>
+    <w:rsid w:val="00352C2A"/>
+    <w:rsid w:val="00353345"/>
+    <w:rsid w:val="0036014C"/>
+    <w:rsid w:val="003612D5"/>
+    <w:rsid w:val="00363BA8"/>
+    <w:rsid w:val="00366F6E"/>
+    <w:rsid w:val="00366F93"/>
     <w:rsid w:val="00370E41"/>
     <w:rsid w:val="00371EC1"/>
     <w:rsid w:val="00373E6B"/>
+    <w:rsid w:val="00377279"/>
+    <w:rsid w:val="00385EDC"/>
     <w:rsid w:val="00386163"/>
+    <w:rsid w:val="0038640E"/>
+    <w:rsid w:val="00390831"/>
+    <w:rsid w:val="003921B4"/>
     <w:rsid w:val="00392B32"/>
     <w:rsid w:val="00394FC2"/>
+    <w:rsid w:val="003962BF"/>
     <w:rsid w:val="00396FC1"/>
+    <w:rsid w:val="003A046F"/>
+    <w:rsid w:val="003A30D3"/>
+    <w:rsid w:val="003A3A96"/>
     <w:rsid w:val="003A48E6"/>
+    <w:rsid w:val="003A4A92"/>
+    <w:rsid w:val="003A7ECE"/>
+    <w:rsid w:val="003B0898"/>
+    <w:rsid w:val="003B472A"/>
+    <w:rsid w:val="003B502F"/>
+    <w:rsid w:val="003B55EA"/>
     <w:rsid w:val="003B7A4A"/>
+    <w:rsid w:val="003C03CD"/>
+    <w:rsid w:val="003C36CE"/>
+    <w:rsid w:val="003C49DC"/>
     <w:rsid w:val="003C5317"/>
     <w:rsid w:val="003C7898"/>
     <w:rsid w:val="003D14B1"/>
+    <w:rsid w:val="003D1AD9"/>
+    <w:rsid w:val="003D2A8F"/>
+    <w:rsid w:val="003D3411"/>
     <w:rsid w:val="003D4D15"/>
     <w:rsid w:val="003E0274"/>
     <w:rsid w:val="003E48C7"/>
+    <w:rsid w:val="003F4587"/>
     <w:rsid w:val="003F610D"/>
+    <w:rsid w:val="003F6B5D"/>
+    <w:rsid w:val="003F7285"/>
     <w:rsid w:val="0040000B"/>
+    <w:rsid w:val="0040100B"/>
     <w:rsid w:val="0040177E"/>
+    <w:rsid w:val="0040788F"/>
     <w:rsid w:val="00410C2D"/>
+    <w:rsid w:val="004127D2"/>
     <w:rsid w:val="00414EF9"/>
     <w:rsid w:val="004218BC"/>
+    <w:rsid w:val="0042753A"/>
+    <w:rsid w:val="00433384"/>
     <w:rsid w:val="00435672"/>
     <w:rsid w:val="00437031"/>
+    <w:rsid w:val="0043730E"/>
     <w:rsid w:val="0044024C"/>
     <w:rsid w:val="0044180C"/>
     <w:rsid w:val="0044276B"/>
     <w:rsid w:val="00442958"/>
+    <w:rsid w:val="00443D36"/>
+    <w:rsid w:val="00444917"/>
+    <w:rsid w:val="00444989"/>
     <w:rsid w:val="00444E41"/>
     <w:rsid w:val="00444E4B"/>
+    <w:rsid w:val="00445A85"/>
     <w:rsid w:val="00446670"/>
+    <w:rsid w:val="00452556"/>
     <w:rsid w:val="00452930"/>
     <w:rsid w:val="00457CBD"/>
+    <w:rsid w:val="00467EA9"/>
     <w:rsid w:val="0047233A"/>
+    <w:rsid w:val="00473804"/>
+    <w:rsid w:val="00473974"/>
+    <w:rsid w:val="004835C6"/>
+    <w:rsid w:val="004850BE"/>
     <w:rsid w:val="00485430"/>
     <w:rsid w:val="00487BE5"/>
+    <w:rsid w:val="004955AB"/>
+    <w:rsid w:val="004961BF"/>
     <w:rsid w:val="00497E1B"/>
     <w:rsid w:val="00497E32"/>
+    <w:rsid w:val="004A4D6C"/>
     <w:rsid w:val="004A602E"/>
     <w:rsid w:val="004A645C"/>
+    <w:rsid w:val="004C2A1A"/>
     <w:rsid w:val="004C4B27"/>
+    <w:rsid w:val="004C5603"/>
+    <w:rsid w:val="004D0E90"/>
+    <w:rsid w:val="004D3337"/>
+    <w:rsid w:val="004D6A11"/>
     <w:rsid w:val="004E01F5"/>
     <w:rsid w:val="004E3B4C"/>
+    <w:rsid w:val="004E416E"/>
     <w:rsid w:val="004E5CB5"/>
+    <w:rsid w:val="004E6F73"/>
+    <w:rsid w:val="004F1314"/>
     <w:rsid w:val="004F605E"/>
+    <w:rsid w:val="00500FAE"/>
+    <w:rsid w:val="005023EC"/>
     <w:rsid w:val="00502630"/>
+    <w:rsid w:val="005030A6"/>
     <w:rsid w:val="00503243"/>
     <w:rsid w:val="005064EA"/>
     <w:rsid w:val="005157E4"/>
+    <w:rsid w:val="005225F1"/>
+    <w:rsid w:val="00524721"/>
+    <w:rsid w:val="005276D4"/>
+    <w:rsid w:val="00527B3A"/>
+    <w:rsid w:val="005325A2"/>
     <w:rsid w:val="00536A78"/>
     <w:rsid w:val="00536D5D"/>
+    <w:rsid w:val="00537415"/>
     <w:rsid w:val="005378DD"/>
+    <w:rsid w:val="00544056"/>
     <w:rsid w:val="00544658"/>
+    <w:rsid w:val="00550504"/>
     <w:rsid w:val="00551D82"/>
+    <w:rsid w:val="00552BB5"/>
+    <w:rsid w:val="00553CB3"/>
+    <w:rsid w:val="005559FB"/>
+    <w:rsid w:val="00566FB4"/>
     <w:rsid w:val="005710BB"/>
+    <w:rsid w:val="005718A0"/>
+    <w:rsid w:val="00573122"/>
     <w:rsid w:val="005744B0"/>
+    <w:rsid w:val="00584C22"/>
+    <w:rsid w:val="005867D4"/>
     <w:rsid w:val="00593A33"/>
     <w:rsid w:val="005956DA"/>
+    <w:rsid w:val="00597C7B"/>
+    <w:rsid w:val="005A3E63"/>
+    <w:rsid w:val="005A3E6D"/>
     <w:rsid w:val="005A4857"/>
     <w:rsid w:val="005A52FB"/>
+    <w:rsid w:val="005B1506"/>
     <w:rsid w:val="005B1ACA"/>
     <w:rsid w:val="005B3341"/>
     <w:rsid w:val="005B3743"/>
     <w:rsid w:val="005B5010"/>
     <w:rsid w:val="005B664E"/>
+    <w:rsid w:val="005B7E8B"/>
     <w:rsid w:val="005C483E"/>
+    <w:rsid w:val="005D3E53"/>
     <w:rsid w:val="005E25E6"/>
     <w:rsid w:val="005E4404"/>
+    <w:rsid w:val="005E445C"/>
+    <w:rsid w:val="005E4E49"/>
     <w:rsid w:val="0060027C"/>
     <w:rsid w:val="00603AC9"/>
     <w:rsid w:val="00604FFC"/>
     <w:rsid w:val="00610420"/>
+    <w:rsid w:val="006104E9"/>
+    <w:rsid w:val="00611CDF"/>
     <w:rsid w:val="0061402F"/>
+    <w:rsid w:val="00614E6A"/>
     <w:rsid w:val="00617074"/>
     <w:rsid w:val="00627EE7"/>
     <w:rsid w:val="00633129"/>
     <w:rsid w:val="0063424B"/>
+    <w:rsid w:val="00640D67"/>
+    <w:rsid w:val="006430AA"/>
     <w:rsid w:val="00646F2D"/>
     <w:rsid w:val="006477EA"/>
     <w:rsid w:val="00651137"/>
     <w:rsid w:val="006516B1"/>
+    <w:rsid w:val="00660251"/>
     <w:rsid w:val="006653A5"/>
+    <w:rsid w:val="006679CC"/>
     <w:rsid w:val="00670BC3"/>
+    <w:rsid w:val="00676D9D"/>
     <w:rsid w:val="00681162"/>
+    <w:rsid w:val="00681944"/>
+    <w:rsid w:val="006848F2"/>
+    <w:rsid w:val="00686A10"/>
     <w:rsid w:val="00692958"/>
+    <w:rsid w:val="00693EC5"/>
     <w:rsid w:val="00696D79"/>
+    <w:rsid w:val="0069754A"/>
+    <w:rsid w:val="006A3251"/>
+    <w:rsid w:val="006A4B64"/>
+    <w:rsid w:val="006B1171"/>
     <w:rsid w:val="006B1D3D"/>
+    <w:rsid w:val="006B2911"/>
+    <w:rsid w:val="006B2AF7"/>
+    <w:rsid w:val="006B4264"/>
     <w:rsid w:val="006B58EB"/>
     <w:rsid w:val="006C3BF7"/>
+    <w:rsid w:val="006C4141"/>
     <w:rsid w:val="006C46ED"/>
     <w:rsid w:val="006C61B6"/>
     <w:rsid w:val="006C6A10"/>
+    <w:rsid w:val="006C6C64"/>
+    <w:rsid w:val="006D09B8"/>
+    <w:rsid w:val="006D1000"/>
+    <w:rsid w:val="006D1D91"/>
+    <w:rsid w:val="006D64A2"/>
+    <w:rsid w:val="006D735B"/>
+    <w:rsid w:val="006E0327"/>
+    <w:rsid w:val="006E31F0"/>
+    <w:rsid w:val="006E46C8"/>
+    <w:rsid w:val="006E688C"/>
     <w:rsid w:val="006F3466"/>
     <w:rsid w:val="006F4059"/>
     <w:rsid w:val="006F6DFD"/>
     <w:rsid w:val="00700179"/>
+    <w:rsid w:val="00706BF8"/>
     <w:rsid w:val="00710F39"/>
+    <w:rsid w:val="00715795"/>
     <w:rsid w:val="007258F3"/>
+    <w:rsid w:val="00725C39"/>
+    <w:rsid w:val="0073351A"/>
     <w:rsid w:val="00735AF1"/>
     <w:rsid w:val="0073726F"/>
     <w:rsid w:val="00743E04"/>
     <w:rsid w:val="0074458A"/>
     <w:rsid w:val="00747687"/>
     <w:rsid w:val="0074776A"/>
+    <w:rsid w:val="00751346"/>
     <w:rsid w:val="00755396"/>
+    <w:rsid w:val="0076179C"/>
+    <w:rsid w:val="00762CE8"/>
+    <w:rsid w:val="00764512"/>
+    <w:rsid w:val="00766CF0"/>
     <w:rsid w:val="0077063E"/>
+    <w:rsid w:val="00775FA3"/>
     <w:rsid w:val="00776A78"/>
+    <w:rsid w:val="007772BB"/>
+    <w:rsid w:val="00781AB4"/>
     <w:rsid w:val="00782786"/>
+    <w:rsid w:val="007827A4"/>
     <w:rsid w:val="00787281"/>
     <w:rsid w:val="00792121"/>
     <w:rsid w:val="007939FE"/>
+    <w:rsid w:val="00794015"/>
     <w:rsid w:val="00795364"/>
+    <w:rsid w:val="00795C61"/>
     <w:rsid w:val="00796634"/>
+    <w:rsid w:val="007A62E0"/>
     <w:rsid w:val="007B0B04"/>
+    <w:rsid w:val="007B1D39"/>
     <w:rsid w:val="007B2052"/>
     <w:rsid w:val="007B39FF"/>
+    <w:rsid w:val="007C2A9F"/>
     <w:rsid w:val="007C3921"/>
+    <w:rsid w:val="007C4168"/>
     <w:rsid w:val="007C515D"/>
+    <w:rsid w:val="007C67B0"/>
+    <w:rsid w:val="007D1313"/>
     <w:rsid w:val="007D3BBC"/>
     <w:rsid w:val="007D3EDB"/>
+    <w:rsid w:val="007D6D14"/>
+    <w:rsid w:val="007D70F0"/>
     <w:rsid w:val="007E00C2"/>
+    <w:rsid w:val="007E05A3"/>
     <w:rsid w:val="007E63ED"/>
     <w:rsid w:val="007F3AA0"/>
+    <w:rsid w:val="007F3B6A"/>
+    <w:rsid w:val="007F6CC0"/>
+    <w:rsid w:val="00800223"/>
     <w:rsid w:val="008005B5"/>
+    <w:rsid w:val="00803BB7"/>
     <w:rsid w:val="00803CA3"/>
     <w:rsid w:val="00803F50"/>
     <w:rsid w:val="00804E64"/>
+    <w:rsid w:val="008071A0"/>
+    <w:rsid w:val="00807D1C"/>
+    <w:rsid w:val="0081088F"/>
+    <w:rsid w:val="00811218"/>
+    <w:rsid w:val="00812F0A"/>
+    <w:rsid w:val="008134AF"/>
     <w:rsid w:val="0081693E"/>
     <w:rsid w:val="00816D8D"/>
     <w:rsid w:val="00816F83"/>
+    <w:rsid w:val="008206ED"/>
     <w:rsid w:val="00821DC9"/>
+    <w:rsid w:val="0082539E"/>
+    <w:rsid w:val="00827412"/>
+    <w:rsid w:val="00830EC3"/>
+    <w:rsid w:val="00832B3E"/>
+    <w:rsid w:val="00833519"/>
     <w:rsid w:val="00833D50"/>
     <w:rsid w:val="0083671F"/>
+    <w:rsid w:val="00837ECF"/>
+    <w:rsid w:val="00840368"/>
+    <w:rsid w:val="00841E29"/>
     <w:rsid w:val="00843381"/>
+    <w:rsid w:val="008444BA"/>
     <w:rsid w:val="00844AA1"/>
     <w:rsid w:val="00845D0B"/>
     <w:rsid w:val="00846703"/>
     <w:rsid w:val="00846C15"/>
     <w:rsid w:val="0085229A"/>
     <w:rsid w:val="008533B4"/>
     <w:rsid w:val="008548E4"/>
     <w:rsid w:val="008615C8"/>
     <w:rsid w:val="00862840"/>
+    <w:rsid w:val="008629C7"/>
     <w:rsid w:val="00863599"/>
+    <w:rsid w:val="00865DA9"/>
+    <w:rsid w:val="0086612B"/>
     <w:rsid w:val="00866A11"/>
+    <w:rsid w:val="0086702C"/>
     <w:rsid w:val="008758BF"/>
+    <w:rsid w:val="0088008C"/>
     <w:rsid w:val="00880705"/>
     <w:rsid w:val="00881625"/>
     <w:rsid w:val="00882F7C"/>
     <w:rsid w:val="00884022"/>
+    <w:rsid w:val="008867F1"/>
     <w:rsid w:val="00891053"/>
+    <w:rsid w:val="00891192"/>
+    <w:rsid w:val="00895E05"/>
+    <w:rsid w:val="00895EBB"/>
+    <w:rsid w:val="008975C1"/>
+    <w:rsid w:val="00897A65"/>
+    <w:rsid w:val="008A1385"/>
+    <w:rsid w:val="008A2F14"/>
+    <w:rsid w:val="008A3E3E"/>
+    <w:rsid w:val="008A56C4"/>
     <w:rsid w:val="008B34D7"/>
+    <w:rsid w:val="008B3C07"/>
     <w:rsid w:val="008B4A95"/>
+    <w:rsid w:val="008B5704"/>
     <w:rsid w:val="008B7F48"/>
+    <w:rsid w:val="008C146D"/>
+    <w:rsid w:val="008C2F9C"/>
     <w:rsid w:val="008D34DF"/>
     <w:rsid w:val="008D3A6D"/>
     <w:rsid w:val="008E1E4F"/>
+    <w:rsid w:val="008E1FCD"/>
     <w:rsid w:val="008E3300"/>
     <w:rsid w:val="008E3A53"/>
     <w:rsid w:val="008E7802"/>
     <w:rsid w:val="008F00E7"/>
+    <w:rsid w:val="008F4A54"/>
     <w:rsid w:val="008F5F86"/>
+    <w:rsid w:val="00901827"/>
     <w:rsid w:val="00902F43"/>
+    <w:rsid w:val="009032F8"/>
     <w:rsid w:val="009064D1"/>
+    <w:rsid w:val="009065B2"/>
+    <w:rsid w:val="00907166"/>
     <w:rsid w:val="00911076"/>
+    <w:rsid w:val="00916BE0"/>
     <w:rsid w:val="00920396"/>
     <w:rsid w:val="00927110"/>
+    <w:rsid w:val="00931BB3"/>
     <w:rsid w:val="00935572"/>
+    <w:rsid w:val="009408D7"/>
+    <w:rsid w:val="009412AD"/>
     <w:rsid w:val="00941C65"/>
+    <w:rsid w:val="00943628"/>
+    <w:rsid w:val="00944F0B"/>
     <w:rsid w:val="00954651"/>
+    <w:rsid w:val="00955873"/>
+    <w:rsid w:val="0095680E"/>
+    <w:rsid w:val="00962B58"/>
+    <w:rsid w:val="0096316F"/>
+    <w:rsid w:val="00971B8B"/>
+    <w:rsid w:val="0097303C"/>
     <w:rsid w:val="009732DA"/>
     <w:rsid w:val="0097419C"/>
+    <w:rsid w:val="00974EA0"/>
+    <w:rsid w:val="00977623"/>
     <w:rsid w:val="00980DFC"/>
+    <w:rsid w:val="00982D67"/>
+    <w:rsid w:val="009903B9"/>
+    <w:rsid w:val="00991362"/>
     <w:rsid w:val="009A12EE"/>
+    <w:rsid w:val="009A19E3"/>
     <w:rsid w:val="009A3FAC"/>
+    <w:rsid w:val="009A5695"/>
     <w:rsid w:val="009A74B6"/>
     <w:rsid w:val="009B15D3"/>
     <w:rsid w:val="009B517C"/>
+    <w:rsid w:val="009C1144"/>
     <w:rsid w:val="009C1D73"/>
+    <w:rsid w:val="009C2AB8"/>
     <w:rsid w:val="009C3445"/>
+    <w:rsid w:val="009D0188"/>
     <w:rsid w:val="009D6710"/>
+    <w:rsid w:val="009D6E36"/>
+    <w:rsid w:val="009D7553"/>
+    <w:rsid w:val="009E0D76"/>
+    <w:rsid w:val="009E18F7"/>
+    <w:rsid w:val="009E34DE"/>
+    <w:rsid w:val="009F0757"/>
     <w:rsid w:val="009F1820"/>
     <w:rsid w:val="009F5C1A"/>
+    <w:rsid w:val="009F64F7"/>
     <w:rsid w:val="00A0006E"/>
+    <w:rsid w:val="00A03A18"/>
+    <w:rsid w:val="00A04432"/>
+    <w:rsid w:val="00A050DC"/>
+    <w:rsid w:val="00A059E5"/>
+    <w:rsid w:val="00A15072"/>
+    <w:rsid w:val="00A2245D"/>
+    <w:rsid w:val="00A228C9"/>
+    <w:rsid w:val="00A2371C"/>
     <w:rsid w:val="00A2382D"/>
     <w:rsid w:val="00A27535"/>
+    <w:rsid w:val="00A31AF8"/>
+    <w:rsid w:val="00A3574F"/>
+    <w:rsid w:val="00A438C8"/>
+    <w:rsid w:val="00A4462C"/>
+    <w:rsid w:val="00A4590B"/>
+    <w:rsid w:val="00A46029"/>
+    <w:rsid w:val="00A47065"/>
     <w:rsid w:val="00A526FF"/>
+    <w:rsid w:val="00A53699"/>
     <w:rsid w:val="00A53AB2"/>
     <w:rsid w:val="00A665CF"/>
+    <w:rsid w:val="00A675F7"/>
+    <w:rsid w:val="00A6762A"/>
+    <w:rsid w:val="00A67ABC"/>
     <w:rsid w:val="00A70450"/>
+    <w:rsid w:val="00A77654"/>
     <w:rsid w:val="00A80B6F"/>
     <w:rsid w:val="00A80C07"/>
+    <w:rsid w:val="00A81D9F"/>
     <w:rsid w:val="00A82E16"/>
+    <w:rsid w:val="00A85326"/>
     <w:rsid w:val="00A85676"/>
+    <w:rsid w:val="00A91514"/>
     <w:rsid w:val="00A96BA3"/>
+    <w:rsid w:val="00A96F59"/>
     <w:rsid w:val="00AA4814"/>
     <w:rsid w:val="00AA4D7F"/>
     <w:rsid w:val="00AA50A7"/>
     <w:rsid w:val="00AA6FCD"/>
+    <w:rsid w:val="00AA7702"/>
     <w:rsid w:val="00AB285E"/>
+    <w:rsid w:val="00AB7633"/>
+    <w:rsid w:val="00AC2537"/>
+    <w:rsid w:val="00AC4700"/>
     <w:rsid w:val="00AC558E"/>
     <w:rsid w:val="00AC73BE"/>
+    <w:rsid w:val="00AD03B9"/>
+    <w:rsid w:val="00AD0438"/>
+    <w:rsid w:val="00AD1829"/>
     <w:rsid w:val="00AD19B4"/>
     <w:rsid w:val="00AD21D8"/>
     <w:rsid w:val="00AD5EF2"/>
     <w:rsid w:val="00AD6E58"/>
+    <w:rsid w:val="00AD7095"/>
+    <w:rsid w:val="00AE3EA4"/>
     <w:rsid w:val="00AF6369"/>
     <w:rsid w:val="00AF6D8D"/>
+    <w:rsid w:val="00AF7497"/>
     <w:rsid w:val="00B01421"/>
+    <w:rsid w:val="00B017D1"/>
+    <w:rsid w:val="00B02CBC"/>
     <w:rsid w:val="00B048E8"/>
     <w:rsid w:val="00B20BAE"/>
+    <w:rsid w:val="00B2412B"/>
     <w:rsid w:val="00B26D1C"/>
+    <w:rsid w:val="00B278AD"/>
     <w:rsid w:val="00B3392F"/>
     <w:rsid w:val="00B33FFE"/>
+    <w:rsid w:val="00B40EE3"/>
+    <w:rsid w:val="00B5532B"/>
+    <w:rsid w:val="00B61C36"/>
     <w:rsid w:val="00B6202F"/>
+    <w:rsid w:val="00B64ABE"/>
+    <w:rsid w:val="00B6724D"/>
     <w:rsid w:val="00B70741"/>
+    <w:rsid w:val="00B72B0D"/>
     <w:rsid w:val="00B73B07"/>
+    <w:rsid w:val="00B7565D"/>
     <w:rsid w:val="00B75C7D"/>
     <w:rsid w:val="00B817E9"/>
     <w:rsid w:val="00B8406C"/>
+    <w:rsid w:val="00B84990"/>
     <w:rsid w:val="00B914BD"/>
+    <w:rsid w:val="00B91E0F"/>
+    <w:rsid w:val="00B94CE2"/>
     <w:rsid w:val="00BA08ED"/>
     <w:rsid w:val="00BA0DF6"/>
     <w:rsid w:val="00BA7E8A"/>
     <w:rsid w:val="00BB62A9"/>
+    <w:rsid w:val="00BC516D"/>
     <w:rsid w:val="00BD3308"/>
+    <w:rsid w:val="00BD3342"/>
     <w:rsid w:val="00BD4245"/>
+    <w:rsid w:val="00BD4957"/>
     <w:rsid w:val="00BD5BFA"/>
+    <w:rsid w:val="00BE5029"/>
+    <w:rsid w:val="00BE63DB"/>
+    <w:rsid w:val="00BE67C4"/>
     <w:rsid w:val="00BE6ED9"/>
     <w:rsid w:val="00BF7BF2"/>
+    <w:rsid w:val="00C020FD"/>
     <w:rsid w:val="00C05568"/>
     <w:rsid w:val="00C077D7"/>
     <w:rsid w:val="00C105E0"/>
+    <w:rsid w:val="00C10721"/>
     <w:rsid w:val="00C14092"/>
     <w:rsid w:val="00C17514"/>
+    <w:rsid w:val="00C17A07"/>
     <w:rsid w:val="00C20EFF"/>
+    <w:rsid w:val="00C22394"/>
     <w:rsid w:val="00C25390"/>
     <w:rsid w:val="00C25A8C"/>
+    <w:rsid w:val="00C25FE2"/>
+    <w:rsid w:val="00C27C23"/>
+    <w:rsid w:val="00C3284D"/>
+    <w:rsid w:val="00C3743A"/>
     <w:rsid w:val="00C43041"/>
+    <w:rsid w:val="00C47D07"/>
+    <w:rsid w:val="00C508CC"/>
+    <w:rsid w:val="00C50B65"/>
     <w:rsid w:val="00C532A5"/>
+    <w:rsid w:val="00C57DCD"/>
     <w:rsid w:val="00C60C2A"/>
+    <w:rsid w:val="00C63034"/>
     <w:rsid w:val="00C67260"/>
+    <w:rsid w:val="00C673A8"/>
+    <w:rsid w:val="00C67891"/>
     <w:rsid w:val="00C734E8"/>
+    <w:rsid w:val="00C747D8"/>
     <w:rsid w:val="00C7636F"/>
+    <w:rsid w:val="00C955F5"/>
     <w:rsid w:val="00C95E95"/>
     <w:rsid w:val="00C97EC8"/>
+    <w:rsid w:val="00CA0029"/>
     <w:rsid w:val="00CA211F"/>
+    <w:rsid w:val="00CA4756"/>
+    <w:rsid w:val="00CA506E"/>
     <w:rsid w:val="00CA69DB"/>
+    <w:rsid w:val="00CB332F"/>
     <w:rsid w:val="00CB3CF5"/>
+    <w:rsid w:val="00CB4E33"/>
     <w:rsid w:val="00CB6DB1"/>
     <w:rsid w:val="00CC26CB"/>
+    <w:rsid w:val="00CC39D6"/>
     <w:rsid w:val="00CD4296"/>
+    <w:rsid w:val="00CD45EA"/>
     <w:rsid w:val="00CD4FEE"/>
     <w:rsid w:val="00CE2A8A"/>
+    <w:rsid w:val="00CE2E3E"/>
+    <w:rsid w:val="00CE2F4B"/>
     <w:rsid w:val="00CF3216"/>
+    <w:rsid w:val="00CF385C"/>
     <w:rsid w:val="00CF4623"/>
+    <w:rsid w:val="00CF4CD1"/>
     <w:rsid w:val="00D0018B"/>
+    <w:rsid w:val="00D04F77"/>
     <w:rsid w:val="00D071B8"/>
+    <w:rsid w:val="00D07AEA"/>
+    <w:rsid w:val="00D1075F"/>
     <w:rsid w:val="00D1311F"/>
     <w:rsid w:val="00D17824"/>
     <w:rsid w:val="00D21C6F"/>
+    <w:rsid w:val="00D26889"/>
+    <w:rsid w:val="00D304AC"/>
     <w:rsid w:val="00D345B0"/>
+    <w:rsid w:val="00D35561"/>
     <w:rsid w:val="00D437BC"/>
     <w:rsid w:val="00D45488"/>
     <w:rsid w:val="00D50373"/>
+    <w:rsid w:val="00D61F4D"/>
+    <w:rsid w:val="00D62DF1"/>
     <w:rsid w:val="00D63F76"/>
     <w:rsid w:val="00D70087"/>
+    <w:rsid w:val="00D705B2"/>
     <w:rsid w:val="00D719FB"/>
+    <w:rsid w:val="00D7660C"/>
+    <w:rsid w:val="00D76F0C"/>
     <w:rsid w:val="00D7711B"/>
     <w:rsid w:val="00D80E9C"/>
+    <w:rsid w:val="00D969F2"/>
     <w:rsid w:val="00D97728"/>
     <w:rsid w:val="00DA4D1B"/>
+    <w:rsid w:val="00DA7534"/>
+    <w:rsid w:val="00DB1101"/>
+    <w:rsid w:val="00DB4721"/>
+    <w:rsid w:val="00DC23A9"/>
     <w:rsid w:val="00DC28E0"/>
     <w:rsid w:val="00DD06AF"/>
+    <w:rsid w:val="00DD16C4"/>
     <w:rsid w:val="00DD64B2"/>
     <w:rsid w:val="00DD6B59"/>
     <w:rsid w:val="00DE0DBC"/>
+    <w:rsid w:val="00DE1696"/>
+    <w:rsid w:val="00DE2217"/>
     <w:rsid w:val="00DE2D1C"/>
     <w:rsid w:val="00DF15F5"/>
     <w:rsid w:val="00DF1C45"/>
+    <w:rsid w:val="00DF3E80"/>
+    <w:rsid w:val="00DF733E"/>
+    <w:rsid w:val="00DF799D"/>
     <w:rsid w:val="00DF7BED"/>
+    <w:rsid w:val="00E013F5"/>
+    <w:rsid w:val="00E05B7C"/>
     <w:rsid w:val="00E06CA0"/>
     <w:rsid w:val="00E1016A"/>
+    <w:rsid w:val="00E11D0E"/>
     <w:rsid w:val="00E13A15"/>
+    <w:rsid w:val="00E13D18"/>
+    <w:rsid w:val="00E14414"/>
     <w:rsid w:val="00E2438F"/>
+    <w:rsid w:val="00E248A1"/>
+    <w:rsid w:val="00E2565B"/>
+    <w:rsid w:val="00E26985"/>
+    <w:rsid w:val="00E26BEA"/>
     <w:rsid w:val="00E3289E"/>
     <w:rsid w:val="00E3298A"/>
     <w:rsid w:val="00E33BC6"/>
     <w:rsid w:val="00E33D0F"/>
     <w:rsid w:val="00E37FCF"/>
+    <w:rsid w:val="00E455F9"/>
+    <w:rsid w:val="00E4578D"/>
     <w:rsid w:val="00E464CB"/>
+    <w:rsid w:val="00E52CBE"/>
+    <w:rsid w:val="00E55301"/>
+    <w:rsid w:val="00E55742"/>
+    <w:rsid w:val="00E607B4"/>
+    <w:rsid w:val="00E67BC2"/>
     <w:rsid w:val="00E7051A"/>
     <w:rsid w:val="00E709DB"/>
+    <w:rsid w:val="00E735DD"/>
+    <w:rsid w:val="00E74CF3"/>
+    <w:rsid w:val="00E76512"/>
+    <w:rsid w:val="00E80CD7"/>
+    <w:rsid w:val="00E8381E"/>
+    <w:rsid w:val="00E83D53"/>
+    <w:rsid w:val="00E855BA"/>
+    <w:rsid w:val="00E86A09"/>
     <w:rsid w:val="00E86FD3"/>
+    <w:rsid w:val="00E90321"/>
+    <w:rsid w:val="00E90B62"/>
+    <w:rsid w:val="00E90EA7"/>
     <w:rsid w:val="00E95383"/>
     <w:rsid w:val="00E97E4F"/>
+    <w:rsid w:val="00EA1DDE"/>
+    <w:rsid w:val="00EA1E1A"/>
+    <w:rsid w:val="00EA4BE2"/>
+    <w:rsid w:val="00EB2C9C"/>
     <w:rsid w:val="00EB5C13"/>
+    <w:rsid w:val="00EC2379"/>
+    <w:rsid w:val="00EC3B91"/>
+    <w:rsid w:val="00EC7937"/>
+    <w:rsid w:val="00ED04D2"/>
     <w:rsid w:val="00ED0EB6"/>
+    <w:rsid w:val="00ED7739"/>
     <w:rsid w:val="00EE17A1"/>
     <w:rsid w:val="00EE6A77"/>
     <w:rsid w:val="00EE729A"/>
+    <w:rsid w:val="00EF21E1"/>
     <w:rsid w:val="00EF2B60"/>
     <w:rsid w:val="00EF79A4"/>
     <w:rsid w:val="00F02E53"/>
+    <w:rsid w:val="00F10102"/>
+    <w:rsid w:val="00F106C2"/>
+    <w:rsid w:val="00F14037"/>
+    <w:rsid w:val="00F14FD4"/>
     <w:rsid w:val="00F16A07"/>
     <w:rsid w:val="00F2056B"/>
+    <w:rsid w:val="00F20D31"/>
     <w:rsid w:val="00F21164"/>
+    <w:rsid w:val="00F21D9F"/>
     <w:rsid w:val="00F2389D"/>
     <w:rsid w:val="00F243C1"/>
+    <w:rsid w:val="00F27031"/>
     <w:rsid w:val="00F347DA"/>
+    <w:rsid w:val="00F34966"/>
     <w:rsid w:val="00F36591"/>
     <w:rsid w:val="00F40D0A"/>
+    <w:rsid w:val="00F453A0"/>
     <w:rsid w:val="00F47A68"/>
     <w:rsid w:val="00F50E53"/>
     <w:rsid w:val="00F534EE"/>
+    <w:rsid w:val="00F54688"/>
     <w:rsid w:val="00F57DED"/>
     <w:rsid w:val="00F57EC6"/>
+    <w:rsid w:val="00F60C8E"/>
+    <w:rsid w:val="00F6222F"/>
+    <w:rsid w:val="00F639B3"/>
+    <w:rsid w:val="00F712C9"/>
+    <w:rsid w:val="00F71542"/>
     <w:rsid w:val="00F73C3B"/>
+    <w:rsid w:val="00F75D57"/>
+    <w:rsid w:val="00F75FEA"/>
     <w:rsid w:val="00F80509"/>
     <w:rsid w:val="00F8059B"/>
     <w:rsid w:val="00F824CD"/>
     <w:rsid w:val="00F90FDF"/>
     <w:rsid w:val="00F9516C"/>
     <w:rsid w:val="00FA0929"/>
     <w:rsid w:val="00FA27CC"/>
     <w:rsid w:val="00FA59CA"/>
+    <w:rsid w:val="00FA72AB"/>
+    <w:rsid w:val="00FB0EEC"/>
+    <w:rsid w:val="00FB5FD4"/>
+    <w:rsid w:val="00FC4761"/>
+    <w:rsid w:val="00FD075C"/>
+    <w:rsid w:val="00FD5E33"/>
+    <w:rsid w:val="00FE20C5"/>
+    <w:rsid w:val="00FE4BCD"/>
+    <w:rsid w:val="00FE5D95"/>
+    <w:rsid w:val="00FE6C07"/>
     <w:rsid w:val="00FF0920"/>
+    <w:rsid w:val="00FF3736"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="12289"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="30C2AB97"/>
   <w15:docId w15:val="{796AF0F3-255A-48C3-9844-E81B777BAA67}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
@@ -29493,51 +31349,51 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00EF2B60"/>
+    <w:rsid w:val="001C47F1"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="360" w:lineRule="atLeast"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="120" w:after="120" w:line="280" w:lineRule="atLeast"/>
       <w:ind w:right="-221" w:firstLine="70"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="標楷體"/>
       <w:sz w:val="28"/>
@@ -30075,51 +31931,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1907909987">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:m513097010@tmu.edu.tw" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:m513097010@tmu.edu.tw" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:m513097010@tmu.edu.tw" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -30384,52 +32240,52 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FC434B7F-AFE8-4EAC-9C1B-7B2F6846D2C6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>19</Pages>
-  <Words>3727</Words>
-  <Characters>21247</Characters>
+  <Words>4204</Words>
+  <Characters>19953</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>177</Lines>
-  <Paragraphs>49</Paragraphs>
+  <Lines>166</Lines>
+  <Paragraphs>48</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>學諮會</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>24925</CharactersWithSpaces>
+  <CharactersWithSpaces>24109</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>中央研究院延聘博士後研究人員作業要點修正草稿</dc:title>
   <dc:creator>鄭梅芳</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>